--- v2 (2026-03-14)
+++ v3 (2026-07-27)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="8cb4188" w14:textId="8cb4188">
+    <w:p w14:paraId="caebc57" w14:textId="caebc57">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -7596,90 +7596,214 @@
         <w:t>
       2) екіншісі – орманшылыққа жіберіледі, ол учаске беру, орман пайдалануға рұқсат беру үшін негіз болып табылады және орман күтуші оны куәландыру актісімен бірге мемлекеттік орман иеленушіге тапсырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
     <w:bookmarkStart w:name="z56" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) үшіншісі – мемлекеттік орман иеленушіде қалдырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z151" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      13-1-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Экология және табиғи ресурстар министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 100</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13-1. "Ағаш кесу және орман билетін беру" мемлекеттік көрсетілетін қызметті (бұдан әрі – мемлекеттік көрсетілетін қызмет) алу үшін жеке және заңды тұлғалар (бұдан әрі - көрсетілетін қызметті алушылар) мемлекеттік орман иеленушілерге (бұдан әрі – көрсетілетін қызметті беруші) осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша орман билетін алу үшін көрсетілетін қызметті берушінің кеңсесіне не www.egov.kz "электрондық үкімет" веб-порталы (бұдан әрі – веб-портал) және ағаш кесу билетін алу үшін "Табиғи ресурстардың интерактивті картасы tabigat.gov.kz" ақпараттық жүйесі" веб-порталы (бұдан әрі – tabigat порталы) арқылы өтініш береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7886,332 +8010,456 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z15" w:id="50"/>
+    <w:bookmarkStart w:name="z15" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13-2. Көрсетілетін қызметті беруші құжаттарды алған сәттен бастап 1 (бір) жұмыс күні ішінде ұсынылған құжаттардың толықтығын тексереді. Көрсетілетін қызметті алушы құжаттар топтамасын толық ұсынбаған және (немесе) қолданылу мерзімі өтіп кеткен құжаттарды ұсынған жағдайда, көрсетілетін қызметті беруші өтінішті қабылдаудан бас тартады және электрондық құжат нысанында көрсетілетін қызметті алушының "жеке кабинетіне" жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z159" w:id="51"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z159" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Құжаттар пакеті толық болған кезде көрсетілетін қызметті беруші құжаттар түскен күннен бастап 1 (бір) жұмыс күні ішінде ұсынылған деректердің 2003 жылғы 8 шілдедегі Қазақстан Республикасының Орман кодексінің (бұдан әрі – Кодекс) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>36-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкестігін қарайды және осы Қағидаларға 1-қосымшаға сәйкес ағаш кесу билетін немесе осы Қағидаларға 2-қосымшаға сәйкес орман билетін толтырады, немесе мемлекеттік қызметті көрсетуден дәлелді бас тартады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тарау 13-2-тармақпен толықтырылды - ҚР ҚР Экология, геология және табиғи ресурстар министрінің 01.06.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 128</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді – ҚР Экология және табиғи ресурстар министрінің 15.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 346-Ө</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z16" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13-3. Көрсетілетін қызметті беруші мынадай негіздер бойынша:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z160" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) мемлекеттік қызметті алу үшін көрсетілетін қызметті алушы ұсынған құжаттардың және (немесе) оларда қамтылған деректердің (мәліметтердің) дәйексіздігі анықталған;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z161" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызметті көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректер мен мәліметтердің осы Қағидаларда белгіленген талаптарға сәйкес келмеуі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z162" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) көрсетілетін қызметті алушыға қатысты белгілі бір мемлекеттік қызметті алуды талап ететін қызметке немесе жекелеген қызмет түрлеріне тыйым салу туралы заңды күшіне енген сот шешімі (үкімі) болған жағдайда;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 3-тарау 13-2-тармақпен толықтырылды - ҚР ҚР Экология, геология және табиғи ресурстар министрінің 01.06.2020 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 128</w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді – ҚР Экология және табиғи ресурстар министрінің 15.12.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 346-Ө</w:t>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+        <w:t xml:space="preserve">      4) тармақша жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Экология және табиғи ресурстар министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 100</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z16" w:id="52"/>
-[...79 lines deleted...]
-    <w:bookmarkStart w:name="z163" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) көрсетілетін қызметті алушыға қатысты заңды күшіне енген сот шешімі бар, соның негізінде көрсетілетін қызметті алушы мемлекеттік көрсетілетін қызметті алуға байланысты арнайы құқықтан айырылған жағдайда өтінішті одан әрі қараудан бас тартады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z164" w:id="57"/>
+    <w:bookmarkStart w:name="z164" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Көрсетілетін қызметті беруші Заңның 5-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 11) тармақшасына сәйкес мемлекеттік қызмет көрсету сатысы туралы деректерді мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесіне ақпараттандыру саласындағы уәкілетті орган белгілеген тәртіппен енгізуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkEnd w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8230,70 +8478,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z57" w:id="58"/>
+    <w:bookmarkStart w:name="z57" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Ағаш кесу мен орман билеттерінің бланкілері машинада басу құралдарының (компьютер) көмегімен толтырылады, ал олар болмаған жағдайда көк түсті сиясы бар қаламмен әрбір данасы ұқыпты түрде анық және тап-таза күйінде толтырылады. Өшіруге және былғауға болмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkEnd w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8322,91 +8570,91 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z59" w:id="59"/>
+    <w:bookmarkStart w:name="z59" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. Ағаш кесу билеті қолданылатын мерзім ішінде оған қажет болуына қарай оған: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z60" w:id="60"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z60" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) дайындалған ағаш материалдарын тасып әкетуге рұқсат беру туралы; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z61" w:id="61"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z61" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8421,776 +8669,776 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">алып тасталды - ҚР Ауыл шаруашылығы министрінің 25.12.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 19-1/1124</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z62" w:id="62"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z62" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) ағаш кесу билеті бойынша орман пайдалану құқығының ауысуы туралы және басқа да жазбалар жазылып, белгілер қойылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z63" w:id="63"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z63" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Мемлекеттік орман қоры учаскелерінде ағаш кесілген жерлерді куәландыру қағидаларын бекіту туралы" Қазақстан Республикасы Ауыл шаруашылығы министрінің 2014 жылғы 25 желтоқсандағы № 18-02/691 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10141 нөмірмен тіркелген) бекітілген нысан бойынша ағаш кесілген жерді куәландыру туралы акт дайындалған ағаш материалдарын тасып әкетуге рұқсат беру үшін негіз болып табылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 16-тармаққа өзгеріс енгізілді - ҚР Ауыл шаруашылығы министрінің 25.12.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 19-1/1124</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z64" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       17. Ағаш кесу билеті былай толтырылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z65" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) "Пайдалану түрі" деген 6-жолда: басты, аралық, өзге де мақсаттарда пайдалану үшін ағаш кесу көрсетіледі немесе қосалқы сүрек ресурстарын дайындаудың нақты түрі көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:p>
-[...77 lines deleted...]
-       17. Ағаш кесу билеті былай толтырылады:</w:t>
+    <w:bookmarkStart w:name="z66" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) "Кесу тәсілі" деген 3-жолда: ағаштарды жаппай, іріктеп, біртіндеп, ерікті түрде іріктеп кесу, бірлі-жарым ағаштарды кесу көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z65" w:id="65"/>
-[...15 lines deleted...]
-      1) "Пайдалану түрі" деген 6-жолда: басты, аралық, өзге де мақсаттарда пайдалану үшін ағаш кесу көрсетіледі немесе қосалқы сүрек ресурстарын дайындаудың нақты түрі көрсетіледі;</w:t>
+    <w:bookmarkStart w:name="z67" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орманға күтім жасау мақсатында ағаш кесуге арналған ағаш кесу билетін жазып беру кезінде "іріктеп" деген сөзден кейін күтім жасау үшін кесу түрін (жарықтандыру, тазарту, сирету, өтпелі кесу, санитариялық мақсатта кесу) көрсету қажет, ал басқа мақсаттарда ағаш кесу түрлеріне ағаш кесу билетін жазып беру кезінде – ағаш кесу тәсілінен (жаппай, іріктеп) кейін кесудің нысаналы мақсаты көрсетіледі (санитариялық мақсатта кесу, өтімді қоқыстарды жинау, электр желісін тартуға жол аршу, құрылыс салуға алаңқайлар тазарту, зерттеу жұмыстары кезінде нысаналар жасау және өзге де мақсаттар үшін). Қосалқы сүрек ресурстары дайындалған жағдайда ол жолға сызықша қойылады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z66" w:id="66"/>
-[...15 lines deleted...]
-      2) "Кесу тәсілі" деген 3-жолда: ағаштарды жаппай, іріктеп, біртіндеп, ерікті түрде іріктеп кесу, бірлі-жарым ағаштарды кесу көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z68" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) "Есепке алу тәсілі" деген 7-жолда: кесуге белгіленген алқап бойынша, ағаштардың саны бойынша, дайындалған ағаш материалдарының немесе қосалқы ағаш ресурстарының саны бойынша есепке алу тәсілі көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z67" w:id="67"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z69" w:id="69"/>
+    <w:bookmarkStart w:name="z69" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. Түбірімен босатылатын сүректі есепке алу кесу тәсілдеріне байланысты: </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z70" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) алқабы бойынша – жаппай кесудің барлық түрлерінде, сондай-ақ өтімді қоқыстарды жинау кезінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z71" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) кесуге белгіленген ағаштардың саны бойынша – іріктеп кесу кезінде және сүрекдің сегіз сантиметр және одан да жуан болған жағдайда; іріктеп санитариялық кесу және бірлі-жарым ағаштарды кесу кезінде;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z70" w:id="70"/>
-[...15 lines deleted...]
-      1) алқабы бойынша – жаппай кесудің барлық түрлерінде, сондай-ақ өтімді қоқыстарды жинау кезінде;</w:t>
+    <w:bookmarkStart w:name="z72" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) егер кесуге жататын сүрек қорын алдын ала анықтау мүмкін болмаса, дайындалған ағаш материалдарының мөлшері бойынша жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z71" w:id="71"/>
-[...15 lines deleted...]
-      2) кесуге белгіленген ағаштардың саны бойынша – іріктеп кесу кезінде және сүрекдің сегіз сантиметр және одан да жуан болған жағдайда; іріктеп санитариялық кесу және бірлі-жарым ағаштарды кесу кезінде;</w:t>
+    <w:bookmarkStart w:name="z73" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шөпшектерде, қураған ағаштарда, құйын құлатпаларында, жел сұлатпаларында жұмыс жүргізген жағдайда сүрек босату ағаш кесу билетінде дайындалатын сүректің дәл мөлшері көрсетіле отырып жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z72" w:id="72"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z74" w:id="74"/>
+    <w:bookmarkStart w:name="z74" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Босатылатын сүректің мөлшері есепке алудың барлық түрінде тығыз текше метрлер бойынша айқындалады. Сексеуіл сүрегін босатқан кезде оны массасын тоннамен есептеуге рұқсат етіледі. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z75" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қосалқы сүрек ресурстарын босату мынадай өлшем бірліктерін қолдана отырып, олардың мөлшері бойынша есепке алынып жүргізіледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z76" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) тонналар - шайыр, ағаш шырындары, қабығы, жапырақтары, бүршіктері (килограммен есептеледі) үшін;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z75" w:id="75"/>
-[...15 lines deleted...]
-      Қосалқы сүрек ресурстарын босату мынадай өлшем бірліктерін қолдана отырып, олардың мөлшері бойынша есепке алынып жүргізіледі:</w:t>
+    <w:bookmarkStart w:name="z77" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) қоймалық текше метрлер – кесілген ағаш қалдықтары, түбірлер, тамырлар, қурайлар, бұтақты азық, қылқан жапырақты ағаш бұтақтары үшін;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z76" w:id="76"/>
-[...15 lines deleted...]
-      1) тонналар - шайыр, ағаш шырындары, қабығы, жапырақтары, бүршіктері (килограммен есептеледі) үшін;</w:t>
+    <w:bookmarkStart w:name="z78" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) даналар – жіңішке ағаштар мен қурайдан, тал шыбықтардан, сондай-ақ жаңа жылдық шыршалардан дайындалатын ұсақ сортименттер үшін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z77" w:id="77"/>
-[...15 lines deleted...]
-      2) қоймалық текше метрлер – кесілген ағаш қалдықтары, түбірлер, тамырлар, қурайлар, бұтақты азық, қылқан жапырақты ағаш бұтақтары үшін;</w:t>
+    <w:bookmarkStart w:name="z79" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Ағаш кесу билетінің мәтіндік бөлігінде "Негізінде" деген сөзден кейін өсіп тұрған сүректі босатудың негіздемесі көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z78" w:id="78"/>
-[...15 lines deleted...]
-      3) даналар – жіңішке ағаштар мен қурайдан, тал шыбықтардан, сондай-ақ жаңа жылдық шыршалардан дайындалатын ұсақ сортименттер үшін.</w:t>
+    <w:bookmarkStart w:name="z165" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік орман қоры учаскелерінде ағаш кесудің жыл сайынғы көлемін бекіту туралы ведомство басшысының бұйрығы сүректі түбірімен босатуға негіз болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z79" w:id="79"/>
-[...15 lines deleted...]
-      19. Ағаш кесу билетінің мәтіндік бөлігінде "Негізінде" деген сөзден кейін өсіп тұрған сүректі босатудың негіздемесі көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z166" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Рұқсат етіледі" деген сөздерден кейін орман пайдаланушының толық атауы, өтінім берушінің жеке сәйкестендіру нөмірі немесе оның заңды мекенжайы, бизнес-сәйкестендіру нөмірі көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z165" w:id="80"/>
-[...15 lines deleted...]
-      Мемлекеттік орман қоры учаскелерінде ағаш кесудің жыл сайынғы көлемін бекіту туралы ведомство басшысының бұйрығы сүректі түбірімен босатуға негіз болып табылады.</w:t>
+    <w:bookmarkStart w:name="z167" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "20__ жылдың кеспеағаш қоры есебінен кесілсін" деген 10-жолда кеспеағаш қоры бөлінген жыл, сондай-ақ қай орманнан (өсіп тұрған, қураған, өрттен, зиянкестерден зақымданған, жел құлатқан және басқалар) ағаш кесуге рұқсат етілетіні көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z166" w:id="81"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z168" w:id="83"/>
+    <w:bookmarkStart w:name="z168" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Тасымалдау қашықтығы" деген 11-жолда кеспеағаштан жалпы жұрт пайдаланатын жолға дейінгі қашықтық көрсетіледі, ол кеспеағаш орталығынан жолға дейінгі ең қысқа қашықтық бойынша картографиялық материалдармен анықталады және "Қазақстан Республикасының Салық кодексі" Қазақстан Республикасының 2017 жылғы 25 желтоқсандағы Кодексінің (бұдан әрі – Салық кодексі) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>630-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жергілікті рельефке байланысты түзетіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z169" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Мемлекеттік орман қорының санаты" деген 5-жолда мемлекеттік орман қорының санаттары: ерекше қорғалатын орман аумақтары, қала ормандары мен орман саябақтары, жасыл аймақтар, эрозияға қарсы ормандар, егістік пен топырақ қорғайтын ормандар және басқалары көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 19-тармақ жаңа редакцияда - ҚР ҚР Экология, геология және табиғи ресурстар министрінің 01.06.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 128</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді – ҚР Экология және табиғи ресурстар министрінің 15.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 346-Ө</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z85" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Ағаш кесу билетінің мәтіндік бөлігіндегі кестеде мыналар көрсетіледі:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z169" w:id="84"/>
-[...15 lines deleted...]
-      "Мемлекеттік орман қорының санаты" деген 5-жолда мемлекеттік орман қорының санаттары: ерекше қорғалатын орман аумақтары, қала ормандары мен орман саябақтары, жасыл аймақтар, эрозияға қарсы ормандар, егістік пен топырақ қорғайтын ормандар және басқалары көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z170" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) гектардың оннан бір бөлігіне дейінгі дәлдікпен кеспеағаштар көлемі гектармен, сондай-ақ шаруашылық (қылқан жапырақты, қатты жапырақты немесе жұмсақ жапырақты) көрсетіледі. Қажет болуына қарай шаруашылық басты тұқымды бойынша: қарағай, шырша, сексеуіл, тал және басқа да шаруашылықтар деп көрсетіледі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:p>
-[...97 lines deleted...]
-      20. Ағаш кесу билетінің мәтіндік бөлігіндегі кестеде мыналар көрсетіледі:</w:t>
+    <w:bookmarkStart w:name="z171" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) "Өскіннің сақталуын қамтамасыз ету" деген бағандарда - өскін және кеспеағашты бөлу кезінде жүргізілген есепке сәйкес 1 гектарға шаққанда мың данадағы өскін саны сақталуға тиіс алқап;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z170" w:id="86"/>
-[...15 lines deleted...]
-      1) гектардың оннан бір бөлігіне дейінгі дәлдікпен кеспеағаштар көлемі гектармен, сондай-ақ шаруашылық (қылқан жапырақты, қатты жапырақты немесе жұмсақ жапырақты) көрсетіледі. Қажет болуына қарай шаруашылық басты тұқымды бойынша: қарағай, шырша, сексеуіл, тал және басқа да шаруашылықтар деп көрсетіледі;</w:t>
+    <w:bookmarkStart w:name="z172" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) "Тығыз текше метрмен алғанда сүрек көлемі" деген бағандарда - босатылатын бір текше метрге дейін дәлдікпен босатылатын сүрек көлемі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z171" w:id="87"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z173" w:id="89"/>
+    <w:bookmarkStart w:name="z173" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) "Теңгемен ставка бойынша құны" деген бағандарда - орман пайдалану үшін ақы мөлшерін мемлекеттік орман иеленуші түбірімен босатылатын сүрек көлемін және ол үшін белгіленген ақы ставкаларын, шайыр, ағаш шырындарын, қосалқы ағаш ресурстарын дайындау көлемдері, Салық кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9205,111 +9453,111 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және Қазақстан Республикасы Ауыл шаруашылығы министрінің м.а. 2018 жылғы 13 қыркүйектегі (Қазақстан Республикасының Әділет министрлігінде 2018 жылғы 16 қазанда № 17560 тіркелген) бұйрығымен бекітілген Мемлекеттік орман қоры учаскелерінде орман пайдаланғаны үшін төлемақы мөлшерлемелерін есептеудің әдістемелік </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>нұсқауларына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес олардың бағасы басшылыққа алына отырып есептелген кеспеағаштың материалдық-ақшалай бағасының негізінде анықтайды;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z174" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) "Төленуге тиіс, теңге" деген бағанда төленуге тиіс сома көрсетіледі. Тегін босатылатын жағдайда бұл бағанда "тегін" деп жазылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z175" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кесте әрбір мөлдек бойынша жеке-жеке толтырылады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z174" w:id="90"/>
-[...15 lines deleted...]
-      5) "Төленуге тиіс, теңге" деген бағанда төленуге тиіс сома көрсетіледі. Тегін босатылатын жағдайда бұл бағанда "тегін" деп жазылады.</w:t>
+    <w:bookmarkStart w:name="z176" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ағаш кесу билеті екі немесе одан көп босату бірліктеріне (кеспеағаштар немесе мөлдектер) жазылатын жағдайда кестенің соңында осы билетке енгізілген барлық босатылатын бірліктер бойынша жалпы қорытындысы шығарылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z175" w:id="91"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9348,874 +9596,874 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z93" w:id="93"/>
+    <w:bookmarkStart w:name="z93" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. "Дайындалатын орман өнімдері үшін бюджетке төлемақы енгізу мерзімдері" деген 12-жолда әрбір мерзім бойынша жарна төлеу күні мен оның мөлшері көрсетіледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z94" w:id="94"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z94" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сүректі түбірімен, шайырды, ағаш шырындары мен қосалқы ағаш ресурстарын босату </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>кезінде</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (шамалы мөлшері бойынша немесе алқабы бойынша есепке ала отырып, сондай-ақ қателер анықталған жағдайда) дайындалған сүректің, шайырдың, ағаш шырындарының және қосалқы ағаш ресурстарының жалпы мөлшері ағаш кесу билетінде көзделген мөлшермен (көлеммен) сәйкес келмеген жағдайларда (егер дайындау онда көрсетілген жерлерде жүргізілген жағдайда) мемлекеттік орман иеленушілер төлем сомасын қайта есептеуді және оны орман пайдаланушылардың қайта есептеу кезінде анықталған нақты дайындалған көлем үшін төлеуін қамтамасыз етеді. Бұл жағдайда қосымша есептелген соманы орман пайдаланушылар кезекті төлем жасау мерзімінде бюджетке енгізуі тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z95" w:id="95"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z95" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік орман иеленушінің сүректі түбірімен босатумен айналысатын маманы ағаш кесу билеті жазылған күннен кейін, сондай-ақ орман пайдаланушылардың жеке шоттарына-карточкаларына тиісті жазбалар жазу үшін оған әрбір өзгеріс енгізілген күннен кейін ертеңінен қалдырмай оның үшінші данасын өзінің бухгалтерлік есеп қызметіне тапсырады. Бухгалтерлік есеп қызметінің аталған жазбаларды енгізуі туралы ағаш кесу билетіне белгі қойылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z96" w:id="96"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z96" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22. "Кесуге жатқызылмайды" деген 13-жолда Ағаш кесу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>тәртібіне</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес кеспеағашта (мөлдекте) нақ қандай ағаштың кесілмейтіні, мысалы: ___ дана мөлшерде артықшылығы бар ағаштар, __ дана мөлшерде тұқымдық ағаштар және жазылған ағаш кесу билеті бойынша кесуге арналмаған басқа да ағаштар, өскіннің сақталу пайызы және өзге де мәліметтер көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z97" w:id="97"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z97" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23. "Дайындау мерзімінің аяқталуы" деген 14-жол "Мемлекеттік орман қоры учаскелерінде сүректі түбірімен босату қағидаларын бекіту туралы" Қазақстан Республикасының Ауыл шаруашылығы министрінің міндетін атқарушының 2015 жылғы 27 ақпандағы № 18-02/178 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10679 болып тіркелген) көзделген тәртіппен толтырылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 23-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 25.12.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 19-1/1124</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z98" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. "Уақытша қойма орындары" деген 15-жолда уақытша (аралық) қоймалар орналасқан орамдардың нөмірлері көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z99" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. "Тасып әкетуге рұқсат етіледі" деген 16-жол былай толтырылады:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="97"/>
-    <w:p>
-[...77 lines deleted...]
-      24. "Уақытша қойма орындары" деген 15-жолда уақытша (аралық) қоймалар орналасқан орамдардың нөмірлері көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z100" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) сүрек босату кезінде алқабы ескеріле отырып, "Тасып әкетуге рұқсат етіледі" деген сөздерден кейін "дайындаумен бір мезгілде" деп көрсетілуі тиіс;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z99" w:id="99"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z101" w:id="101"/>
+    <w:bookmarkStart w:name="z101" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) сүрек босату кезінде мөлшері бойынша ескеріле отырып, "Тасып әкетуге рұқсат етіледі" деген сөздерден кейін "дайындаумен бір мезгілде уақытша орман қоймаларына" немесе "дайындалған ағаш материалдарының мөлшері куәландырылғаннан кейін" деп көрсетілуі тиіс; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z102" w:id="102"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z102" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) сүрек босату кезінде өрттер, сондай-ақ дауыл құлатқан және желсұлатпаларынан зақымдалған екпелерде мөлшері бойынша ескеріле отырып, "Тасып әкетуге рұқсат етіледі" деген сөздерден кейін "дайындаумен бір мезгілде" деп көрсетілуі тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z103" w:id="103"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z103" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       26. "Тасып әкетуді аяқтау мерзімі" деген 17-жол Сүректi түбiрiмен босату </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>тәртібінде</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгілеген тасып әкету мерзімдеріне сәйкес толтырылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z104" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. "Мерзімінен бұрын кесуге рұқсат етіледі" деген 18-жолда осы кесуге рұқсат етілген күн, сондай-ақ мерзімінен бұрын кесуге рұқсат етілген сүректің мөлшері және қандай кеспеағаштарда (мөлдектерде) рұқсат етілгені көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z105" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. "Сүректің қабығын аршу, химиялық өңдеу мерзімі" деген 19-жолда осы жұмыстар жүргізілуге тиіс мерзімдер қойылады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z104" w:id="104"/>
-[...15 lines deleted...]
-      27. "Мерзімінен бұрын кесуге рұқсат етіледі" деген 18-жолда осы кесуге рұқсат етілген күн, сондай-ақ мерзімінен бұрын кесуге рұқсат етілген сүректің мөлшері және қандай кеспеағаштарда (мөлдектерде) рұқсат етілгені көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z106" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. "Кеспеағашты тазарту тәсілі" деген 20-жолда жалпы алғанда ағаш кесу билеті бойынша, ал қажет болған жағдайда жекелеген мөлдектер немесе олардың бөліктері бойынша мынадай тазарту тәсілдерінің біреуі көрсетіледі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z105" w:id="105"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z107" w:id="107"/>
+    <w:bookmarkStart w:name="z107" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) ағаш кесу қалдықтарын шіріп кету немесе өрт жағынан қауіпсіз кезеңде кейіннен жағып жіберу үшін жатқан жерінде қалдырып, оларды үйіп қою немесе үзік-үзік жал етіп жинап қою; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z108" w:id="108"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z108" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) бұл орман өсу жағдайларын жақсартуға жәрдемдесетін кезде ұнтақталған ағаш кесу қалдықтарын (ағаштың құрғақ түрлерінен басқа, жоңқа немесе ұзындығы бір метрден аса қоймайтын кесінділер түріндегі) ағашы кесілген жерлерге шашып тастау; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z109" w:id="109"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z109" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) ағаш кесу қалдықтарын тасымалдау жолдарына жинау және оларды сүйретіп тасу барысында нығыздау. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z110" w:id="110"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z110" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Кеспеағаштарды тазартудың атап көрсетілген әдістері аралас пайдаланылуы мүмкін. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z111" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ағашы кесілген жерлерді тазартудың нақты тәсілдерін орман иеленушісі қолданылатын кесу ағаш тәсілін және оның өсу орнының жағдайларын және орманды қалпына келтіру ерекшеліктерін ескере отырып белгілейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z112" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орман ағаштарын егу немесе өскінмен қалпына келтіру көзделген жаппай ағаш кесу орындарында кесу қалдықтары аралықтарындағы қашықтығы кемінде жиырма метр болатындай етіп биіктігі 1 - 1,2 метр қаз-қатар үйінділер немесе жалдар етіп жиналып, кейіннен олар жағып жіберіледі немесе шіру үшін қалдырылады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z111" w:id="111"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z113" w:id="113"/>
+    <w:bookmarkStart w:name="z113" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       30. "Кеспеағаштардағы игеру бекітілген технологиялық карталарына сәйкес жүргізу" деген 21-жолда ағаш кесу билетіне қоса тіркелген орман иеленушімен келісіліп, орман пайдаланушы бекіткен технологиялық карталардың нөмірлері мен күні көрсетіледі, олар Ағаш кесу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>тәртібіне</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әрбір кеспеағашқа жасалады. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z114" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Технологиялық картада орманды кесу және оны сүйретіп әкету, ағаш кесілген жерлерді кесу қалдықтарынан тазарту, орманды қалпына келтіру тәсілдері; алаңдарында өскін мен жас шыбықтар, күзет аймақтарымен бірге кесуге жатқызылмайтын ағаштар, құмырсқа илеулері сақталуға тиіс ағаш тасу жолдарының, бұрылыстарының, сүйрету жолдарының, тиеу алаңшаларының, қоймалар орналасқан орындардың, механизмдер орнатылған жерлердің және жұмысшыларға қызмет көрсету объектілерінің схемасы; топырақты эрозиядан қорғау және сүрекдіңнің қалатын бөлігін сақтау жөніндегі талаптары көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z115" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. "Ерекше жағдайлар" деген 22-жолда кеспеағаш жұмыстарын жүргізу ерекшеліктері, сондай-ақ Сүректі түбірімен босату тәртібінде көзделмеген жағдайлар көрсетіледі, олар жайында билетке белгі қою қажет.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z114" w:id="114"/>
-[...15 lines deleted...]
-      Технологиялық картада орманды кесу және оны сүйретіп әкету, ағаш кесілген жерлерді кесу қалдықтарынан тазарту, орманды қалпына келтіру тәсілдері; алаңдарында өскін мен жас шыбықтар, күзет аймақтарымен бірге кесуге жатқызылмайтын ағаштар, құмырсқа илеулері сақталуға тиіс ағаш тасу жолдарының, бұрылыстарының, сүйрету жолдарының, тиеу алаңшаларының, қоймалар орналасқан орындардың, механизмдер орнатылған жерлердің және жұмысшыларға қызмет көрсету объектілерінің схемасы; топырақты эрозиядан қорғау және сүрекдіңнің қалатын бөлігін сақтау жөніндегі талаптары көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z116" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. "Тасымалдау мерзімін кейінге қалдыру туралы белгілер" деген 26-жолда мемлекеттік орман иеленуші басшысының немесе оның орынбасарының қолы қойылып, мөр басылған тиісті жазбалар енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z115" w:id="115"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 32-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 25.12.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 19-1/1124</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z117" w:id="117"/>
+    <w:bookmarkStart w:name="z117" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
        33. "Ағаш кесілген жерлерді куәландыру материалдары бойынша орманды қалпына келтіру жөніндегі іс-шаралар" деген 27-жол Сүректі түбірімен босату </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>тәртібінде</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген мерзімде кеспеағаш куәландырылғаннан кейін толтырылады. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z118" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Орманның қалпына келуін қамтамасыз ететін өскіннің сақталуы" деген 28-жолда орман ағаштарын құру шараларын жүргізбей немесе табиғи қалпына келуге жәрдемдеспей-ақ орманның қалпына келуін қамтамасыз ететін өскін сақталған алқап көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z119" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өскіннің сақталуы қамтамасыз етілмеген жағдайда "орман ағаштарын құру" және "табиғи қалпына келуге жәрдемдесу" деген жолдарда аталған іс-шаралардың талап етілетін көлемі жазылады. Өскіннің сақталуы қамтамасыз етілген жағдайда көрсетілген жолдарда сызықша қойылады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z118" w:id="118"/>
-[...15 lines deleted...]
-      "Орманның қалпына келуін қамтамасыз ететін өскіннің сақталуы" деген 28-жолда орман ағаштарын құру шараларын жүргізбей немесе табиғи қалпына келуге жәрдемдеспей-ақ орманның қалпына келуін қамтамасыз ететін өскін сақталған алқап көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z120" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Мекеме басшысы" деген 31-жолда мемлекеттік орман иеленуші басшының қолы мен тегі, аты-жөні қойылып, мөрмен расталады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z119" w:id="119"/>
-[...15 lines deleted...]
-      Өскіннің сақталуы қамтамасыз етілмеген жағдайда "орман ағаштарын құру" және "табиғи қалпына келуге жәрдемдесу" деген жолдарда аталған іс-шаралардың талап етілетін көлемі жазылады. Өскіннің сақталуы қамтамасыз етілген жағдайда көрсетілген жолдарда сызықша қойылады.</w:t>
+    <w:bookmarkStart w:name="z121" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Орман билеті мынадай үлгіде толтырылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z120" w:id="120"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Негізінде" деген 6-жолда мемлекеттік орман қоры учаскілеріндегі орман ресурстарын ұзақ мерзімді орман пайдалануға беру жөніндегі тендердің нәтижелері туралы хаттама бойынша шешім, мемлекеттік орман иеленушінің шешімі, аумақтық органның немесе ведомствоның орманды пайдалануға беру туралы шешімі келтіріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -10506,90 +10754,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z135" w:id="122"/>
+    <w:bookmarkStart w:name="z135" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       35. "Пайдалану мерзімі" деген 11-жолда орман пайдалануды бастау мен аяқтаудың нақты күндері белгіленеді. Орман билетінде белгіленген орман пайдалану аяқталғаннан кейін куәландыру актісі жасалады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z136" w:id="123"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z136" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       36. Орман билеті бойынша пайдалану мерзімі бір жылға (1 қаңтардан 31 желтоқсанға дейін) немесе бір маусымға (бал жинау, саңырауқұлақтар, жидектер және басқалар дайындау) белгіленеді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkEnd w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10726,226 +10974,226 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z191" w:id="124"/>
+    <w:bookmarkStart w:name="z191" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Көрсетілетін қызметті берушінің және (немесе) олардың лауазымды адамдарының мемлекеттік қызметтер көрсету мәселелері бойынша шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkEnd w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағидалар 4-тараумен толықтырылды - ҚР ҚР Экология, геология және табиғи ресурстар министрінің 01.06.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 128</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z192" w:id="125"/>
+    <w:bookmarkStart w:name="z192" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40. Көрсетілетін қызметті берушінің мемлекеттік қызметтер көрсету мәселелері бойынша шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымы Заңға сәйкес көрсетілетін қызметті берушінің, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның басшысының атына берілуі мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z193" w:id="126"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z193" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Мемлекеттік қызметтерді тікелей көрсететін мемлекеттік органның, атына келіп түскен көрсетілетін қызметті алушының шағымы Заңның 25-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес оны тіркеген күннен бастап 5 (бес) жұмыс күні ішінде қарауға жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z194" w:id="127"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z194" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметтерді көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы оны тіркеген күннен бастап 15 (он бес) жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z195" w:id="128"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z195" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Көрсетілген мемлекеттік қызмет нәтижелерімен келіспеген жағдайда, көрсетілетін қызметті алушы Заңның 4-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6) тармақшасына сәйкес сотқа жүгінеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkEnd w:id="126"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -17828,55 +18076,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>