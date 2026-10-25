--- v0 (2025-11-13)
+++ v1 (2026-10-25)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="94d534c" w14:textId="94d534c">
+    <w:p w14:paraId="81ada05" w14:textId="81ada05">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -4145,51 +4145,91 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 29-тармақ жаңа редакцияда - ҚР Энергетика министрінің 23.09.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 335</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); орыс тіліндегі мәтініне өзгеріс енгізілді, қазақ тіліндегі мәтіні өзгермейді – ҚР Энергетика министрінің 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 250-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z87" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -4508,71 +4548,71 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) егер сатып алу туралы шартқа қол қойылған күннен бастап 12 (он екі) ай (күн электр станциялары үшін), 18 (он сегіз) ай (жел және биогазды электр станциялары үшін), 24 (жиырма төрт) ай (гидроэлектр станциялары үшін) өткен соң 6 (алты) ай ішінде сатып алу шарты жасалған ЖЭК пайдалану объектісінде құрылыс-монтаждау жұмыстарын бастау туралы мемлекеттік сәулет-құрылыс бақылауын жүзеге асыратын мемлекеттік органға жіберілген хабарламаның көшірмесі ұсынылмаса – сатып алу шартының талаптарын орындауды қаржылық қамтамасыз ету сомасының 30% (отыз пайыз) мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
     <w:bookmarkStart w:name="z95" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2) сатып алу шарты жасалатын "Қазақстан Республикасындағы сәулет, қала құрылысы және құрылыс қызметі туралы" Қазақстан Республикасы </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (бұдан әрі – Сәулет қызметі туралы заң) 11-тарауына сәйкес бекітілген ЖЭК пайдалану бойынша объектіні пайдалануға қабылдау актісінің көшірмесі ұсынылмаған кезде – сатып алу шартының талаптарының орындалуын қаржылық қамтамасыз ету сомасының 100% (жүз пайыз) мөлшерінде, ал осы тармақтың 1) тармақшасына сәйкес сатып алу шартының талаптарын орындауды қаржылық қамтамасыз етудің бір бөлігін ұстап қалу кезінде – сатып алу шартына қол қойылған күнінен бастап мынадай мерзімдерде сатып алу шартының талаптарын орындауды қаржылық қамтамасыз ету сомасының 70% (жетпіс пайыз) мөлшерінде:</w:t>
+      2) сатып алу шарты жасалатын Қазақстан Республикасы Құрылыстық кодексі (бұдан әрі – Құрылыс кодексі) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>18-тарауына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес бекітілген ЖЭК пайдалану бойынша объектіні пайдалануға қабылдау актісінің көшірмесі ұсынылмаған кезде – сатып алу шарты талаптарының орындалуын қаржылық қамтамасыз ету сомасының 100% (жүз пайыз) мөлшерінде, ал осы тармақтың 1) тармақшасына сәйкес сатып алу шарты талаптарының орындалуын қаржылық қамтамасыз етудің бір бөлігін ұстап қалу кезінде – сатып алу шартына қол қойылған күнінен бастап мынадай мерзімдерде сатып алу шарты талаптарының орындалуын қаржылық қамтамасыз ету сомасының 70% (жетпіс пайыз) мөлшерінде:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       белгіленген қуаты 499 МВт-қа дейінгі болатын күн электр станциялары үшін – 24 (жиырма төрт) ай ішінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -4765,51 +4805,91 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 34-тармаққа өзгеріс енгізілді - ҚР Энергетика министрінің 30.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 367-н/қ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 250-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z98" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -4897,72 +4977,52 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) мемлекеттік сәулет-құрылыс бақылауын жүзеге асыратын мемлекеттік органға жіберілген сатып алу шарты жасалатын ЖЭК-ті пайдалану объектісінің құрылыс-монтаждау жұмыстарының басталғаны туралы хабарламаның көшірмесі – күн электр станциялары үшін сатып алу шартына қол қойылған күннен бастап 12 (он екі) ай ішінде, жел және биогаз электр станциялары үшін сатып алу шартына қол қойылған күннен бастап 18 (он сегіз) ай ішінде, гидроэлектр станциялары үшін сатып алу шартына қол қойылған күннен бастап 24 (жиырма төрт) ай;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
     <w:bookmarkStart w:name="z101" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> айқындалған тәртіппен бекітілген, ЖЭК пайдалану объектісін пайдалануға қабылдау актісінің көшірмесін сатып алу шартына қол қойылған күнінен бастап мынадай мерзімдерде:</w:t>
+        <w:t>
+      2) Құрылыс кодексінің 18-тарауында айқындалған тәртіппен бекітілген, ЖЭК пайдалану объектісін пайдалануға қабылдау актісінің көшірмесін сатып алу шартына қол қойылған күнінен бастап мынадай мерзімдерде:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       белгіленген қуаты 499 МВт-қа дейінгі күн электр станциялары үшін – 24 (жиырма төрт) ай ішінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -5233,51 +5293,91 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 30.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 367-н/қ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 250-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z107" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -6140,54 +6240,136 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) электр энергиясын бірыңғай сатып алушы немесе қаржы-есеп айырысу орталығы мен ҚЭКЖ Субъектісі арасында өтінімде көрсетілген қалдықтарды энергетикалық кәдеге жарату жөніндегі объектіде өндірілген электр энергиясын сатып алудың қолданыстағы шарты болмаған.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="139"/>
     <w:bookmarkStart w:name="z132" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      46. Жаңадан енгізілетін энергетикалық кәдеге жарату жөніндегі объектіде бұрын пайдалануда болған генерациялайтын қондырғылардың қалдықтары қолданылған кезде, тиісті ақпарат Сәулет қызметі туралы заңның 11-тарауында айқындалған тәртіппен бекітілген қалдықтарды энергетикалық кәдеге жарату жөніндегі объектіні пайдалануға қабылдау актісінде көрсетіледі.</w:t>
+      46. Жаңадан енгізілетін энергетикалық кәдеге жарату жөніндегі объектіде бұрын пайдалануда болған генерациялайтын қондырғылардың қалдықтары қолданылған кезде, тиісті ақпарат Құрылыс кодексінің 18-тарауында айқындалған тәртіппен бекітілген қалдықтарды энергетикалық кәдеге жарату жөніндегі объектіні пайдалануға қабылдау актісінде көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 46-тармақ жаңа редакцияда – ҚР Энергетика министрінің 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 250-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z133" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       47. Энергия өндіруші ұйымның сатып алу шарты талаптарының орындалуын қаржылық қамтамасыз етуді ұсыну осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -6339,72 +6521,52 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) сатып алу шартына қол қойылған күннен бастап 24 (жиырма төрт) ай өткеннен кейін 6 (алты) ай ішінде мемлекеттік сәулет-құрылыс бақылауын жүзеге асыратын мемлекеттік органға жіберілген, өзіне қатысты қалдықтарды энергетикалық кәдеге жарату жөніндегі объектінің құрылыс-монтаждау жұмыстарының басталғаны туралы хабарламаның көшірмесі ұсынылмаған кезде - сатып алу шартының талаптарын орындауды қаржылық қамтамасыз ету сомасының 30%-ы (отыз пайыз) мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="144"/>
     <w:bookmarkStart w:name="z137" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес айқындалған тәртіппен бекітілген сатып алу шарты жасалатын адамға қатысты - сатып алу шарты талаптарының орындалуын қаржылық қамтамасыз ету сомасының 100%-ы (жүз пайыз) мөлшерінде, ал осы тармақтың 1) тармақшасына сәйкес сатып алу шартының талаптарын орындауды қаржылық қамтамасыз етудің бір бөлігі ұсталған кезде - сатып алу шартына қол қойылған күннен бастап 60 (алпыс) ай ішінде сатып алу шартының талаптарын орындауды қаржылық қамтамасыз ету сомасының 70%-ын (жетпіс пайыз) құрайды;</w:t>
+        <w:t>
+      2) қалдықтарды энергетикалық кәдеге жарату жөніндегі объектіні қабылдау актісінің көшірмесі ұсынылмаған кезде, Құрылыстық кодексінің 18-тарауында сәйкес айқындалған тәртіппен бекітілген сатып алу шарты жасалатын адамға қатысты - сатып алу шарты талаптарының орындалуын қаржылық қамтамасыз ету сомасының 100%-ы (жүз пайыз) мөлшерінде, ал осы тармақтың 1) тармақшасына сәйкес сатып алу шартының талаптарын орындауды қаржылық қамтамасыз етудің бір бөлігі ұсталған кезде - сатып алу шартына қол қойылған күннен бастап 60 (алпыс) ай ішінде сатып алу шартының талаптарын орындауды қаржылық қамтамасыз ету сомасының 70%-ын (жетпіс пайыз) құрайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="145"/>
     <w:bookmarkStart w:name="z269" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) ҚЭКЖ субъектісінің бастамасы бойынша осы Қағидалардың 50-тармағының 2) тармақшасында көрсетілген мерзімнен бұрын сатып алу шарты бұзылған кезде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="146"/>
     <w:p>
       <w:pPr>
@@ -6429,51 +6591,91 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 49-тармаққа өзгеріс енгізілді - ҚР Энергетика министрінің 29.11.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 433</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 250-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z138" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -6502,51 +6704,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) өзіне қатысты мемлекеттік сәулет-құрылыс бақылауын жүзеге асыратын мемлекеттік органға жіберілген сатып алу шарты жасалатын қалдықтарды энергетикалық кәдеге жарату жөніндегі объектінің құрылыс-монтаждау жұмыстарының басталғаны туралы хабарламаның көшірмесі - қалдықтарды энергетикалық кәдеге жарату объектілері үшін сатып алу шартына қол қойылған күннен бастап 24 (жиырма төрт) ай ішінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="148"/>
     <w:bookmarkStart w:name="z140" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) өзіне қатысты сатып алу шарты жасалатын Сәулет қызметі туралы заңның 11-тарауында айқындалған тәртіппен бекітілген қалдықтарды энергетикалық кәдеге жарату жөніндегі объектіні пайдалануға қабылдау актісінің көшірмесін - қалдықтарды энергетикалық кәдеге жарату объектілері үшін сатып алу шартына қол қойылған күннен бастап 60 (алпыс) ай ішінде;</w:t>
+      2) өзіне қатысты сатып алу шарты жасалатын Құрылыс кодексінің 18-тарауында айқындалған тәртіппен бекітілген қалдықтарды энергетикалық кәдеге жарату жөніндегі объектіні пайдалануға қабылдау актісінің көшірмесін - қалдықтарды энергетикалық кәдеге жарату объектілері үшін сатып алу шартына қол қойылған күннен бастап 60 (алпыс) ай ішінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="149"/>
     <w:bookmarkStart w:name="z141" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) сатып алу шарты жасалатын қалдықтарды энергетикалық кәдеге жарату жөніндегі объект үшін энергия беруші ұйым мен ҚЭКЖ Субъектісі арасында қол қойылған тараптардың баланстық тиесілігін және пайдалану жауапкершілігін ажырату актісінің көшірмесі - тараптардың теңгерімдік тиесілігі мен пайдалану жауапкершілігін шектеу актісіне қол қойылған күннен бастап және қалдықтарды энергетикалық кәдеге жарату жөніндегі объектінің кешенді сынақтары басталғанға дейін 10 (он) жұмыс күні ішінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="150"/>
     <w:bookmarkStart w:name="z142" w:id="151"/>
     <w:p>
@@ -6606,50 +6808,132 @@
         <w:t>
       6) оған қол қойылған күннен бастап күнтізбелік 30 (отыз) күн ішінде сатып алу шарты талаптарының орындалуын қаржылық қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="153"/>
     <w:bookmarkStart w:name="z145" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) қалдықтарды энергетикалық кәдеге жарату жөніндегі объектінің электр энергиясын коммерциялық есепке алудың автоматтандырылған жүйесін пайдалануға беру туралы актінің көшірмесі - кешенді сынақ жүргізілген күннен бастап 5 (бес) жұмыс күні ішінде ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 50-тармаққа өзгеріс енгізілді – ҚР Энергетика министрінің 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 250-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z146" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       51. Сатып алу шарты мынадай жағдайларда:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="155"/>
     <w:bookmarkStart w:name="z147" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -6946,50 +7230,132 @@
         <w:t>
       54. Өнеркәсіптік кешеннің құрамына кіретін энергия өндіруші ұйымдар өндіретін электр энергиясы көлемінің жоспарлы мәндері және тұлғалар тобына кіретін тұтынушыларға электр энергиясын желіге жіберу көлемдері Көтерме сауда нарығы қағидаларына сәйкес айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="163"/>
     <w:bookmarkStart w:name="z155" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55. Тікелей тұтынушыларға, өнеркәсіптік кешендерге тиесілі ЖЭК пайдалануды қолдауға арналған шығындар оның меншік құқығындағы генерациялайтын қондырғылар есебінен жабылатын немесе осы электр энергиясының көтерме сауда нарығы субъектісімен бір тұлғалар тобына кіретін энергия өндіруші ұйымдар жабатын электр энергиясының көтерме сауда нарығы субъектісінің электр энергиясын тұтынуының жоспарлы көлемінің тиісті үлесі ретінде айқындалады республиканың жоспарлы тұтынуының жалпы көлемінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 55-тармақтың орыс тіліндегі мәтініне өзгеріс енгізілді, қазақ тіліндегі мәтіні өзгермейді – ҚР Энергетика министрінің 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 250-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z156" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       56. Электр энергиясын бірыңғай сатып алушы Ереженің 15-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -8700,51 +9066,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       67. Сату шартына қол қойылғаннан кейін БТ өкілі электр энергиясын бірыңғай сатып алушыға мынадай құжаттарды:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="182"/>
     <w:bookmarkStart w:name="z174" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) осы актіге қол қойылған күннен бастап 5 (бес) жұмыс күні ішінде БТ пайдалануға берілген және Сәулет қызметі туралы заңда белгіленген тәртіппен бекітілген ЖЭК пайдалану жөніндегі объектіні және (немесе) қайталама энергетикалық ресурстарды пайдалану жөніндегі объектіні пайдалануға қабылдау актісінің көшірмесі;</w:t>
+      1) осы актіге қол қойылған күннен бастап 5 (бес) жұмыс күні ішінде БТ пайдалануға берілген және Құрылыстық кодекста белгіленген тәртіппен бекітілген ЖЭК пайдалану жөніндегі объектіні және (немесе) қайталама энергетикалық ресурстарды пайдалану жөніндегі объектіні пайдалануға қабылдау актісінің көшірмесі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="183"/>
     <w:bookmarkStart w:name="z175" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы актіге қол қойылған күннен бастап 5 (бес) жұмыс күні ішінде энергия беруші ұйым мен ЖЭК пайдаланатын энергия өндіруші ұйым және (немесе) басым тұтынушының пайдалануға берілген қайталама энергетикалық ресурстарды пайдаланатын энергия өндіруші ұйым арасында қол қойылған тараптардың баланстық тиесілігін және пайдалану жауапкершілігін ажырату актісінің көшірмесін;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="184"/>
     <w:bookmarkStart w:name="z176" w:id="185"/>
     <w:p>
@@ -8764,50 +9130,132 @@
         <w:t>
       3) оған қатысты Шарт жасалған ЖЭК пайдалану объектілері үшін энергия беруші ұйым мен Сатушы арасында қол қойылған, ЖЭК пайдалану бойынша объектілердегі коммерциялық және техникалық есепке алу аспаптарын орналастыру схемасын қамтитын, электр энергиясын коммерциялық есепке алу схемасын қабылдау актісінің көшірмесін - электр энергиясын коммерциялық есепке алу схемасын қабылдау актісіне қол қойған күннен бастап және ЖЭК пайдалану объектілерін кешенді сынаудан өткізу басталғанға дейін 5 (бес) жұмыс күні ішінде қаржы-есеп айырысу орталығына ұсынуға.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="185"/>
     <w:bookmarkStart w:name="z177" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) электр энергиясының көтерме сауда нарығының субъектілері болып табылатын ЖЭК пайдаланатын энергия өндіруші ұйымдардан электр энергиясын сатып алу шарттарының көшірмелерін (олар болған кезде) ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 67-тармаққа өзгеріс енгізілді – ҚР Энергетика министрінің 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 250-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z178" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       68. Басым тұтынушы ЖЭК пайдалану жөніндегі объектіні және (немесе) қайталама энергетикалық ресурстарды пайдалану жөніндегі объектіні пайдалануға енгізгенге дейін өзінің ЖЭК пайдалану жөніндегі объектісінде және (немесе) қайталама энергетикалық ресурстарды пайдалану жөніндегі объектіде электр энергиясын коммерциялық есепке алудың автоматтандырылған жүйесінің жұмыс істеуін қамтамасыз етеді. Коммерциялық есепке алудың автоматтандырылған жүйесі арқылы деректер өңірлік диспетчерлік орталықтарға беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="187"/>
     <w:bookmarkStart w:name="z179" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -10132,70 +10580,70 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) оған қатысты сатып алу шарты жасалатын ЖЭК пайдалану жөніндегі объектіні салу құрастыру жұмыстары басталғаны туралы мемлекеттік сәулет-құрылыс бақылауын жүзеге асыратын мемлекеттік органға жіберілген хабарламаның көшірмесі – сатып алу шартына қол қойылған күннен бастап 18 (он сегіз) ай ішінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="195"/>
     <w:bookmarkStart w:name="z186" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) оған қатысты сатып алу шарты жасалатын ЖЭК пайдалану жөніндегі жаңа объектіні пайдалануға қабылдау туралы мемлекеттік қабылдау комиссиясы актісінің көшірмесі – сатып алу шартына қол қойылған күннен бастап 36 (отыз алты) ай ішінде.</w:t>
+      2) оған қатысты сатып алу шарты жасалатын ЖЭК пайдалану объектісін пайдалануға қабылдау актісінің, Құрылыс кодексі сәйкес бекітілген көшірмесін – сатып алу шартына қол қойылған күннен бастап 36 (отыз алты) ай ішінде.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Бұл ретте, осы тармақшаның бірінші бөлігінде көрсетілген мерзім егер ол аяқталғанға дейін Сәулет қызметі туралы заңға сәйкес техникалық қадағалауды жүзеге асыратын уәкілетті ұйымнан (адамнан) ЖЭК пайдалану объектісін салу жөніндегі жұмыстардың жалпы көлемінің кемінде 70% (жетпіс пайыз) көлемінде ЖЭК пайдалану объектісі бойынша құрылыс-монтаждау жұмыстарының орындалғаны туралы растау ұсынылған жағдайда күнтізбелік 1 (бір) жылға ұзартылады;</w:t>
+      Бұл ретте осы тармақшаның бірінші бөлігінде көрсетілген мерзім егер ол аяқталғанға дейін Құрылыс кодексіне сәйкес техникалық қадағалауды жүзеге асыратын уәкілетті ұйымнан (адамнан) ЖЭК пайдалану объектісін салу жөніндегі жұмыстардың жалпы көлемінің кемінде 70% (жетпіс пайыз) көлемінде ЖЭК пайдалану объектісі бойынша құрылыс-монтаждау жұмыстарының орындалғаны туралы растау ұсынылған жағдайда күнтізбелік 1 (бір) жылға ұзартылады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z187" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) оған қатысты сатып алу шарты жасалатын ЖЭК пайдалану жөніндегі объекті үшін энергия беруші ұйым мен Субъект арасында қол қойылған тараптардың теңгерімдік тиесілілігі мен пайдаланудағы жауапкершілігінің аражігін ажырату актісінің көшірмесі – тараптардың теңгерімдік тиесілілігі мен пайдаланудағы жауапкершілігінің аражігін ажырату актісіне қол қойылған күннен бастап 10 (он) жұмыс күні ішінде және ЖЭК пайдалану жөніндегі объектіні кешенді сынау басталғанға дейін;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="197"/>
     <w:bookmarkStart w:name="z188" w:id="198"/>
     <w:p>
       <w:pPr>
@@ -10214,50 +10662,132 @@
         <w:t>
       4) оған қатысты сатып алу шарты жасалатын ЖЭК пайдалану жөніндегі объекті үшін энергия беруші ұйым мен Субъект арасында қол қойылған электр энергиясын коммерциялық есепке алу схемасын қабылдап алу актісінің көшірмесі – электр энергиясын коммерциялық есепке алу схемасын қабылдап алу актісіне қол қойылған күннен бастап 10 (он) жұмыс күні ішінде және ЖЭК пайдалану жөніндегі объектіні кешенді сынау басталғанға дейін;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="198"/>
     <w:bookmarkStart w:name="z189" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) ЖЭК-ті пайдалану объектісіндегі объектінің электр энергиясын коммерциялық есепке алудың автоматтандырылған жүйесін пайдалануға беру туралы актінің көшірмесін – кешенді сынақ жүргізілген күннен бастап 5 (бес) жұмыс күні ішінде.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 73-тармаққа өзгеріс енгізілді – ҚР Энергетика министрінің 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 250-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z190" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       74. Осы Қағидалардың 73-тармағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -10825,145 +11355,125 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) мемлекеттік сәулет-құрылыс бақылауын жүзеге асыратын мемлекеттік органға жіберілген сатып алу шарты жасалатын ЖЭК-ті пайдалану объектісінің құрылыс-монтаждау жұмыстарының басталғаны туралы хабарламаның көшірмесі – күн электр станциялары үшін сатып алу шартына қол қойылған күннен бастап 12 (он екі) ай ішінде, жел және биогаз электр станциялары үшін сатып алу шартына қол қойылған күннен бастап 18 (он сегіз) ай ішінде, гидроэлектр станциялары үшін сатып алу шартына қол қойылған күннен бастап 24 (жиырма төрт) ай;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="213"/>
     <w:bookmarkStart w:name="z204" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> айқындалған тәртіппен бекітілген, ЖЭК пайдалану объектісін пайдалануға қабылдау актісінің көшірмесін сатып алу шартына қол қойылған күнінен бастап мынадай мерзімдерде:</w:t>
+        <w:t>
+      2) Құрылыс кодексінің 18-тарауында айқындалған тәртіппен бекітілген, ЖЭК пайдалану объектісін пайдалануға қабылдау актісінің көшірмесін оған қатысты сатып алу шартына қол қойылған күнінен бастап мынадай мерзімдерде сатып алу шарты жасалады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       белгіленген қуаты 499 МВт-қа дейінгі күн электр станциялары үшін – 24 (жиырма төрт) ай ішінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      белгіленген қуаты 499 МВт-тан жоғары болатын күн электр станциялары үшін – 36 (отыз алты) ай ішінде;</w:t>
+      белгіленген қуаты 499 МВт-тан жоғары күн электр станциялары үшін – 36 (отыз алты) ай ішінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       белгіленген қуаты 499 МВт-қа дейінгі жел станциялары үшін – 36 (отыз алты) ай ішінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      белгіленген қуаты 499 МВт-тан жоғары болатын жел станциялары үшін –48 (қырық сегіз) ай ішінде;</w:t>
+      белгіленген қуаты 499 МВт-тан жоғары жел станциялары үшін – 48 (қырық сегіз) ай ішінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       биогаз электр станциялары үшін – 36 (отыз алты) ай ішінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -10973,51 +11483,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       гидроэлектр станциялар үшін – 60 (алпыс) ай ішінде.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Бұл ретте осы тармақшаның бірінші бөлігінде көзделген мерзім өткенге дейін Сәулет қызметі туралы заңға сәйкес техникалық қадағалауды жүзеге асыратын уәкілетті ұйымнан (адамнан) ЖЭК пайдалану жөніндегі объектіні салу жөніндегі жұмыстардың жалпы көлемінің кемінде 70%-ы көлемінде ЖЭК пайдалану объектісі бойынша құрылыс-монтаждау жұмыстарының орындалғаны туралы растау ұсынылатын болады, көрсетілген мерзімдер күнтізбелік 1 (бір) жылға ұзартылады;</w:t>
+      Бұл ретте көрсетілген мерзімдер осы тармақшаның бірінші бөлігінде көзделген мерзім өткенге дейін Құрылыс кодексіне сәйкес техникалық қадағалауды жүзеге асыратын уәкілетті ұйымнан (адамнан) ЖЭК-ті пайдалану жөніндегі объектіні салу бойынша жұмыстардың жалпы көлемінің кемінде 70%-ы көлемінде ЖЭК-ті пайдалану объектісі бойынша құрылыс-монтаждау жұмыстарының орындалғаны туралы растау ұсынылған жағдайда, күнтізбелік 1 (бір) жылға ұзартылады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z205" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) оған қатысты сатып алу шарты жасалатын ЖЭК-ті пайдалану объектісі үшін энергия беруші ұйым мен өтініш беруші арасында қол қойылған тараптардың теңгерімдік тиесілігін шектеу және пайдалану жауапкершілігі актісінің көшірмесі – тараптардың теңгерімдік тиесілігін шектеу және пайдалану жауапкершілігі актісіне қол қойылған күннен бастап және ЖЭК-ті пайдалану объектісін кешенді сынау басталғанға дейін 10 (он) жұмыс күні ішінде.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -11195,51 +11705,91 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 30.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 367-н/қ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 250-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z210" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -11660,54 +12210,136 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> ережелері қолданылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="227"/>
     <w:bookmarkStart w:name="z218" w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      88. Жаңадан енгізілетін энергетикалық кәдеге жарату жөніндегі объектіде бұрын пайдалануда болған генерациялайтын қондырғылардың қалдықтары қолданылған кезде, тиісті ақпарат Сәулет қызметі туралы заңның 11-тарауында айқындалған тәртіппен бекітілген қалдықтарды энергетикалық кәдеге жарату жөніндегі объектіні пайдалануға қабылдау актісінде көрсетіледі.</w:t>
+      88. Жаңадан енгізілетін энергетикалық кәдеге жарату жөніндегі объектіде бұрын пайдалануда болған генерациялайтын қондырғылардың қалдықтары қолданылған кезде, тиісті ақпарат Құрылыс кодексінің 18-тарауында айқындалған тәртіппен бекітілген қалдықтарды энергетикалық кәдеге жарату жөніндегі объектіні пайдалануға қабылдау актісінде көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 88-тармақ жаңа редакцияда – ҚР Энергетика министрінің 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 250-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z219" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       89. Банктік кепілдік немесе резервтік аккредитив сатып алу шартына қол қойылған күннен бастап кемінде 61 (алпыс бір) ай қолданылу мерзімімен оларды толық немесе алушының (бенефициардың) нұсқауы бойынша бөліп-бөліп орындау мүмкіндігін көздейтін қайтарып алынбайтын болып ұсынылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="229"/>
     <w:bookmarkStart w:name="z220" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -11759,75 +12391,137 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) сатып алу шартына қол қойылған күннен бастап 24 (жиырма төрт) ай өткеннен кейін 6 (алты) ай ішінде мемлекеттік сәулет-құрылыс бақылауын жүзеге асыратын мемлекеттік органға жіберілген сатып алу шарты жасалатын қалдықтарды энергетикалық кәдеге жарату объектісінің құрылыс-монтаждау жұмыстарының басталғаны туралы хабарламаның көшірмесін ұсынбаған кезде – сатып алу шарты талаптарының орындалуын қаржылық қамтамасыз ету сомасының 30%-ы (отыз пайыз) мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="231"/>
     <w:bookmarkStart w:name="z222" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес айқындалған тәртіппен бекітілген қалдықтарды энергетикалық кәдеге жарату жөніндегі объектіні қабылдау актісінің көшірмесін ұсынбаған кезде-сатып алу шарты талаптарының орындалуын қаржылық қамтамасыз ету сомасының 100%-ы (жүз пайыз) мөлшерінде, ал осы тармақтың 1) тармақшасына сәйкес сатып алу шарты талаптарының орындалуын қаржылық қамтамасыз ету бөлігі ұстап қалған кезде, қалдықтарды энергетикалық кәдеге жарату жөніндегі – сатып алу шартына қол қойылған күннен бастап 60 (алпыс) ай ішінде сатып алу шарты талаптарының орындалуын қаржылық қамтамасыз ету сомасының 70%-ы (жетпіс пайыз).</w:t>
+        <w:t>
+      2) оған қатысты сатып алу шарты жасалатын Құрылыс кодексінің 18-тарауына сәйкес айқындалған тәртіппен бекітілген қалдықтарды энергетикалық кәдеге жарату жөніндегі объектіні қабылдау актісінің көшірмесін ұсынбаған кезде-сатып алу шарты талаптарының орындалуын қаржылық қамтамасыз ету сомасының 100%-ы (жүз пайыз) мөлшерінде, ал осы тармақтың 1) тармақшасына сәйкес сатып алу шарты талаптарының орындалуын қаржылық қамтамасыз ету бөлігі ұстап қалған кезде, қалдықтарды энергетикалық кәдеге жарату жөніндегі – сатып алу шартына қол қойылған күннен бастап 60 (алпыс) ай ішінде сатып алу шарты талаптарының орындалуын қаржылық қамтамасыз ету сомасының 70%-ы (жетпіс пайыз).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="232"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 90-тармаққа өзгеріс енгізілді – ҚР Энергетика министрінің 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 250-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z223" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       91. Сатып алу шартына қол қойылғаннан кейін ҚЭКЖ Субъектісі қаржы-есеп айырысу орталығына мынадай құжаттарды жібереді:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="233"/>
     <w:bookmarkStart w:name="z224" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -11840,51 +12534,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Қалдықтарды энергетикалық кәдеге жарату жөніндегі объектілер үшін сатып алу шартына қол қойылған күннен бастап 24 (жиырма төрт) ай ішінде мемлекеттік сәулет-құрылыс бақылауын жүзеге асыратын мемлекеттік органға жіберілген, оған қатысты сатып алу шарты жасалатын, қалдықтарды энергетикалық кәдеге жарату жөніндегі объектінің құрылыс-монтаждау жұмыстарының басталғаны туралы хабарламаның көшірмесі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="234"/>
     <w:bookmarkStart w:name="z225" w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) Сәулет қызметі туралы заңның 11-тарауында айқындалған тәртіппен бекітілген, оған қатысты сатып алу шарты жасалатын қалдықтарды энергетикалық кәдеге жарату жөніндегі объектіні пайдалануға қабылдау актісінің көшірмесін – қалдықтарды энергетикалық кәдеге жарату жөніндегі объектілер үшін сатып алу шартына қол қойылған күннен бастап 60 (алпыс) ай ішінде;</w:t>
+      2) Құрылыс кодексінің 18-тарауында айқындалған тәртіппен бекітілген, оған қатысты сатып алу шарты жасалатын қалдықтарды энергетикалық кәдеге жарату жөніндегі объектіні пайдалануға қабылдау актісінің көшірмесін – қалдықтарды энергетикалық кәдеге жарату жөніндегі объектілер үшін сатып алу шартына қол қойылған күннен бастап 60 (алпыс) ай ішінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="235"/>
     <w:bookmarkStart w:name="z226" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) оған қатысты сатып алу шарты жасалатын, энергия беруші ұйым мен қалдықтарды энергетикалық кәдеге жаратуды пайдаланатын энергия өндіруші ұйым арасында қол қойылған тараптардың теңгерімдік тиесілігін және пайдалану жауапкершілігін ажырату актісінің көшірмесі – тараптардың теңгерімдік тиесілігін ажырату актісіне қол қойылған күннен бастап және қалдықтарды энергетикалық кәдеге жарату объектісін кешенді сынау басталғанға дейін 10 (он) жұмыс күні ішінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="236"/>
     <w:bookmarkStart w:name="z227" w:id="237"/>
     <w:p>
@@ -11944,50 +12638,132 @@
         <w:t>
       6) сатып алу шарты талаптарының орындалуын қаржылық қамтамасыз ету оған қол қойылған күннен бастап күнтізбелік 30 (отыз) күн ішінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="239"/>
     <w:bookmarkStart w:name="z230" w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) ЖЭК-ті пайдалану объектісінің электр энергиясын коммерциялық есепке алудың автоматтандырылған жүйесін пайдалануға беру туралы актінің көшірмесі – кешенді сынақ жүргізілген күннен бастап 5 (бес) жұмыс күні ішінде ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 91-тармаққа өзгеріс енгізілді – ҚР Энергетика министрінің 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 250-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z231" w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       92. Сатып алу шарты мынадай жағдайларда:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="241"/>
     <w:bookmarkStart w:name="z232" w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -14153,31 +14929,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/><Relationship Target="media/document_image_rId10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId10"/><Relationship Target="media/document_image_rId11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId11"/><Relationship Target="media/document_image_rId12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId12"/><Relationship Target="media/document_image_rId13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId13"/><Relationship Target="media/document_image_rId14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId14"/><Relationship Target="media/document_image_rId15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId15"/><Relationship Target="media/document_image_rId16.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId16"/><Relationship Target="media/document_image_rId17.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId17"/><Relationship Target="media/document_image_rId18.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId18"/><Relationship Target="media/document_image_rId19.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId19"/><Relationship Target="media/document_image_rId20.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId20"/><Relationship Target="media/document_image_rId21.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId21"/><Relationship Target="media/document_image_rId22.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId22"/><Relationship Target="media/document_image_rId23.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId23"/><Relationship Target="media/document_image_rId24.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId24"/><Relationship Target="media/document_image_rId25.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId25"/><Relationship Target="media/document_image_rId26.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId26"/><Relationship Target="media/document_image_rId27.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId27"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>