--- v0 (2025-11-26)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="18ce0c4" w14:textId="18ce0c4">
+    <w:p w14:paraId="fd53caf" w14:textId="fd53caf">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -102,51 +102,166 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Инвестициялар және даму министрінің м.а. 2015 жылғы 24 ақпандағы № 156 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2015 жылы 9 сәуірде № 10661 тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Кіріспе жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Көлік министрінің 01.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 130</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Сауда мақсатында теңізде жүзу туралы" 2002 жылғы 17 қаңтардағы Қазақстан Республикасы Заңының 4-бабы 3-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>55-5) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -165,133 +280,132 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) тармақшасына сәйкес </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Кіріспе жаңа редакцияда - ҚР Индустрия және инфрақұрылымдық даму министрінің 15.05.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 294</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Қоса берiліп отырған:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p>
-[...80 lines deleted...]
-    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) осы бұйрыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -324,182 +438,182 @@
         </w:rPr>
         <w:t xml:space="preserve">
       2) осы бұйрыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Теңізде жүзу кітапшасын ресімдеу және беру қағидалары бекітілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z3" w:id="2"/>
+    <w:bookmarkStart w:name="z3" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасы Инвестициялар және даму министрлігінің Көлік комитеті (Ә.А. Асавбаев):</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осы бұйрықтың заңнамада белгіленген тәртіппен Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелуін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осы бұйрық Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелгеннен кейін, оның көшірмесін күнтізбелік он күн ішінде баспа басылымдарында және "Қазақстан Республикасы Әділет министрлігінің Республикалық құқықтық ақпарат орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнының "Әділет" ақпараттық-құқықтық жүйесіне ресми жариялауға жіберуді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осы бұйрықты Қазақстан Республикасы Инвестициялар және даму министрлігінің интернет-ресурсында және мемлекеттік органдардың интранет-порталында орналастырылуын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) осы бұйрық Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелгеннен кейін он жұмыс күні ішінде Қазақстан Республикасы Инвестициялар және даму министрлігінің Заң департаментіне осы бұйрықтың 2-тармағының 1), 2) және 3) тармақшаларында көзделген іс-шаралар туралы мәліметтерді ұсынуды қамтамасыз етсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Осы бұйрықтың орындалуын бақылауды өзіме қалдырамын.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:p>
-[...87 lines deleted...]
-      3. Осы бұйрықтың орындалуын бақылауды өзіме қалдырамын.</w:t>
+    <w:bookmarkStart w:name="z5" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z5" w:id="4"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="4"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -773,80 +887,80 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 156 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z7" w:id="5"/>
+    <w:bookmarkStart w:name="z7" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Теңізде жүзу кітапшасының үлгісі</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1-сурет. Сыртқы мұқаба</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkEnd w:id="4"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -968,68 +1082,68 @@
               <w:t>
 ТЕҢІЗДЕ ЖҮЗУ КІТАПШАСЫ</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 SEAMAN’S BOOK</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z9" w:id="6"/>
+    <w:bookmarkStart w:name="z9" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-сурет</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkEnd w:id="5"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -2203,68 +2317,68 @@
               <w:t>
 (иесінің қолы/подпись владельца/ holder' s signature)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 _________________(қолы/подпись /signature)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z10" w:id="7"/>
+    <w:bookmarkStart w:name="z10" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-сурет</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkEnd w:id="6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -4235,68 +4349,68 @@
               <w:t>
 ________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (тегі, қолы/фамилия, подпись/ name, signature)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z11" w:id="8"/>
+    <w:bookmarkStart w:name="z11" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-сурет</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkEnd w:id="7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -5909,1872 +6023,1872 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z12" w:id="9"/>
+    <w:bookmarkStart w:name="z12" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Теңізде жүзу кітапшасы бланкісінің өлшемі 88 х 125 милиметр және мұқабадан, мұқабаға желімделген өңірбеттерден және қағаз парақтардан тұрады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z13" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Теңізде жүзу кітапшасы 32 беттен тұрады. 1-парақ титульдік болып табылады. Онда теңізде жүзу кітапшасы иесінің жеке деректері орналастырылады. 2-беттен бастап 32-беттер – ауысатын ақпараттарды жазуға арналған. Ішкі 1-беттен бастап 32-бетті қоса алғандағы беттер көгілдірден ашық-қоңыр реңктерге иристік ауысуды қолданумен офсеттік тәсілмен басылған.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z13" w:id="10"/>
-[...15 lines deleted...]
-      2. Теңізде жүзу кітапшасы 32 беттен тұрады. 1-парақ титульдік болып табылады. Онда теңізде жүзу кітапшасы иесінің жеке деректері орналастырылады. 2-беттен бастап 32-беттер – ауысатын ақпараттарды жазуға арналған. Ішкі 1-беттен бастап 32-бетті қоса алғандағы беттер көгілдірден ашық-қоңыр реңктерге иристік ауысуды қолданумен офсеттік тәсілмен басылған.</w:t>
+    <w:bookmarkStart w:name="z14" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Алдыңғы және артқы өңірбеттердің ашық-көк аялы және офсеттік және металлографтық басылу тәсілмен басылған.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z14" w:id="11"/>
-[...15 lines deleted...]
-      3. Алдыңғы және артқы өңірбеттердің ашық-көк аялы және офсеттік және металлографтық басылу тәсілмен басылған.</w:t>
+    <w:bookmarkStart w:name="z15" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Теңізде жүзу кітапшасының бланкісі беттерінің нөмірлері 2-беттен бастап 32-бетті қоса алғанда бүктеу сызығында парақ бетінің жоғарғы бұрышында орналасқан. 1-бет нөмірленбейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z15" w:id="12"/>
-[...15 lines deleted...]
-      4. Теңізде жүзу кітапшасының бланкісі беттерінің нөмірлері 2-беттен бастап 32-бетті қоса алғанда бүктеу сызығында парақ бетінің жоғарғы бұрышында орналасқан. 1-бет нөмірленбейді.</w:t>
+    <w:bookmarkStart w:name="z16" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Теңізде жүзу кітапшасының бланкісі түбіршек ұзына бойына УК-сәулемен үзік-үзік жалтырайтын жіппен тігілген.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z16" w:id="13"/>
-[...15 lines deleted...]
-      5. Теңізде жүзу кітапшасының бланкісі түбіршек ұзына бойына УК-сәулемен үзік-үзік жалтырайтын жіппен тігілген.</w:t>
+    <w:bookmarkStart w:name="z17" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Теңізде жүзу кітапшасының бланкісі арнайы қағазды пайдаланумен дайындалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z17" w:id="14"/>
-[...15 lines deleted...]
-      6. Теңізде жүзу кітапшасының бланкісі арнайы қағазды пайдаланумен дайындалады.</w:t>
+    <w:bookmarkStart w:name="z18" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. 1-беттен бастап 32-бетке дейін үш түрлі қорғаныш талшығынан тұратын, саңылаудан көрінетін екі реңктік су белгісінің бейнесі бар.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z18" w:id="15"/>
-[...15 lines deleted...]
-      7. 1-беттен бастап 32-бетке дейін үш түрлі қорғаныш талшығынан тұратын, саңылаудан көрінетін екі реңктік су белгісінің бейнесі бар.</w:t>
+    <w:bookmarkStart w:name="z19" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Өңірбеттер үшін су белгісі жоқ және қорғаныш талшығының екі түрі бар қағаз қолданылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z19" w:id="16"/>
-[...15 lines deleted...]
-      8. Өңірбеттер үшін су белгісі жоқ және қорғаныш талшығының екі түрі бар қағаз қолданылады.</w:t>
+    <w:bookmarkStart w:name="z20" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Теңізде жүзу кітапшасы бланкісінің сериясы мен нөмірі жоғары баспа тәсілімен 1, 4, 5, 8, 9, 12, 13, 16, 17, 20, 21, 24, 25, 28, 29 және 32-беттерде қызыл бояумен шығарылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z20" w:id="17"/>
-[...15 lines deleted...]
-      9. Теңізде жүзу кітапшасы бланкісінің сериясы мен нөмірі жоғары баспа тәсілімен 1, 4, 5, 8, 9, 12, 13, 16, 17, 20, 21, 24, 25, 28, 29 және 32-беттерде қызыл бояумен шығарылады.</w:t>
+    <w:bookmarkStart w:name="z21" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Теңізде жүзу кітапшасы бланкісінің мұқабасы Қазақстан Республикасы Туының түсіндей – тез тозбайтын көгілдір түсті материалдан дайындалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z21" w:id="18"/>
-[...15 lines deleted...]
-      10. Теңізде жүзу кітапшасы бланкісінің мұқабасы Қазақстан Республикасы Туының түсіндей – тез тозбайтын көгілдір түсті материалдан дайындалады.</w:t>
+    <w:bookmarkStart w:name="z22" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Теңізде жүзу кітапшасының бланкісі мұқабасының жоғарғы бөлігінде мемлекеттік және ағылшын тілдерінде мынадай жазулар орналасқан:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z22" w:id="19"/>
-[...15 lines deleted...]
-      11. Теңізде жүзу кітапшасының бланкісі мұқабасының жоғарғы бөлігінде мемлекеттік және ағылшын тілдерінде мынадай жазулар орналасқан:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "ҚАЗАҚСТАН РЕСПУБЛИКАСЫ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      REPUBLIC OF KAZAKHSTAN".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ортасында Қазақстан Республикасының Мемлекеттік Елтаңбасы (бұдан әрі – Елтаңба) орналастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Елтаңба бейнесінің астыңғы жағында құжаттың атауы көрсетіледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "ТЕҢІЗДЕ ЖҮЗУ КІТАПШАСЫ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      SEAMAN’S BOOK".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Елтаңба бейнесі және жазулар күміс түсті фольгамен баспа-таңбамен орындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z23" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Теңізде жүзу кітапшасы бланкісінің алдыңғы және артқы өңірбеттерінде теңізде жүзу кітапшасының иесі үшін ақпарат орналастырылған:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "ҚАЗАҚСТАН РЕСПУБЛИКАСЫ</w:t>
-[...53 lines deleted...]
-      Елтаңба бейнесінің астыңғы жағында құжаттың атауы көрсетіледі:</w:t>
+      алдыңғы өңірбетте – мемлекеттік және орыс тілдерінде мәтін:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Теңізде жүзу кітапшасының иесі үшін АҚПАРАТ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ИНФОРМАЦИЯ для владельца мореходной книжки</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z24" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Теңізде жүзу кітапшасы теңіз кемесі экипажының мүшесі ретінде теңізші жұмысы туралы мәліметтерден тұратын құжат болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мореходная книжка является документом, содержащим сведения о работе моряка в качестве члена экипажа морского судна.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z25" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Теңізде жүзу кітапшасы теңізшінің жеке куәлігі болып табылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мореходная книжка не является удостоверением личности моряка.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z26" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Теңізде жүзу кітапшасы Қазақстан Республикасы Еңбек Кодексінің 35-бабына сәйкес жұмыс беруші беретін еңбек кітапшасын ауыстырмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мореходная книжка не заменяет трудовую книжку, выдаваемую работодателем в соответствии со статьей 35 Трудового кодекса Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z27" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Теңізде жүзу кітапшасын теңіз портының әкімшілігі береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мореходная книжка выдается администрацией морского порта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z28" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. "Кемедегі қызметтік жағдайы" бөліміне енгізілетін мәліметтерді (кемеде жұмыс істеуді бастаған күні мен портты қоспағанда) жұмыс беруші кеме иесі немесе теңіз порты әкімшілігінің уәкілетті лауазымды адамы куәландырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сведения, вносимые в раздел "Служебное положение на судне" (за исключением даты и порта начала работы на судне), заверяются судовладельцем-работодателем или уполномоченным должностным лицом администрации морского порта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Теңізде жүзу кітапшасы иесінің кемеде жұмыс істеуді бастаған күні мен порт туралы мәліметтерді және "Жұмысты аяқтау" бөліміне енгізілетін мәліметтерді кеме капитаны немесе ол тағайындаған лауазымды адам куәландырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сведения о дате и порте (регионе) начала работы владельца мореходной книжки на судне и сведения, вносимые в раздел "Завершение работы", заверяются капитаном судна или назначенным им должностным лицом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z29" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Теңізде жүзу кітапшасының қолданылу мерзімі шектелмеген.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Срок действия мореходной книжки не ограничен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z30" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Теңізде жүзу кітапшасы теңізшінің жазбаша келісімімен кеме капитанында сақталатын жағдайларды қоспағанда, үнемі теңізшімен бірге болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мореходная книжка всегда находится у моряка за исключением случаев, когда с письменного согласия моряка она хранится у капитана судна."</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Артқы өңірбетте – ағылшын тіліндегі мәтін:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "INFORMATION for Seaman’s Book holder</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z31" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. The Seaman’s Book is a document containing information of seaman activity as a crew member at sea-going vessel.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z32" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. The Seaman’s Book is not the seafarer’s identity document.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z33" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. The Seaman’s Book cannot be considered as a substitute for the work record book issued by an employer in accordance with Article 35 of the Labour Code of the Republic оf Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z34" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. The Seaman’s Book is issued by a shipowner-employer, sea port administration, water transport educational institutions.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z35" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Records written down in "Position on the vessel" section (except date and port of signing on) are certified by a shipowner-employer or by an authorized official person of sea port administration.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Records on date and port (region) of signing on and records written down in "Signing off" section are certified by the shipmaster or the officer authorized by the shipmaster.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z36" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Validity of the Seaman’s Book is not limited.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z37" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. The Seaman’s Book shall remain in the seaman’s possession at all times, except when it is held by the shipmaster with the seaman’s written consent.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z38" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. 1-беттің жоғарғы бөлігінің ортасында Елтаңбаның контурлық бейнесі орналасқан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Елтаңбаның сол жағынан мынадай жазу орналасады:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "ҚАЗАҚСТАН РЕСПУБЛИКАСЫ"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Елтаңбаның оң жағынан мынадай жазу орналасады:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "REPUBLIC OF KAZAKHSTAN"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Елтаңбаның астыңғы жағынан мынадай жазу орналасады:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "ТЕҢІЗДЕ ЖҮЗУ КІТАПШАСЫ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      SEAMAN’S BOOK".</w:t>
-[...606 lines deleted...]
-      13. 1-беттің жоғарғы бөлігінің ортасында Елтаңбаның контурлық бейнесі орналасқан.</w:t>
+      SEAMAN’S BOOK</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Теңізде жүзу кітапшасы теңіз кемесі экипажының мүшесі ретінде теңізші жұмысы туралы мәліметтерден тұратын құжат болып табылады. Теңізде жүзу кітапшасы 32 беттен тұрады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Настоящая мореходная книжка является документом, содержащим сведения о работе моряка в качестве члена экипажа морского судна. Мореходная книжка содержит 32 страницы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The Seaman’s Book is a document containing information of seaman activity as a crew member at sea-going vessel. It contains 32 Pages.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Берген мемлекеттік коды / Code of issuing State</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құжат №/Document No</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тегі/Фамилия/Surname</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аты/Имя, отчество/Given names</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Азаматтығы/Гражданство/Nationality</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Туған күні/Дата рождения/Date of birth</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Туған жері/Место рождения/Place of birth</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жынысы/Пол/Sex</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Берілген күні/ Дата выдачи/Date of issue</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      М.О. /М.П./seal</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      иесінің қолы/подпись владельца/holder’s signature</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уәкілетті адамның лауазымы, тегі, қолы/ Должность, фамилия, подпись уполномоченного лица/official’s position, name, signature қолы/подпись/signature.".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Берген мемлекеттің коды/Code of issuing State" деген бағанда Қазақстан Республикасының коды "КAZ" енгізілген.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Құжат №/Document No" деген бағанда жоғарғы басылу тәсілімен қызыл түспен "МК" сериясы және теңізде жүзу кітапшасының жеті мәнді нөмірі басылған.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-беттің төменгі сол жақ бөлігінде "Берген мемлекеттің коды/Code of issuing State" бағанының астында теңізде жүзу кітапшасы иесінің 30х40 миллиметр өлшемдегі фотосуретін орналастыру үшін орын бар.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке деректерін қолдан жасаудан және сыртқы ортаның қолайсыз әсерінен қорғау мақсатында 1-бетте салқындай домалату тәсілімен ламинат жағылған пленка жапсырылады. Ламинат жағылған пленканы дифракциялық элементтермен қорғауға рұқсат етіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z39" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Теңізде жүзу кітапшасы бланкісінің 2-бетінен бастап 32-бетінде мынадай жазулар орналастырылған:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Елтаңбаның сол жағынан мынадай жазу орналасады:</w:t>
-[...468 lines deleted...]
-      14. Теңізде жүзу кітапшасы бланкісінің 2-бетінен бастап 32-бетінде мынадай жазулар орналастырылған:</w:t>
+      "КЕМЕДЕГІ ҚЫЗМЕТТІК ЖАҒДАЙЫ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      СЛУЖЕБНОЕ ПОЛОЖЕНИЕ НА СУДНЕ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      POSITION ON THE VESSEL"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "(лауазымы /должность / seaman’s position)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (кеменің атауы, ұлты, ИМО нөмірі / название, национальность, ИМО номер судна / name, flag, IMO number of vessel)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (кеме иесі / судовладелец / shipowner)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (кеме түрі / тип судна / type of vessel)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тіркеу порты / порт регистрации/ port of registry)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (жалпы сыйымдылығы / валовая вместимость / gross tonnage)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (түрі, маркасы, қозғалтқыш қуаты кВт / тип, марка, мощность двигателя, кВт / type, model, propulsion power, kW)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      М.О. /М.П. / seal</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (лауазымы, тегі, қолы / должность, фамилия, подпись / position, name, signature)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Жұмыстың басы (жылы, айы, күні) /начало работы (год, месяц, день) / the position was taken (year, month, day)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Порт (өңір)/порт (регион) / port (region)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      М.О. (кеменің мөрі) / М.П. (судовая печать / vessel’s seal)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, қолы / фамилия, подпись / name, signature)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЖҰМЫСТЫ АЯҚТАУ / ЗАВЕРШЕНИЕ РАБОТЫ / SIGNING OFF</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жұмысты аяқтау (жылы, айы, күні) / завершение работы (год, месяц, день) / the position was left (year, month, day)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Порт (өңір)/порт (регион) / port (region)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      М.О. (кеменің мөрі) М.П. (судовая печать / vessel’s seal)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, қолы / фамилия, подпись / name, signature)".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z40" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Теңізде жүзу кітапшасының бланкісінде енгізілетін жазулардың сақталуын арттыруға арналған және бланкіні және оған жүргізілген жазуларды қолдан жасаудан қорғау үшін қосымша арнайы әзірленген элементтер қолданылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:p>
-[...396 lines deleted...]
-    <w:bookmarkEnd w:id="37"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7879,68 +7993,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 156 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z42" w:id="38"/>
+    <w:bookmarkStart w:name="z42" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">  Теңізде жүзу кітапшасын ресімдеу және беру қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағида жаңа редакцияда - ҚР Индустрия және инфрақұрылымдық даму министрінің 15.05.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7951,51 +8065,166 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z71" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Көлік министрінің 01.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 130</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Теңізде жүзу кітапшасын ресімдеу және беру және "Теңізде жүзу кітапшасын беру" мемлекеттік көрсетілетін қызметін көрсету қағидалары (бұдан әрі - Қағидалар) "Сауда мақсатында теңізде жүзу туралы" 2002 жылғы 17 қаңтардағы Қазақстан Республикасы Заңының 4-бабының 3-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8010,269 +8239,392 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, "Мемлекеттік көрсетілетін қызметтер туралы" 2013 жылғы 15 сәуірдегі Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) тармақшасына сәйкес әзірленген және теңізде жүзу кітапшасын ресімдеу мен беру және "Теңізде жүзу кітапшасын беру" мемлекеттік көрсетілетін қызметін көрсету тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z70" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Теңізде жүзу кітапшасы теңіз кемесі (бұдан әрі - кеме) экипажының мүшесі ретінде теңізші жұмысы туралы мәліметтерден тұратын құжат болып табылады және еңбек кітапшасын ауыстырмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z69" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Теңізде жүзу кітапшасы теңізшінің жазбаша келісімімен кеме капитанында сақталған жағдайларды қоспағанда кемемен теңізге шыққан кезінде, әрқашан Қазақстан Республикасының Мемлекеттік туын көтеріп жүзетін, осы кеменің бортында айналысатынын растау үшін, теңіз кемесі экипажының әрбір мүшесінің қолында болады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z70" w:id="40"/>
-[...15 lines deleted...]
-      2. Теңізде жүзу кітапшасы теңіз кемесі (бұдан әрі - кеме) экипажының мүшесі ретінде теңізші жұмысы туралы мәліметтерден тұратын құжат болып табылады және еңбек кітапшасын ауыстырмайды.</w:t>
+    <w:bookmarkStart w:name="z68" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Теңізде жүзу кітапшасы теңіз көлігі мамандарын даярлаудан өткен Қазақстан Республикасының азаматтарына, шетел азаматтарына және азаматтығы жоқ адамдарға ресімделеді және беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z69" w:id="41"/>
-[...15 lines deleted...]
-      3. Теңізде жүзу кітапшасы теңізшінің жазбаша келісімімен кеме капитанында сақталған жағдайларды қоспағанда кемемен теңізге шыққан кезінде, әрқашан Қазақстан Республикасының Мемлекеттік туын көтеріп жүзетін, осы кеменің бортында айналысатынын растау үшін, теңіз кемесі экипажының әрбір мүшесінің қолында болады.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - ҚР Индустрия және инфрақұрылымдық даму министрінің 02.06.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 406</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z65" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Теңізде жүзу кітапшасы жоғалған жағдайда, жаңа теңізде жүзу кітапшасын ресімдеу және беру кемедегі оның жұмысы туралы анықтама немесе кемедегі 3 (жұмыс) күндік жұмысы туралы соңғы еңбек келісімшартының көшірмесі қосымшасымен өтініш негізінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z68" w:id="42"/>
-[...15 lines deleted...]
-      4. Теңізде жүзу кітапшасы теңіз көлігі мамандарын даярлаудан өткен Қазақстан Республикасының азаматтарына, шетел азаматтарына және азаматтығы жоқ адамдарға ресімделеді және беріледі.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кемедегі жұмысы туралы анықтама кемедегі жұмысы туралы мынадай мәліметтерден тұрады: кемедегі жұмысы басталған күні және кемедегі жұмысы басталған порт, кемедегі жұмысы аяқталған күні және теңізші кемедегі жұмысын аяқтаған порт.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      6-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Көлік министрінің 01.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 130</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. "Теңізде жүзу кітапшасын беру" мемлекеттік көрсетілетін қызметін (бұдан әрі - мемлекеттік көрсетілетін қызмет) Порттың теңіз әкімшілігі көрсетеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z63" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Теңізде жүзу кітапшасын ресімдеу тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:p>
-[...77 lines deleted...]
-      5. Теңізде жүзу кітапшасы жоғалған жағдайда, жаңа теңізде жүзу кітапшасын ресімдеу және беру кемедегі оның жұмысы туралы анықтама немесе кемедегі 3 (жұмыс) күндік жұмысы туралы соңғы еңбек келісімшартының көшірмесі қосымшасымен өтініш негізінде жүзеге асырылады.</w:t>
+    <w:bookmarkStart w:name="z62" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Теңізде жүзу кітапшаларының бланкілері техникалық құралдарды пайдалана отырып немесе қара түсті сиямен анық жазумен мынадай түрде толтырылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:p>
-[...74 lines deleted...]
-    <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       теңізде жүзу кітапшасы иесінің тегі, аты, әкесінің аты бас әріптермен қазақ немесе орыс тілдерінде көрсетіледі. "/" белгісі арқылы бас әріппен, латын әліпбиінің белгілерін пайдалана отырып тегі және аты көрсетіледі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8445,90 +8797,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "қолы /подпись / signature" деген бағанда теңізде жүзу кітапшасын беруге рұқсат еткен лауазымды адамның қолы қойылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Теңізде жүзу кітапшасы иесінің фотосуреті шектейтін рамкасы ашық қалатындай етіп жемделеді. Фотосурет теңізде жүзу кітапшасын берілген ұйымның мөрімен бекітіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z61" w:id="47"/>
+    <w:bookmarkStart w:name="z61" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Теңізде жүзу кітапшасына кемеде теңізшінің жұмысы туралы мынадай мәліметтер енгізіледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z60" w:id="48"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z60" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) "Кемедегі қызметтік жағдайы" деген бөлімде: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кемедегі теңізшінің қызметі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8683,342 +9035,342 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кемеде жұмыс басталған күн;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кемеде жұмыс басталған порт (өңір);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z59" w:id="49"/>
+    <w:bookmarkStart w:name="z59" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) "Жұмыстың аяқталуы" бөлімінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кемеде жұмыс аяқталған күн;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       теңізші кемедегі жұмысты аяқтаған порт (өңір).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z58" w:id="50"/>
+    <w:bookmarkStart w:name="z58" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Кемеде жұмыс істеу басталған күн мен портты қоспағанда, осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) тармақшасында көрсетілген теңізшінің жұмысы туралы мәліметтерді онымен еңбек шартын жасасқаннан кейін теңізде жүзу кітапшасы ізденушісінің (кеме иесінің) жұмыс беруші кеме иесі растайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z57" w:id="51"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z57" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Теңізде жүзу кітапшасы иесінің кемедегі жұмысының басталу күні және оның кемедегі жұмысы басталған порт туралы, сондай-ақ осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2) тармақшасында көрсетілген мәліметтерге кеме капитаны немесе ол тағайындаған лауазымды тұлға қол қояды және кеме мөрімен расталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z56" w:id="52"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z56" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Теңізде жүзу кітапшасында парақтарының аяқталуы бойынша соңғы парағына оны жүргізу тоқтатылғаны туралы және осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес пайдаланылғанның орнына жаңа теңізде жүзу кітапшасын беру туралы мөртабан мемлекеттік тілде қойылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Теңізде жүзу кітапшасы аяқталғаннан соң, ол иесінде қалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z55" w:id="53"/>
+    <w:bookmarkStart w:name="z55" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Теңізде жүзу кітапшасын беру және "Теңізде жүзу кітапшасын беру" мемлекеттік қызмет көрсету тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z54" w:id="54"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z54" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Жеке тұлға (бұдан әрі - көрсетілетін қызметті алушы) теңізде жүзу кітапшасын алу үшін көрсетілетін қызметті беруші осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша теңізде жүзу кітапшасын беруге өтініш және бас киімсіз көрсетілетін қызметті алушының бейнесі бар ашық түсті фонда цифрлық фотосуретпен "электрондық үкіметтің" веб-порталы арқылы жолдайды www.egov.kz (бұдан әрі - портал).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z53" w:id="55"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z53" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. "Теңізде жүзу кітапшасын беру" мемлекеттік қызметті көрсетуге қойылатын негізгі талаптардың тізбесі осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жазылған.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік көрсетілетін қызметті алу үшін қажетті барлық құжаттарды тапсырған кезде көрсетілетін қызметті алушының "жеке кабинетінде" мемлекеттік көрсетілетін қызмет нәтижесін алу күнін көрсете отырып, мемлекеттік қызметті көрсету үшін сұрау салудың қабылданғаны туралы мәртебе көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9073,90 +9425,214 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z52" w:id="56"/>
+    <w:bookmarkStart w:name="z52" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Көрсетілетін қызметті беруші құжаттарды түскен күні тіркеуді жүзеге асырады. Өтініш беруші жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері Қазақстан Республикасының еңбек заңнамасына сәйкес жүгінген жағдайда мемлекеттік қызметті алуға өтінішті қабылдау және тіркеу келесі жұмыс күні жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z51" w:id="57"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      15-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Көлік министрінің 01.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 130</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Жеке басын куәландыратын құжаттардың мәліметтерін, "электрондық үкіметтің" төлем шлюзі (бұдан әрі – ЭҮТШ) арқылы төленгенде мемлекеттік баждың төленгенін растауды көрсетілетін қызметті беруші тиісті мемлекеттік ақпараттық жүйелерден "электрондық үкімет" шлюзі арқылы алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті беруші көрсетілетін қызметті алушының құжаттарын тіркеген сәттен бастап 1 (бір) жұмыс күні ішінде өтінімді және ұсынылған құжаттардың толықтылығын тексереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9217,120 +9693,120 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 15-тармақ жаңа редакцияда - Индустрия және инфрақұрылымдық даму министрінің 31.03.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 172</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z50" w:id="58"/>
+    <w:bookmarkStart w:name="z50" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Мемлекеттік қызметті көрсету мерзімі – 2 (екі) жұмыс күні, көрсетілетін қызметті алушының өтінімі\құжаттары сәйкес болмау туралы хабарлағанда қызметті көрсету мерзімі 1 (бір) жұмыс күніне ұзартылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkEnd w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9339,100 +9815,100 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 172</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z49" w:id="59"/>
+    <w:bookmarkStart w:name="z49" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Көрсетілетін қызметті алушы құжаттардың толық топтамасын ұсынған жағдайда, көрсетілетін қызметті беруші 2 (екі) жұмыс күні ішінде ұсынылған құжаттардың дұрыстығын және көрсетілетін қызметті алушының және (немесе) ұсынылған құжаттардың осы Қағидаларда белгіленген талаптарға сәйкестігін тексереді және көрсетілетін қызметтің келесі нәтижесі ресімделеді: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkEnd w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       теңізде жүзу кітапшасы, оны беру мемлекеттік корпорация арқылы жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9443,130 +9919,254 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Теңізде жүзу кітапшасы көрсетілетін қызметті беруші оны дайын болғаннан кейін 3 (үш) жұмыс күнінен кешіктірмей пошта арқылы Мемлекеттік корпорацияға жібереді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       портал арқылы берілетін мемлекеттік қызмет көрсетуден бас тарту туралы дәлелді жауап.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z48" w:id="60"/>
+    <w:bookmarkStart w:name="z48" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Мемлекеттік корпорация нәтижені бір ай бойы сақтауды қамтамасыз етеді, одан кейін оны одан әрі сақтау үшін көрсетілетін қызметті берушіге береді. Көрсетілетін қызметті алушы бір ай өткеннен кейін жүгінген кезде Мемлекеттік корпорацияның сұрау салуы бойынша көрсетілетін қызметті беруші бір жұмыс күні ішінде дайын құжаттарды көрсетілетін қызметті алушыға беру үшін Мемлекеттік корпорацияға жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z47" w:id="61"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      19-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Көлік министрінің 01.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 130</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. Көрсетілетін қызметті беруші "Мемлекеттік қызметтер туралы" 2013 жылғы 15 сәуірдегі Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес ақпараттандыру саласындағы уәкілетті орган белгілеген тәртіппен мемлекеттік қызметтерді ұсыну сатысындағы деректердің мемлекеттік қызмет көрсету мониторингінің ақпараттық жүйесіне енгізілуін қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z46" w:id="62"/>
+    <w:bookmarkStart w:name="z46" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Мемлекеттік қызметтер көрсету мәселелері бойынша шағымды қарауды жоғары тұрған әкімшілік орган, лауазымды адам, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган (бұдан әрі – шағымды қарайтын орган) жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkEnd w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағым көрсетілетін қызметті берушіге және (немесе) шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адамға беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9723,51 +10323,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 172</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бұйрығы (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9944,50 +10544,156 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-қосымшаға өзгеріс енгізу көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Көлік министрінің 01.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 130</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Теңізде жүзу кітапшасын беруге өтініш</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -10314,50 +11020,176 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20 __ жылғы"__" ________ _____________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-қосымша жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Көлік министрінің 01.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 130</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -12566,55 +13398,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>