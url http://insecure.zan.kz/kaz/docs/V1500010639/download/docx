--- v0 (2025-11-11)
+++ v1 (2026-10-25)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="619115e" w14:textId="619115e">
+    <w:p w14:paraId="d5e48d3" w14:textId="d5e48d3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,1161 +85,1521 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Дыбыс-бейнежазу туындыларын немесе туындылардың дыбыстық жазбаларын жеке мақсатта және табыс алмай қайта шығару үшін пайдаланылатын жабдықтар мен материалдық жеткізгіштердің тізбесін бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...38 lines deleted...]
-        <w:t>26-бабы</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасы Әділет министрінің 2015 жылғы 17 наурыздағы № 159 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2015 жылы 8 сәуірде № 10639 тіркелді. Күші жойылды - Қазақстан Республикасы Әділет министрінің 2026 жылғы 5 тамыздағы № 758 бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - ҚР Әділет министрінің 05.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 758</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Авторлық құқық және сабақтас құқықтар туралы" 1996 жылғы 10 маусымдағы Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 26-бабы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1, 2-тармақтарына сәйкес </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>БҰЙЫРАМЫН</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r>
-[...32 lines deleted...]
-        <w:t>тізбесі</w:t>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Қоса беріліп отырған дыбыстау-бейнелеу туындыларын немесе туындылардың дыбыс жазбаларын жеке мақсатта және сыйақыларын оларды шығаратын немесе импорттайтын тұлғалар төлейтін табыс алмай қайта шығару үшін пайдаланылатын жабдықтар мен материалдық жеткізгіштердің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> тізбесі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілсін.</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасы Әділет министрлігінің Зияткерлік меншік құқығы департаменті осы бұйрықтың мемлекеттік тіркелуін және оның заңмен белгіленген тәртіпте ресми жариялануын қамтамасыз етсін.</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z4" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы бұйрықтың орындалуын бақылау Қазақстан Республикасы Әділет министрінің жетекшілік ететін орынбасарына жүктелсін.</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z5" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрық алғаш ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-[...89 lines deleted...]
-    <w:bookmarkStart w:name="z7" w:id="2"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Министр</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Б. Имашев</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Әділет министрінің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2015 жылғы 17 наурыздағы № 159</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрығымен бекітілген</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z7" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 
-[...4 lines deleted...]
-    <w:bookmarkStart w:name="z12" w:id="3"/>
+        <w:t xml:space="preserve"> Дыбыс-бейнежазу туындыларын немесе туындылардың дыбыстық жазбаларын жеке мақсатта және табыс алмай қайта шығару үшін пайдаланылатын жабдықтар мен материалдық жеткізгіштердің тізбесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z12" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дыбыстау-бейнелеу туындыларын немесе туындылардың дыбыс жазбаларын жеке мақсатта және сыйақыларын оларды шығаратын немесе импорттайтын тұлғалар төлейтін табыс алмай қайта шығару үшін пайдаланылатын жабдық:</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z8" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) дыбыс жазатын немесе бейнежазба жазатын құрылғысы бар және магниттік, оптикалық немесе жартылай өткізгіштік жеткізгіштерді пайдаланатын аппаратура, оның ішінде:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жалпы мақсаттағы электрондық есептеу машина (бұдан әрі - ЭЕМ);</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мини-ЭЕМ;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       микро-ЭЕМ;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       пернелі ЭЕМ;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЭЕМ басқалары;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       есептеуіш машиналар және олардың ақпаратты енгізу немесе шығару құрылғысы бар блоктары;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ішкі еске сақтау құрылғылары;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       магниттік таспаларда сыртқы еске сақтау құрылғылары;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       магниттік дискілерде сыртқы еске сақтау құрылғылары;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       магниттік карталарда және пленкаларда сыртқы еске сақтау құрылғылары;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сыртқы еске сақтау құрылғыларының басқалары;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       деректерді түрлендіру және қайта жазу құрылғылары;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дыбыс жазу аппаратурасы;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       алып жүретін қабылдағыш-беруші радиостанциялар;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дыбыс жазатын және дыбысты қайта шығаратын аппаратура;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бейнежазба жазатын және жалпы қолданыстағы қайта шығару аппаратурасы;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       телевизиялық аралас аппаратура;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       орауыш магнитофондар;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кассеталық магнитофондар;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       орауыш магнитофондар-приставкалар;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бейнежазба және тұрмыстық қайта шығару аппаратурасы;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тұрмыстық кара-ақ түсті бейнемагнитофондар;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тұрмыстық түрлі-түсті бейнемагнитофондар;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тұрмыстық бейнеойнатқыштар;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тұрмыстық телевизиялық камералар;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ұялы желілер байланысына немесе басқа сымсыз байланыс желісіне арналған телефон аппараттарын қоса алғанда, телефон аппараттары;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       микротелефондар және микротелефон гарнитурлары;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ұқсастығы бар магнитофондар;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       цифрлық магнитофондар;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дыбыс жазатын құрылғысы бар, магниттік, оптикалық немесе жартылай өткізгішті жеткізгіштерді қолданатын дыбыс шығаратын аппаратура (кассеталық плейерді қоса алғанда);</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       магниттік таспада бейнетюнермен құрамдас немесе құрамдас емес бейнежазба жазатын немесе бейнені қайта шығаратын аппаратура;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       DVD-ойнатқыштар;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дискілерде, магниттік таспаларда және баска жеткізгіштерде еске сақтау орталық құрылғылары;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бір корпуста дыбыс жазатын немесе дыбысты қайта шығаратын аппаратурамен немесе сағатпен құрамдас немесе құрамдас емес сыртқы қоректену көзісіз жұмыс істей алатын кең хабар тарататын радиоқабылдағыштар;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       моторлы көліктік құралдарында пайдаланылатын сыртқы қоректену көзісіз жұмыс істей алмайтын дыбыс жазатын немесе дыбысты қайта шығаратын аппаратурамен құрамдас кең хабар тарататын радиоқабылдағыштар;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бір корпуста дыбыс жазатын немесе дыбысты қайта шығаратын аппаратурамен немесе сағатпен құрамдас немесе құрамдас емес радио хабар таратуға арналған қабылдаушы аппаратураның басқасы (сыртқы қоректену көзісіз жұмыс істей алатын кең хабар тарататын радиоқабылдағыштар мен моторлы көліктік құралдарында пайдаланылатын сыртқы қоректену көзісіз жұмыс істей алмайтын кең хабар тарататын радиоқабылдағыштардан басқа);</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өзінің құрамына дыбыс немесе бейне жазатын немесе қайта шығаратын кең хабар таратушы радиоқабылдағышты немесе аппаратураны қамтитын түрлі-түсті бейнелі экраны бар телевизиялық байланысқа арналған қабылдағыш аппаратура;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кинокамералар және дыбыс жазатын немесе қайта шығаратын құрылғысы бар немесе жоқ кинопроекторлар;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       микрофильмдерді, микрофиштерді немесе көшірмелерді шығаруға қабілетті, немесе шығаруға қабілетсіз басқа да микронысандарды оқуға арналған құрылғы;</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z9" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жазылмаған магниттік таспалар және магниттік дискілер, оның ішінде;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кинофильмдерді кері кескіндеуге және тираждауға арналған кинопленкалар;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       әуесқойлық мақсатқа арналған кинопленкалар;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дыбыс жазуға арналған магниттік таспалар;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бейнежазбаға арналған магниттік таспалар;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       магниттік дискілер;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       магниттік карталар;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ақпарат жеткізгіштердің басқалары;</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z10" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) жазылмаған оптикалық жеткізгіштер, оның ішінде компакт-дискілер;</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z11" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) жазылған немесе жазылмаған жартылай өткізгішті жеткізгіштер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
+</file>
+
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1567,35 +1929,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>