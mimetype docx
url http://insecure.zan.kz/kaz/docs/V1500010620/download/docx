--- v0 (2025-10-11)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f0b3101" w14:textId="f0b3101">
+    <w:p w14:paraId="02e7f28" w14:textId="02e7f28">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1904,51 +1904,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 26-тармақ жаңа редакцияда – ҚР Ішкі істер министрінің 21.06.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 461</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғаш ресми жарияланғаннан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланғаннан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен; орыс тілінде енгізіледі, қазақ тіліндегі мәтін өзгермейді - ҚР Ішкі істер министрінің 31.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 618</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z36" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2873,54 +2893,116 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тарау. Келісімшарт бойынша әскери қызметшілерге ротация жүргізу</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
     <w:bookmarkStart w:name="z57" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      44. Әскери қызметшілерді ротациялау әскердің жауынгерлік әзірлігін арттыру үшін әскери қызмет өткеру шеңберінде, сондай-ақ қызметтік қажеттілік немесе әскери қызметшілердің кәсіби әлеуетін анағұрлым тиімді пайдалануды қамтамасыз ету мақсатында Қағидаларға сәйкес жүзеге асырылады.</w:t>
+      44. Әскери қызметшілерді ротациялау әскердің жауынгерлік әзірлігін арттыру үшін әскери қызмет өткеру шеңберінде, сондай-ақ қызметтік қажеттілік немесе әскери қызметшілердің кәсіби әлеуетін анағұрлым тиімді пайдалануды қамтамасыз ету мақсатында Қағидалардың 14-тарауына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 44-тармақ жаңа редакцияда - ҚР Ішкі істер министрінің 31.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 618</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z58" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45. Ротациялау шарттары:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
     <w:bookmarkStart w:name="z59" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3162,101 +3244,121 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z69" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      48. Тікелей бастықтардың қолдауы және аттестаттау комиссиясының шешімі бойынша Қазақстан Республикасы Ішкі істер министрінің орынбасары – Ұлттық ұланның Бас қолбасшысы Қағидаларға сәйкес екінші мерзімге әскери лауазымдарда болу уақытын ұзартады.</w:t>
+        <w:t xml:space="preserve">
+      48. Тікелей бастықтардың қолдауы және аттестаттау комиссиясының шешімі бойынша Қазақстан Республикасы Ішкі істер министрінің орынбасары – Ұлттық ұланның Бас қолбасшысы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>45-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес екінші мерзімге әскери лауазымдарда болу уақытын ұзартады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 48-тармақ жаңа редакцияда - ҚР Ішкі істер министрінің 27.12.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 938</w:t>
+        <w:t xml:space="preserve">      Ескерту. 48-тармақ жаңа редакцияда - ҚР Ішкі істер министрінің 31.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 618</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғаш ресми жарияланған күннен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z70" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3454,55 +3556,117 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6-тарау. Әскери атақтар беру</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
     <w:bookmarkStart w:name="z75" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      53. Офицерлер, сержанттар мен сарбаздар құрамындағы әскери қызметшілерге, оның ішінде қайта аттестаттау тәртібімен әскери атақтар беру Әскери қызмет өткеру қағидаларына сәйкес жүргізіледі. </w:t>
+        <w:t>
+      53. Офицерлер, сержанттар мен сарбаздар құрамындағы әскери қызметшілерге, оның ішінде қайта аттестаттау тәртібімен әскери атақтар беру Әскери қызмет өткеру қағидаларының 15-тарауына сәйкес жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 53-тармақ жаңа редакцияда - ҚР Ішкі істер министрінің 31.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 618</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z76" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       54. Кезекті әскери атақтарын уақтылы беру мақсатында кадр қызметтері кезекті жылға әскери атақтар беру кестесін жасайды. Оң аттестатталған, тиісті штаттық лауазымдарды атқаратын офицерлерге атақтағы еңбек сіңірген мерзімінің аяқталуына кемінде бір ай қалғанда ҰҰБҚ кадр қызметіне осы Нұсқаулыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -3919,74 +4083,198 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       63. ҰҰБҚ-да, ӨңҚ және әскери бөлімдерде 25 желтоқсанға дейін әскери қызметшілердің келесі жылға арналған демалыс кестесі жасалады және демалыстар беру құқығы бар әскери бөлім командирі бекітеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
     <w:bookmarkStart w:name="z88" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      64. Әскери қызметшілерге жыл сайынғы негiзгi демалыс бүкiл күнтiзбелiк жыл ішiнде ай сайын жеке құрамның 25-30 пайызы демалыста болуы есебiмен бiркелкi берiледi. Демалыстар беру құқығы бар командирлер (бастықтар) жауынгерлік міндеттерді орындаудың және жауынгерлік даярлықтың шиеленіскен кезеңінде жекелеген санаттағы әскери қызметшілерге жыл сайынғы негізгі демалыстарды берудің ай сайынғы нормасын азайта алады. Жауынгерлік міндеттерді орындау кезінде жараланған, контузия алған немесе мертіккен, сондай-ақ ұрыс қимылдарына және терроризмге қарсы (бітімгершілік) операцияларға қатысқан әскери қызметшілерге жыл сайынғы негізгі демалысын өзіне ыңғайлы уақытта алу құқығы беріледі.</w:t>
+      64. Әскери қызметшілерге жыл сайынғы негiзгi демалыс бүкiл күнтiзбелiк жыл ішiнде ай сайын жеке құрамның 25-30 пайызы демалыста болуы есебiмен бiркелкi берiледi. Жауынгерлік міндеттерді орындау кезінде жараланған, контузия алған немесе мертіккен, сондай-ақ ұрыс қимылдарына және терроризмге қарсы (бітімгершілік) операцияларға қатысқан әскери қызметшілерге жыл сайынғы негізгі демалысын өзіне ыңғайлы уақытта алу құқығы беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 64-тармақ жаңа редакцияда - ҚР Ішкі істер министрінің 31.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 618</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z89" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      65. Әскери қызметшілерге демалыстар (жыл сайынғы негізгі, отбасы жағдайы бойынша қысқа мерзімді және оқу демалыстарын) беру кезінде демалысты өткізу орнына бару және кері қайту үшін қажетті уақыт демалысты өткізу орнына қарамастан беріледі және темір жол, әуе, автомобиль, теңіз көлігінің қозғалыс (қайта отыруды ескере отырып) кестесі бойынша есептеледі. </w:t>
+        <w:t>
+      65. Әскери қызметшілерге демалыстар (жыл сайынғы негізгі, отбасы жағдайы бойынша қысқа мерзімді және оқу демалыстары) Қазақстан Республикасының шегінде демалысты өткізу орнына бару және кері қайту үшін қажетті уақыт есептелмей ұсынылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 65-тармақ жаңа редакцияда - ҚР Ішкі істер министрінің 31.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 618</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z90" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       66. Темір жол қатынасы болмаған жағдайда демалысты өткізу орнына бару және кері қайту үшін қажетті уақыт демалысты өткізу орнына жақын теміржол станциясына дейінгі қозғалыс (қайта отыруды ескере отырып), темір жол көлігі кестесі бойынша есептеледі. Жақын темір жол станциясынан демалыс өткізу орнына жетуге қажетті уақыт қайта отыруларды ескере отырып, қалааралық автобустардың (маршруттық таксилердің) қозғалыс кестесі бойынша есептеледі. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
     <w:bookmarkStart w:name="z91" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -4601,118 +4889,118 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z102" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      76. Әскери қызметшілерге қосымша демалыстар Қазақстан Республикасының заңнамалық актілерінде көзделген жерлерде және лауазымдарда қызмет өткерген кезеңінде беріледі.</w:t>
+      76. Әскери қызметшілерге қосымша демалыстар Қазақстан Республикасының заңдарында көзделген жерлерде және лауазымдарда қызмет өткерген кезеңінде беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте қосымша демалыстар әскери қызметке кірген немесе шығарылған жылы әскери қызметшілерге толық көлемде беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 76-тармақ жаңа редакцияда – ҚР Ішкі істер министрінің 21.06.2018 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 461</w:t>
+        <w:t xml:space="preserve">      Ескерту. 76-тармақ жаңа редакцияда - ҚР Ішкі істер министрінің 31.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 618</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғаш ресми жарияланғаннан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z111" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -4873,90 +5161,90 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       79. Келісімшарт бойынша әскери қызметшілерді теріс себептер бойынша шығару бойынша шешім аттестаттау комиссиясының қарауынан кейін қабылданады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
     <w:bookmarkStart w:name="z115" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      80. Уәкілетті органның бастамасы бойынша жүкті әйелдермен, үш жасқа дейінгі баласы бар әйелдермен, он төрт жасқа дейінгі баласы (он сегіз жасқа дейінгі мүгедектігі бар баласы) бар жалғызбасты аналармен, аталған санаттағы балаларды анасыз тәрбиелейтін өзге де адамдармен штаттарды қысқарту (ұйымдастыру-штаттық іс-шаралар) бойынша келісімшартты бұзуға жол берілмейді.</w:t>
+      80. Уәкілетті органның бастамасы бойынша жүкті әйелдермен, үш жасқа дейінгі баласы бар әйелдермен, он төрт жасқа дейінгі баласы (он сегіз жасқа дейінгі мүгедектігі бар баласы) бар жалғызбасты ата-анамен, аталған санаттағы балаларды ата-анасыз тәрбиелейтін өзге де адамдармен штаттарды қысқарту (ұйымдастыру-штаттық іс-шаралар) бойынша келісімшартты бұзуға жол берілмейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 80-тармақ жаңа редакцияда - ҚР Ішкі істер министрінің 29.09.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 772</w:t>
+        <w:t xml:space="preserve">      Ескерту. 80-тармақ жаңа редакцияда - ҚР Ішкі істер министрінің м.а. 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 445</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғаш ресми жарияланған күннен бастап күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -5618,127 +5906,147 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       91. Ұлттық ұланның зерделеу және іріктеу үшін жіберілген әскери қызметшілерімен бірге зерделеуді тиісті полиция департаменттері бастықтарының, ӨңҚ қолбасшыларының, әскери бөлім командирлерінің бірлескен бұйрықтарымен тағайындалатын ішкі істер органдарынан полиция қызметкерлері ЖӘБО және аумақтық полиция органдарына шыға отырып, жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Әскерге шақырылушыларды зерделеу процесінде Қазақстан Республикасы Үкіметінің 2012 жылғы 15 мамырдағы № 620 </w:t>
-[...37 lines deleted...]
-      Жұмыстың нәтижесі бойынша осы Нұсқаулыққа 11-қосымшаға сәйкес іріктеліп алынған әскерге шақырылушылардың алдын ала тізімі ресімделеді.</w:t>
+      Әскерге шақырылушыларды зерделеу процесінде Қазақстан Республикасы Үкіметінің 2012 жылғы 15 мамырдағы № 620 қаулысымен бекітілген Қазақстан Республикасының азаматтарын әскери қызметке шақыруды ұйымдастыру және жүргізу қағидалары 23-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9) тармақшасын</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> басшылыққа алу қажет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Жұмыстың нәтижесі бойынша осы Нұсқаулыққа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес іріктеліп алынған әскерге шақырылушылардың алдын ала тізімі ресімделеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 91-тармақ жаңа редакцияда – ҚР Ішкі істер министрінің 10.12.2019 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 1052</w:t>
+        <w:t xml:space="preserve">      Ескерту. 91-тармақ жаңа редакцияда - ҚР Ішкі істер министрінің 31.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 618</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -6101,54 +6409,116 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес тізбе бойынша мүлік болуы тиіс, олар әскерге шақырылушыларды алып жүру жөніндегі командалардың басшысында болады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="117"/>
     <w:bookmarkStart w:name="z146" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      96. Әскерге шақырылушыларды қабылдау бойынша командаларға тағайындалған әскери қызметшілер облыстық (республикалық маңызы бар қала немесе астана) жинау пунктінің бастығына бағынады. Олар жинау пунктінің жұмыс тәртібіне сәйкес іс-шараларға қатысады.</w:t>
+      96. Әскерге шақырылушыларды қабылдау бойынша командаларға тағайындалған әскери қызметшілер астана, облыстық, республикалық маңызы бар қалалардың жинау пунктінің бастығына бағынады. Олар жинау пунктінің жұмыс тәртібіне сәйкес іс-шараларға қатысады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 96-тармақ жаңа редакцияда - ҚР Ішкі істер министрінің 31.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 618</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z147" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       97. Команда басшысы шақырылушыны қабылдаудан бас тартқан жағдайда еркін нысанда акт жасалады, оған штаттық лауазымдағы офицер ӨңҚ (әскери бөлімнің) жинау пунктіндегі лауазымды адамдарымен бірлесіп, сондай-ақ шақыру комиссиясының мүшесі қол қояды, талдау және шара қабылдау үшін тез арада Ұлттық ұланның Бас штабына жолданады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="119"/>
     <w:bookmarkStart w:name="z148" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -7519,120 +7889,120 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>запасқа шығару</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="177"/>
     <w:bookmarkStart w:name="z207" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      121. "Әскери қызмет және әскери қызметшілердің мәртебесі туралы" 2012 жылғы 16 ақпандағы Қазақстан Республикасы Заңының 24-бабы 1-тармағының </w:t>
+      121. Әскери қызмет және әскери қызметшілердің мәртебесі туралы" Қазақстан Республикасы Заңының 24-бабы 1-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1) тармақшасында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> белгіленген әскери қызметтің мерзімін өткерген мерзімді қызметтегі әскери қызметшілерді запасқа шығару Қазақстан Республикасы Президентінің Республика азаматтарын мерзімді әскери қызметке шақыру және мерзімді қызметтегі әскери қызметшілерді запасқа шығару туралы Жарлығының негізінде Қазақстан Республикасы Ішкі істер министрінің бұйрығымен жүргізіледі</w:t>
+        <w:t xml:space="preserve"> белгіленген әскери қызметтің мерзімін өткерген мерзімді қызметтегі әскери қызметшілерді запасқа шығару Қазақстан Республикасы Президентінің Республика азаматтарын мерзімді әскери қызметке шақыру және мерзімді қызметтегі әскери қызметшілерді запасқа шығару туралы Жарлығының негізінде Қазақстан Республикасы Ішкі істер министрінің бұйрығымен жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 121-тармақ жаңа редакцияда – ҚР Ішкі істер министрінің 21.01.2021 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 27</w:t>
+        <w:t xml:space="preserve">      Ескерту. 121-тармақ жаңа редакцияда - ҚР Ішкі істер министрінің 31.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 618</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғаш ресми жарияланғаннан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен. </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z209" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -23089,4992 +23459,4514 @@
               </w:rPr>
               <w:t>8-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z268" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ұсыныммен ресімделетін құжаттардың тізбесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="233"/>
-    <w:bookmarkStart w:name="z269" w:id="234"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 8-қосымша жаңа редакцияда - ҚР Ішкі істер министрінің 31.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 618</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z789" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Офицердің немесе сержанттар мен сарбаздар құрамы лауазымдарындағы келісімшарт бойынша әскери қызметшілердің әскери қызмет өткеруіне қатысты әрбір тармаққа тиісті аттестаттау материалдары ресімделеді және жеке құрам бойынша бұйрықпен іске асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="234"/>
-    <w:bookmarkStart w:name="z270" w:id="235"/>
+    <w:bookmarkStart w:name="z790" w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Офицерлер құрамының алғашқы әскери атағын беруге:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="235"/>
-    <w:bookmarkStart w:name="z271" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) аттесттау (Ұлттық ұлан академиясының бітірушілеріне);</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) офицерлер құрамының алғашқы әскери атағын беруге ұсыным;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) тікелей командирінің (бастығының) команда бойынша баянаты;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) тиісті жоғары білімінің болуы туралы құжаттар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) әскери-дәрігерлік комиссияның әскери қызмет өткеруге жарамдылығы туралы қорытындысы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) қызметтік мінездеме;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) қызметтік карточкадан үзінді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z791" w:id="236"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. "Подполковникті" қоса алғанға дейінгі кезекті әскери атақты беруге:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="236"/>
-    <w:bookmarkStart w:name="z272" w:id="237"/>
-[...15 lines deleted...]
-      2) офицерлер құрамының алғашқы әскери атағын беруге ұсыным;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ұсыным;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) тікелей командирінің (бастығының) команда бойынша баянаты;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) қызметтік карточкадан үзінді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) қызметтік мінездеме.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z792" w:id="237"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. "Полковник" кезекті әскери атағын беруге:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="237"/>
-    <w:bookmarkStart w:name="z273" w:id="238"/>
-[...15 lines deleted...]
-      3) тікелей командирінің (бастығының) команда бойынша баянаты;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ӨңҚ қолбасшысының (құрама командирінің, ұсынымға негіздемеде) қолы қойылған ұсыным;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) қызметтік-жауынгерлік қызметтегі және лауазымдық міндеттерін орындаудағы көрсеткіштері көрсетілген мінездеме;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) аттестаттау комиссиясының шешімі (хаттамадан үзінді);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) қызметтік карточкадан үзінді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z793" w:id="238"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Әскери атағынан айыруға немесе бір сатыға төмендетуге ұсынған кезде:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="238"/>
-    <w:bookmarkStart w:name="z274" w:id="239"/>
-[...15 lines deleted...]
-      4) тиісті жоғары білімінің болуы туралы құжаттар;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ұсыным;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) қызметтік мінездеме;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) соттың заңды күшіне енген айыптау үкімі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) аттестаттау комиссиясының шешімі (хаттамадан үзінді);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) қызметтік карточкадан үзінді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z794" w:id="239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Әскери қызметшілерді жоғары тұрған лауазымға тағайындау кезінде:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="239"/>
-    <w:bookmarkStart w:name="z275" w:id="240"/>
-[...15 lines deleted...]
-      5) әскери-дәрігерлік комиссияның әскери қызмет өткеруге жарамдылығы туралы қорытындысы;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ұсыным (қосымша резервке тіркеген күні, қандай лауазымға тіркелгені көрсетіледі);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) тікелей командирінің (бастығының) команда бойынша баянаты;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) қызметтік мінездеме;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) аттестаттау комиссиясының шешімі (хаттамадан үзінді);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) қызметтік карточкадан үзінді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z795" w:id="240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Әскери қызметшілерді тең лауазымға тағайындау кезінде:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="240"/>
-    <w:bookmarkStart w:name="z276" w:id="241"/>
-[...15 lines deleted...]
-      6) қызметтік мінездеме;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ұйымдық-штаттық іс-шараларға байланысты:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ұсыным (штатты өзгерту туралы бұйрықтың № көрсетіледі);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      әскери қызметшінің ұсынылған лауазымға келісімін берген баянаты;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      аттестаттау комиссиясының шешімі (хаттамадан үзінді);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қызметтік карточкадан үзінді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) әскери қызметшіні әскери қызметте мақсатқа сәйкес пайдалану үшін:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ұсыным;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қызметтік мінездеме;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тікелей командирінің (бастығының) баянаты;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      аттестаттау комиссиясының шешімі (хаттамадан үзінді);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қызметтік карточкадан үзінді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) әскери қызметшінің баянаты бойынша отбасы жағдайы бойынша:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ұсыным;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      әскери қызметшінің команда бойынша баянаты;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      отбасы-мүліктік жағдайын тексеру актісі, медициналық мекеменің қорытындысы немесе халықты әлеуметтік қорғау органының қорытындысы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мінездеме;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      аттестаттау комиссиясының шешімі (хаттамадан үзінді);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қызметтік карточкадан үзінді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) ӘДК-ның қорытындысына сәйкес денсаулық жағдайы бойынша:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ұсыным;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      әскери қызметшінің команда бойынша баянаты;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      әскери-дәрігерлік комиссияның қорытындысы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мінездеме;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      аттестаттау комиссиясының шешімі (хаттамадан үзінді);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қызметтік карточкадан үзінді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z796" w:id="241"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Әскери қызметшілерді олардың келісімімен төмен лауазымға тағайындау кезінде:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="241"/>
-    <w:bookmarkStart w:name="z277" w:id="242"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ұйымдық-штаттық іс-шараларға байланысты:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ұсыным;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      әскери қызметшінің ұсынылған лауазымға келісімін берген баянаты;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мінездеме;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      аттестаттау комиссиясының шешімі (хаттамадан үзінді);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қызметтік карточкадан үзінді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) отбасылық жағдайларға байланысты:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ұсыным;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      әскери қызметшінің команда бойынша баянаты;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      отбасы-мүліктік жағдайын тексеру актісі, медициналық мекеменің қорытындысы немесе халықты әлеуметтік қорғау органының қорытындысы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мінездеме;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      аттестаттау комиссиясының шешімі (хаттамадан үзінді);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қызметтік карточкадан үзінді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ӘДК-ның қорытындысына сәйкес денсаулық жағдайы бойынша:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ұсыным;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мінездеме;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      әскери қызметшінің баянаты;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      әскери-дәрігерлік комиссияның қорытындысы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      аттестаттау комиссиясының шешімі (хаттамадан үзінді);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қызметтік карточкадан үзінді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) командирдің (бастықтың) қарамағында болған кезеңде:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      әскери қызметшінің немесе аға бастықтың баянаты;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ұсыным;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      аттестаттау комиссиясының шешімі (хаттамадан үзінді);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қызметтік карточкадан үзінді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z797" w:id="242"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Әскери қызметшілерді олардың келісімінсіз төмен лауазымға тағайындау кезінде:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="242"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) тікелей командирінің (бастығының) команда бойынша баянаты;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ұсыным;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мінездеме;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) жазалау туралы бұйрықтардың үзінділері;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) қызметтік тергеу материалдарының көшірмелері;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) аттестаттау комиссиясының шешімі (хаттамадан үзінді);</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) қызметтік карточкадан үзінді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="242"/>
-[...78 lines deleted...]
-      2. "Подполковникті" қоса алғанға дейінгі кезекті әскери атақты беруге:</w:t>
+    <w:bookmarkStart w:name="z798" w:id="243"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Әскери лауазым бойынша міндеттерді уақытша атқаруды жүктеу кезінде:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="243"/>
-    <w:bookmarkStart w:name="z279" w:id="244"/>
-[...15 lines deleted...]
-      1) ұсыным;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) әскери қызметшінің келісімімен бос (тағайындалмаған) әскери лауазым бойынша:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тікелей командирінің (бастығының) команда бойынша баянаты;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      әскери қызметшінің баянаты;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ұсыным (лауазымды уақытша алмастыру қажеттігі көрсетіледі);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мінездеме;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      аттестаттау комиссиясының шешімі (хаттамадан үзінді);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қызметтік карточкадан үзінді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) бос емес (тағайындалған) әскери лауазым бойынша:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тікелей командирінің (бастығының) команда бойынша баянаты;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ұсыным (лауазымды уақытша алмастыру қажеттігі көрсетіледі);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      аттестаттау комиссиясының шешімі (хаттамадан үзінді);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қызметтік карточкадан үзінді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z799" w:id="244"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Командирдің (бастықтың) қарамағына қабылдау кезінде:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="244"/>
-    <w:bookmarkStart w:name="z280" w:id="245"/>
-[...15 lines deleted...]
-      2) тікелей командирінің (бастығының) команда бойынша баянаты;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) тікелей командирінің (бастығының) баянаты;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) әскери бөлім немесе құрама командирінің қарамағына қабылдаудың дәлелді себебі бар қолдаухаты;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) әскери қызметшіге қатысты қылмыстық іс қозғалған жағдайда сотқа дейінгі тергеп-тексеру органдарының шешімі (қаулысы);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) аттестаттау комиссиясының шешімі (хаттамадан үзінді);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) қызметтік карточкадан үзінді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z800" w:id="245"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Әскери қызметтен запасқа шығару кезінде:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="245"/>
-    <w:bookmarkStart w:name="z281" w:id="246"/>
-[...15 lines deleted...]
-      3) қызметтік карточкадан үзінді;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) әскери қызметте болудың шекті жасына толуы бойынша:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ұсыным;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      әскери қызметшінің әскери есепке қойылатын ӘБО көрсетілген шығару туралы баянаты;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мінездеме;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      хабарлама;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) шақыру немесе келісімшарт бойынша әскери қызмет мерзімінің аяқталуы бойынша:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ұсыным;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      баянат;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      аттестаттау комиссиясының шешімі (хаттамадан үзінді);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      хабарлама;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) денсаулық жағдайы бойынша:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ұсыным;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      баянат;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      әскери қызметшінің ӘДК-ға жіберу туралы өтініші бар шығару туралы баянаты;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      әскери-дәрігерлік комиссияның куәлігі (анықтамасы);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      хабарлама;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      аттестаттау комиссиясының шешімі (хаттамадан үзінді);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) әскери атақтан айыру:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ұсыным;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      соттың заңды күшіне енген айыптау үкімі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      әскери атақтан айыру туралы ж/қ бойынша бұйрықтан үзінді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z801" w:id="246"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Әскери қызметтен запасқа мерзімінен бұрын шығару кезінде:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="246"/>
-    <w:bookmarkStart w:name="z282" w:id="247"/>
-[...379 lines deleted...]
-    <w:bookmarkStart w:name="z301" w:id="266"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ұйымдық-штаттық іс-шараларға байланысты:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="266"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z304" w:id="269"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ұсыным;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мінездеме;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      әскери қызметшінің баянаты;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      келісімшарттың көшірмесі және келісімшартқа толықтыру (куәландырылған);</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       аттестаттау комиссиясының шешімі (хаттамадан үзінді);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="269"/>
-    <w:bookmarkStart w:name="z305" w:id="270"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      хабарлама;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қызметтік карточкадан үзінді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="270"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z307" w:id="272"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) мемлекеттік қызметке кіруіне байланысты: </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ұсыным;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="272"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z310" w:id="275"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мінездеме;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      келісімшарттың көшірмесі және келісімшартқа толықтыру (куәландырылған);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      әскери қызметшінің келісімшартты бұзу себебі негізделген команда бойынша баянаты;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік органның мемлекеттік қызметшінің лауазымы көрсетілген әскери қызметшіні жұмысқа (қызметке) қабылдайтыны туралы хабарламасы;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       аттестаттау комиссиясының шешімі (хаттамадан үзінді);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="275"/>
-    <w:bookmarkStart w:name="z311" w:id="276"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қызметтік карточкадан үзінді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="276"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z313" w:id="278"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) келісімшарттың талаптарын орындамауына, сондай-ақ дәлелсіз себептермен қызметке шықпауына байланысты:</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ұсыным;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="278"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z316" w:id="281"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тікелей командирінің (бастығының) команда бойынша баянаты;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мінездеме;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="281"/>
-    <w:bookmarkStart w:name="z317" w:id="282"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жазалау туралы бұйрықтан үзінді немесе аттестаттау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қызметтік тергеу қорытындыларының және материалдарының көшірмелері;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      келісімшарттың көшірмесі және келісімшартқа толықтыру (куәландырылған);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      хабарлама;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қызметтік карточкадан үзінді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) арнайы тексеруден бас тартқан кезде:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ұсыным;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мінездеме;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      әскери қызметшінің баянаты;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       аттестаттау комиссиясының шешімі (хаттамадан үзінді);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="282"/>
-    <w:bookmarkStart w:name="z318" w:id="283"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      хабарлама;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қызметтік карточкадан үзінді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="283"/>
-[...2300 lines deleted...]
-    <w:bookmarkStart w:name="z434" w:id="399"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) соттың әскери қызметшіге бас бостандығынан айыру (шартты) түріндегі жаза тағайындау туралы үкімінің заңды күшіне енуі: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="399"/>
-    <w:bookmarkStart w:name="z435" w:id="400"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ұсыным;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="400"/>
-    <w:bookmarkStart w:name="z436" w:id="401"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       соттың заңды күшіне енген айыптау үкімі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="401"/>
-    <w:bookmarkStart w:name="z437" w:id="402"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       келісімшарттың көшірмесі және келісімшартқа толықтыру (куәландырылған);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="402"/>
-    <w:bookmarkStart w:name="z438" w:id="403"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       аттестаттау комиссиясының шешімі (хаттамадан үзінді);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="403"/>
-    <w:bookmarkStart w:name="z439" w:id="404"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       хабарлама;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="404"/>
-    <w:bookmarkStart w:name="z440" w:id="405"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қызметтік карточкадан үзінді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="405"/>
-    <w:bookmarkStart w:name="z441" w:id="406"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) әскери қызметші келісімшарт талаптарын жүйелі түрде бұзған жағдайда: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="406"/>
-    <w:bookmarkStart w:name="z442" w:id="407"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тікелей командирінің (бастығының) баянаты;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="407"/>
-    <w:bookmarkStart w:name="z443" w:id="408"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ұсыным;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="408"/>
-    <w:bookmarkStart w:name="z444" w:id="409"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мінездеме;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="409"/>
-    <w:bookmarkStart w:name="z445" w:id="410"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қызметтік тергеу қорытындыларының және материалдарының көшірмелері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="410"/>
-    <w:bookmarkStart w:name="z446" w:id="411"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       аттестаттау комиссиясының шешімі (хаттамадан үзінді);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="411"/>
-    <w:bookmarkStart w:name="z447" w:id="412"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       келісімшарттың көшірмесі (куәландырылған);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="412"/>
-    <w:bookmarkStart w:name="z448" w:id="413"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       хабарлама;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="413"/>
-    <w:bookmarkStart w:name="z449" w:id="414"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қызметтік карточкадан үзінді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="414"/>
-    <w:bookmarkStart w:name="z450" w:id="415"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) әскери қызметшіге қатысты келісімшарт талаптарын елеулі және (немесе) жүйелі түрде бұзылған жағдайда:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="415"/>
-    <w:bookmarkStart w:name="z451" w:id="416"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       әскери қызметшінің келісімшарт талаптарының бұзылғанын көрсеткен баянаты;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="416"/>
-    <w:bookmarkStart w:name="z452" w:id="417"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ұсыным;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="417"/>
-    <w:bookmarkStart w:name="z453" w:id="418"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мінездеме;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="418"/>
-    <w:bookmarkStart w:name="z454" w:id="419"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       шығарылу жағдайын растайтын құжаттар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="419"/>
-    <w:bookmarkStart w:name="z455" w:id="420"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       келісімшарттың көшірмесі және келісімшартқа толықтыру (куәландырылған);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="420"/>
-    <w:bookmarkStart w:name="z456" w:id="421"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       аттестаттау комиссиясының шешімі (хаттамадан үзінді);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="421"/>
-    <w:bookmarkStart w:name="z457" w:id="422"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қызметтік карточкадан үзінді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="422"/>
-    <w:bookmarkStart w:name="z458" w:id="423"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) отбасылық жағдайлар бойынша:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="423"/>
-    <w:bookmarkStart w:name="z459" w:id="424"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ұсыным;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="424"/>
-    <w:bookmarkStart w:name="z460" w:id="425"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мінездеме;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="425"/>
-    <w:bookmarkStart w:name="z461" w:id="426"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       әскери қызметшінің команда бойынша баянаты;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="426"/>
-    <w:bookmarkStart w:name="z462" w:id="427"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       отбасы-мүліктік жағдайын тексеру актісі, медициналық мекеменің қорытындысы немесе халықты әлеуметтік қорғау органының қорытындысы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="427"/>
-    <w:bookmarkStart w:name="z463" w:id="428"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       келісімшарттың көшірмесі және келісімшартқа толықтыру (куәландырылған);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="428"/>
-    <w:bookmarkStart w:name="z464" w:id="429"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       аттестаттау комиссиясының шешімі (хаттамадан үзінді);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="429"/>
-    <w:bookmarkStart w:name="z465" w:id="430"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қызметтік карточкадан үзінді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="430"/>
-    <w:bookmarkStart w:name="z466" w:id="431"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) ҚР өкілді органдарына сайланған жағдайда:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="431"/>
-    <w:bookmarkStart w:name="z467" w:id="432"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сайлау қорытындысы бар БАҚ құжаты көрсетілген ұсыным;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="432"/>
-    <w:bookmarkStart w:name="z468" w:id="433"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мінездеме;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="433"/>
-    <w:bookmarkStart w:name="z469" w:id="434"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       аттестаттау комиссиясының шешімі (хаттамадан үзінді);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="434"/>
-    <w:bookmarkStart w:name="z470" w:id="435"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қызметтік карточкадан үзінді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="435"/>
-    <w:bookmarkStart w:name="z471" w:id="436"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) судья лауазымына сайланған немесе тағайындалған жағдайда:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="436"/>
-    <w:bookmarkStart w:name="z472" w:id="437"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ұсыным;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="437"/>
-    <w:bookmarkStart w:name="z473" w:id="438"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мінездеме;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="438"/>
-    <w:bookmarkStart w:name="z474" w:id="439"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       уәкілетті органның тағайындау туралы тиісті актісі немесе судья лауазымына сайланғаны туралы хабарламасы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="439"/>
-    <w:bookmarkStart w:name="z475" w:id="440"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       аттестаттау комиссиясының шешімі (хаттамадан үзінді);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="440"/>
-    <w:bookmarkStart w:name="z476" w:id="441"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қызметтік карточкадан үзінді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="441"/>
-    <w:bookmarkStart w:name="z477" w:id="442"/>
+    <w:bookmarkStart w:name="z802" w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. шегінде бір өңірлік қолбасшылықтан (құрама) басқасына ауысқан кезде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="442"/>
-    <w:bookmarkStart w:name="z478" w:id="443"/>
+    <w:bookmarkEnd w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) денсаулық жағдайы бойынша:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="443"/>
-    <w:bookmarkStart w:name="z479" w:id="444"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       әскери қызметшінің баянаты;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="444"/>
-    <w:bookmarkStart w:name="z480" w:id="445"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       медициналық мекеменің (әскери-дәрігерлік комиссияның) қорытындысы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="445"/>
-    <w:bookmarkStart w:name="z481" w:id="446"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өтініш білдірген әскери қызметші қызмет өткеруге ниет білдірген бөлім командирінің лауазым көрсетілген қолдаухаты;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="446"/>
-    <w:bookmarkStart w:name="z482" w:id="447"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       аттестаттау комиссиясының шешімі (хаттамадан үзінді);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="447"/>
-    <w:bookmarkStart w:name="z483" w:id="448"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қызметтік карточкадан үзінді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="448"/>
-    <w:bookmarkStart w:name="z484" w:id="449"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) әскери қызметшінің асырауындағы отбасы мүшелерінің денсаулық жағдайы бойынша:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="449"/>
-    <w:bookmarkStart w:name="z485" w:id="450"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       баянат;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="450"/>
-    <w:bookmarkStart w:name="z486" w:id="451"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       медициналық мекеменің қорытындысы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="451"/>
-    <w:bookmarkStart w:name="z487" w:id="452"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       неке (балалардың туу) туралы куәліктің көшірмесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="452"/>
-    <w:bookmarkStart w:name="z488" w:id="453"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өтініш білдірген әскери қызметші қызмет өткеруге ниет білдірген бөлім командирінің лауазым көрсетілген қолдаухаты;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="453"/>
-    <w:bookmarkStart w:name="z489" w:id="454"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       аттестаттау комиссиясының шешімі (хаттамадан үзінді);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="454"/>
-    <w:bookmarkStart w:name="z490" w:id="455"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қызметтік карточкадан үзінді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="455"/>
-    <w:bookmarkStart w:name="z491" w:id="456"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) әйелiнiң (күйеуінің) бөлек тұратын қартайған немесе науқас ата-аналарын күту қажеттiлiгiне негiзделген басқа жерге ауысу:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="456"/>
-    <w:bookmarkStart w:name="z492" w:id="457"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       баянат;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="457"/>
-    <w:bookmarkStart w:name="z493" w:id="458"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       халықты әлеуметтік қорғау органының қорытындысы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="458"/>
-    <w:bookmarkStart w:name="z494" w:id="459"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ауысатын адамның және әйелінің (күйеуінің) туу туралы куәлігінің көшірмесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="459"/>
-    <w:bookmarkStart w:name="z495" w:id="460"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өтініш білдірген әскери қызметші қызмет өткеруге ниет білдірген бөлім командирінің лауазым көрсетілген қолдаухаты;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="460"/>
-    <w:bookmarkStart w:name="z496" w:id="461"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       аттестаттау комиссиясының шешімі (хаттамадан үзінді);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="461"/>
-    <w:bookmarkStart w:name="z497" w:id="462"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қызметтік карточкадан үзінді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="462"/>
-    <w:bookmarkStart w:name="z498" w:id="463"/>
+    <w:bookmarkStart w:name="z803" w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Жаңа келісімшарт жасасқан кезде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="463"/>
-    <w:bookmarkStart w:name="z499" w:id="464"/>
+    <w:bookmarkEnd w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ұсыным;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="464"/>
-    <w:bookmarkStart w:name="z500" w:id="465"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) әскери қызметшінің баянаты;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="465"/>
-    <w:bookmarkStart w:name="z501" w:id="466"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) аттестаттау парағы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="466"/>
-    <w:bookmarkStart w:name="z502" w:id="467"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) келісімшарт;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="467"/>
-    <w:bookmarkStart w:name="z503" w:id="468"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) қызметтік карточкадан үзінді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="468"/>
-    <w:bookmarkStart w:name="z504" w:id="469"/>
+    <w:bookmarkStart w:name="z804" w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Шекті жастан тыс жаңа келісімшарт жасасқан кезде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="469"/>
-    <w:bookmarkStart w:name="z505" w:id="470"/>
+    <w:bookmarkEnd w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ұсыным;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="470"/>
-    <w:bookmarkStart w:name="z506" w:id="471"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) мінездеме;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="471"/>
-    <w:bookmarkStart w:name="z507" w:id="472"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) әскери қызметшінің баянаты;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="472"/>
-    <w:bookmarkStart w:name="z508" w:id="473"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) әскери-дәрігерлік комиссияның куәлігі (анықтамасы);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="473"/>
-    <w:bookmarkStart w:name="z509" w:id="474"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) аттестаттау парағы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="474"/>
-    <w:bookmarkStart w:name="z510" w:id="475"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) келісімшарт;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="475"/>
-    <w:bookmarkStart w:name="z511" w:id="476"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) қызметтік карточкадан үзінді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="476"/>
-    <w:bookmarkStart w:name="z512" w:id="477"/>
+    <w:bookmarkStart w:name="z805" w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Әскери қызметшіні әскери қызмет көзделген басқа мемлекеттік органға жіберген кезде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="477"/>
+    <w:bookmarkEnd w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ұсыным;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -28227,112 +28119,50 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қызметтік тергеудің қорытындысы және материалдары – көшірмесі жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ұсыным уәкілетті органдардың бірінші басшыларымен келісу бойынша "Әскери қызмет өткеру туралы келісімшарттың және ұсынымның үлгі нысандарын, сондай-ақ аттестаттау парағының нысандарын бекіту туралы" Қазақстан Республикасы Қорғаныс министрінің 2018 жылғы 29 қаңтардағы № 36 қбпү бұйрығына (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 16594 болып тіркелген) 7-қосымшаға сәйкес ресімделеді.</w:t>
-      </w:r>
-[...60 lines deleted...]
-</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -28413,560 +28243,560 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>өткеру нұсқаулығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>9-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z576" w:id="478"/>
+    <w:bookmarkStart w:name="z576" w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="478"/>
-    <w:bookmarkStart w:name="z525" w:id="479"/>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z525" w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Ұлттық ұланының әскерге шақырылушысына</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>мәліметтердің болуы туралы анықтама</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="479"/>
-    <w:bookmarkStart w:name="z526" w:id="480"/>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z526" w:id="253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
             1. Әскерге шақырылушының тұрғылықты жерінің мекенжайы: ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="480"/>
-    <w:bookmarkStart w:name="z527" w:id="481"/>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z527" w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (қала, кент, көше, үй)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="481"/>
-    <w:bookmarkStart w:name="z528" w:id="482"/>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z528" w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="482"/>
-    <w:bookmarkStart w:name="z529" w:id="483"/>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z529" w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
             2. Әскерге шақырылушымен бірге тұратын адамдардың туыстық байланысы (әкесі, анасы, аға-інілері, апа-қарындастары):_______________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="483"/>
-    <w:bookmarkStart w:name="z530" w:id="484"/>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z530" w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (тегі, аты-жөні)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="484"/>
-    <w:bookmarkStart w:name="z531" w:id="485"/>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z531" w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="485"/>
-    <w:bookmarkStart w:name="z532" w:id="486"/>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z532" w:id="259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
             3.Әскерге шақырылушының әкесі мен анасының әлеуметтік жағдайы (егер болса): _________________________________________________________;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="486"/>
-    <w:bookmarkStart w:name="z533" w:id="487"/>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z533" w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (қызметші, жұмысшы, кәсіпкер, уақытша жұмыс істемейді. Олар бейәлеуметтік өмір салтын ұстана ма)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="487"/>
-    <w:bookmarkStart w:name="z534" w:id="488"/>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z534" w:id="261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
             4. Ішкі істер органдарының мамандандырылған есептерінде, оның ішінде кәмелетке толмағандардың ісі жөніндегі инспекцияда әскерге шақырылушы туралы мәліметтердің болуы:______________________________________________________________;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="488"/>
-    <w:bookmarkStart w:name="z535" w:id="489"/>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z535" w:id="262"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
             5. Әскерге шақырылушының қылмыстық немесе әкімшілік жауапкершілікке тартылғаны туралы мәліметтердің болуы:______________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="489"/>
-    <w:bookmarkStart w:name="z536" w:id="490"/>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z536" w:id="263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (қандай құқық бұзушылықтар жасағаны үшін)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="490"/>
-    <w:bookmarkStart w:name="z537" w:id="491"/>
+    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z537" w:id="264"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="491"/>
-    <w:bookmarkStart w:name="z538" w:id="492"/>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z538" w:id="265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
             6. Әскерге шақырылушының немесе оның жақын туыстарының құқық бұзушылық жасағаны үшін бас бостандығынан айыру орындарында жазасын өтегені туралы мәліметтер:_____________________________________________;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="492"/>
-    <w:bookmarkStart w:name="z539" w:id="493"/>
+    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkStart w:name="z539" w:id="266"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (қандай құқық бұзушылық жасағаны үшін)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="493"/>
-    <w:bookmarkStart w:name="z540" w:id="494"/>
+    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkStart w:name="z540" w:id="267"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
             7. Көршілерден әскерге шақырылушыға немесе оның отбасына түскен шағымдардың мазмұны _______________________________________________; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="494"/>
-    <w:bookmarkStart w:name="z541" w:id="495"/>
+    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkStart w:name="z541" w:id="268"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (шағымдардың мазмұны)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="495"/>
-    <w:bookmarkStart w:name="z542" w:id="496"/>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z542" w:id="269"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
             8. Әскерге шақырылушы немесе оның жақын туыстары (әкесі, анасы, аға-інілері, апа-қарындастары) тарапынан орын алған белгілі өзіне-өзі қол жұмсау әрекеттері туралы ақпарат: ____________________________________________;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="496"/>
-    <w:bookmarkStart w:name="z543" w:id="497"/>
+    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkStart w:name="z543" w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
             9. Әскерге шақырылушының шақыру алдындағы соңғы жылдағы өмір салты: ______________________________________________________________;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="497"/>
-    <w:bookmarkStart w:name="z544" w:id="498"/>
+    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkStart w:name="z544" w:id="271"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ( қайда және кім болып жұмыс істеді, жұмыс істеген жоқ және оқыған жоқ)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="498"/>
-    <w:bookmarkStart w:name="z545" w:id="499"/>
+    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkStart w:name="z545" w:id="272"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
             10. Әскерге шақырылушы жалпы қалай мінезделеді: ____________________________________________________________________;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="499"/>
-    <w:bookmarkStart w:name="z546" w:id="500"/>
+    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkStart w:name="z546" w:id="273"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (оң немесе теріс)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="500"/>
-    <w:bookmarkStart w:name="z547" w:id="501"/>
+    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkStart w:name="z547" w:id="274"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Егер әскерге шақырылушы теріс мінезделсе, не үшін: ____________________________________________________________________.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="501"/>
-    <w:bookmarkStart w:name="z548" w:id="502"/>
+    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkStart w:name="z548" w:id="275"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (биморальдық өмір салты, арамтамақтық, маскүнемдік, нашақорлық және басқалар)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="502"/>
+    <w:bookmarkEnd w:id="275"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -29045,460 +28875,460 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қызмет өткеру нұсқаулығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>10-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z549" w:id="503"/>
+    <w:bookmarkStart w:name="z549" w:id="276"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Әскерге шақырылушыларды алып жүретін команда басшыларында болатын</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>мүліктің тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="503"/>
-    <w:bookmarkStart w:name="z550" w:id="504"/>
+    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkStart w:name="z550" w:id="277"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Қызыл жалаушалар - 2 дана, ақ жалаушалар - 2 дана;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="504"/>
-    <w:bookmarkStart w:name="z551" w:id="505"/>
+    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkStart w:name="z551" w:id="278"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Электр шамы - 2 дана;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="505"/>
-    <w:bookmarkStart w:name="z552" w:id="506"/>
+    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkStart w:name="z552" w:id="279"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Қазақстан Республикасы Қарулы Күштерінің, басқа да әскерлері мен әскери құралымдарының Жалпы әскери жарғылары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="506"/>
-    <w:bookmarkStart w:name="z553" w:id="507"/>
+    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkStart w:name="z553" w:id="280"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Дойбы, шахмат –әрбір вагонға 1 жинақтан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="507"/>
-    <w:bookmarkStart w:name="z554" w:id="508"/>
+    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkStart w:name="z554" w:id="281"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Түрлі-түсті қарындаштар жинағы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="508"/>
-    <w:bookmarkStart w:name="z555" w:id="509"/>
+    <w:bookmarkEnd w:id="281"/>
+    <w:bookmarkStart w:name="z555" w:id="282"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Жауынгерлік парақшалар шығаруға арналған бланкілер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="509"/>
-    <w:bookmarkStart w:name="z556" w:id="510"/>
+    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkStart w:name="z556" w:id="283"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Тәуліктік нарядтың қызметін ұйымдастыруға арналған бланкілер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="510"/>
-    <w:bookmarkStart w:name="z557" w:id="511"/>
+    <w:bookmarkEnd w:id="283"/>
+    <w:bookmarkStart w:name="z557" w:id="284"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Бейджиктер: "Әскери команда бастығы" - 1 дана, "Вагон бойынша басшы" - әрбір вагонға 1 данадан, "Вагон бойынша тәуліктік кезекші" - әрбір вагонға 2 данадан; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="511"/>
-    <w:bookmarkStart w:name="z558" w:id="512"/>
+    <w:bookmarkEnd w:id="284"/>
+    <w:bookmarkStart w:name="z558" w:id="285"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Әскерге шақырылушыларды зерделеу парағы (әскерге шақырылушылардың саны бойынша);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="512"/>
-    <w:bookmarkStart w:name="z559" w:id="513"/>
+    <w:bookmarkEnd w:id="285"/>
+    <w:bookmarkStart w:name="z559" w:id="286"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Команда басшысының қызметтік құжаттамасына арналған папка, онда мыналар болады: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="513"/>
-    <w:bookmarkStart w:name="z560" w:id="514"/>
+    <w:bookmarkEnd w:id="286"/>
+    <w:bookmarkStart w:name="z560" w:id="287"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       күн тәртібі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="514"/>
-    <w:bookmarkStart w:name="z561" w:id="515"/>
+    <w:bookmarkEnd w:id="287"/>
+    <w:bookmarkStart w:name="z561" w:id="288"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       команда басшысының міндеттері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="515"/>
-    <w:bookmarkStart w:name="z562" w:id="516"/>
+    <w:bookmarkEnd w:id="288"/>
+    <w:bookmarkStart w:name="z562" w:id="289"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       вагон бойынша кезекшінің міндеттері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="516"/>
-    <w:bookmarkStart w:name="z563" w:id="517"/>
+    <w:bookmarkEnd w:id="289"/>
+    <w:bookmarkStart w:name="z563" w:id="290"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       вагон бойынша тәуліктік кезекшінің міндеттері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="517"/>
-    <w:bookmarkStart w:name="z564" w:id="518"/>
+    <w:bookmarkEnd w:id="290"/>
+    <w:bookmarkStart w:name="z564" w:id="291"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сабақ кестесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="518"/>
-    <w:bookmarkStart w:name="z565" w:id="519"/>
+    <w:bookmarkEnd w:id="291"/>
+    <w:bookmarkStart w:name="z565" w:id="292"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       тәрбие жұмысы жоспары; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="519"/>
-    <w:bookmarkStart w:name="z566" w:id="520"/>
+    <w:bookmarkEnd w:id="292"/>
+    <w:bookmarkStart w:name="z566" w:id="293"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       команда басшысы қабылдайтын құжаттардың тізбесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="520"/>
-    <w:bookmarkStart w:name="z567" w:id="521"/>
+    <w:bookmarkEnd w:id="293"/>
+    <w:bookmarkStart w:name="z567" w:id="294"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жүру жолында қауіпсіздік шаралары бойынша нұсқама алған әскерге шақырылушылардың тізімі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="521"/>
-    <w:bookmarkStart w:name="z568" w:id="522"/>
+    <w:bookmarkEnd w:id="294"/>
+    <w:bookmarkStart w:name="z568" w:id="295"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Дәрілік, таңу құралдары, медициналық, дәрігерлік заттар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="522"/>
+    <w:bookmarkEnd w:id="295"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -29790,70 +29620,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z760" w:id="523"/>
+          <w:bookmarkStart w:name="z760" w:id="296"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10% аммиак ерітіндісі 10 мл.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="523"/>
+          <w:bookmarkEnd w:id="296"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -30013,70 +29843,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z761" w:id="524"/>
+          <w:bookmarkStart w:name="z761" w:id="297"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Валидол 0,06 таб. №10</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="524"/>
+          <w:bookmarkEnd w:id="297"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -30254,70 +30084,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z762" w:id="525"/>
+          <w:bookmarkStart w:name="z762" w:id="298"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Йод 5% 10,0 спирт ерітіндісі</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="525"/>
+          <w:bookmarkEnd w:id="298"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -30477,70 +30307,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z763" w:id="526"/>
+          <w:bookmarkStart w:name="z763" w:id="299"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Анальгин 50% 2,0 №10</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="526"/>
+          <w:bookmarkEnd w:id="299"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -30700,70 +30530,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z764" w:id="527"/>
+          <w:bookmarkStart w:name="z764" w:id="300"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кордиамин 2,0 мл. №10</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="527"/>
+          <w:bookmarkEnd w:id="300"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -30923,70 +30753,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z765" w:id="528"/>
+          <w:bookmarkStart w:name="z765" w:id="301"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Белсенді көміртегі 0,5 №10</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="528"/>
+          <w:bookmarkEnd w:id="301"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -31146,70 +30976,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z766" w:id="529"/>
+          <w:bookmarkStart w:name="z766" w:id="302"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Димедрол 1% - 1мл. №10</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="529"/>
+          <w:bookmarkEnd w:id="302"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -31369,70 +31199,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z767" w:id="530"/>
+          <w:bookmarkStart w:name="z767" w:id="303"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ацетилсалицил қышқылы 05.№10</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="530"/>
+          <w:bookmarkEnd w:id="303"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -31592,70 +31422,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z768" w:id="531"/>
+          <w:bookmarkStart w:name="z768" w:id="304"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сульфацил-натрий 30% - 10мл.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="531"/>
+          <w:bookmarkEnd w:id="304"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -31815,70 +31645,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z769" w:id="532"/>
+          <w:bookmarkStart w:name="z769" w:id="305"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Нафтизин 01% - 10мл.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="532"/>
+          <w:bookmarkEnd w:id="305"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -32038,70 +31868,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z770" w:id="533"/>
+          <w:bookmarkStart w:name="z770" w:id="306"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Мезим форте №20 </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="533"/>
+          <w:bookmarkEnd w:id="306"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -32279,70 +32109,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z771" w:id="534"/>
+          <w:bookmarkStart w:name="z771" w:id="307"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Диазолин №10</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="534"/>
+          <w:bookmarkEnd w:id="307"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -32610,70 +32440,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z772" w:id="535"/>
+          <w:bookmarkStart w:name="z772" w:id="308"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Стерильді дәке бинт, өлшемі х </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="535"/>
+          <w:bookmarkEnd w:id="308"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -32941,70 +32771,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z773" w:id="536"/>
+          <w:bookmarkStart w:name="z773" w:id="309"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Стерильденбеген дәке бинт 5 мх10 см</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="536"/>
+          <w:bookmarkEnd w:id="309"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -33272,70 +33102,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z774" w:id="537"/>
+          <w:bookmarkStart w:name="z774" w:id="310"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Стерильді дәке бинт, өлшемі 7м х 14см.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="537"/>
+          <w:bookmarkEnd w:id="310"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -33603,70 +33433,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z775" w:id="538"/>
+          <w:bookmarkStart w:name="z775" w:id="311"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Стерильденбеген дәке бинт 7 м х 14 см</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="538"/>
+          <w:bookmarkEnd w:id="311"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -33934,70 +33764,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z776" w:id="539"/>
+          <w:bookmarkStart w:name="z776" w:id="312"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Оралымды бинт 100 х 3,0 м </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="539"/>
+          <w:bookmarkEnd w:id="312"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -34265,70 +34095,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z777" w:id="540"/>
+          <w:bookmarkStart w:name="z777" w:id="313"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Медициналық мақта </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="540"/>
+          <w:bookmarkEnd w:id="313"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -34596,70 +34426,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z778" w:id="541"/>
+          <w:bookmarkStart w:name="z778" w:id="314"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Медициналық орамал </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="541"/>
+          <w:bookmarkEnd w:id="314"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -34927,70 +34757,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z779" w:id="542"/>
+          <w:bookmarkStart w:name="z779" w:id="315"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Лейкопластырь 1х500</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="542"/>
+          <w:bookmarkEnd w:id="315"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -35258,70 +35088,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z780" w:id="543"/>
+          <w:bookmarkStart w:name="z780" w:id="316"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Санипласт № 10 (денеге арналған)</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="543"/>
+          <w:bookmarkEnd w:id="316"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -35589,70 +35419,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z781" w:id="544"/>
+          <w:bookmarkStart w:name="z781" w:id="317"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ЖТП (жеке таңу пакеті)</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="544"/>
+          <w:bookmarkEnd w:id="317"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -35920,70 +35750,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z782" w:id="545"/>
+          <w:bookmarkStart w:name="z782" w:id="318"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Суда еритін спирт 70% - 50мл.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="545"/>
+          <w:bookmarkEnd w:id="318"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -36251,70 +36081,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z783" w:id="546"/>
+          <w:bookmarkStart w:name="z783" w:id="319"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 5,0 бір рет қолданылатын шприц </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="546"/>
+          <w:bookmarkEnd w:id="319"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -36582,70 +36412,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z784" w:id="547"/>
+          <w:bookmarkStart w:name="z784" w:id="320"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Анатомиялық пинцет </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="547"/>
+          <w:bookmarkEnd w:id="320"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -36913,70 +36743,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z785" w:id="548"/>
+          <w:bookmarkStart w:name="z785" w:id="321"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Фонендоскопы бар тонометр</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="548"/>
+          <w:bookmarkEnd w:id="321"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -37244,70 +37074,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z786" w:id="549"/>
+          <w:bookmarkStart w:name="z786" w:id="322"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қан тоқтататын бұрау</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="549"/>
+          <w:bookmarkEnd w:id="322"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -37575,70 +37405,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z787" w:id="550"/>
+          <w:bookmarkStart w:name="z787" w:id="323"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Медициналық термометр </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="550"/>
+          <w:bookmarkEnd w:id="323"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -40102,31 +39932,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>