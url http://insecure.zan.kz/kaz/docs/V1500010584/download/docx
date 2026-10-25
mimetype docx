--- v0 (2025-11-14)
+++ v1 (2026-10-25)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f492a1b" w14:textId="f492a1b">
+    <w:p w14:paraId="a2f702a" w14:textId="a2f702a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -171,120 +171,120 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Мұнай өнімдерінің жекелеген түрлерін өндіруді және олардың айналымын мемлекеттік реттеу туралы" Қазақстан Республикасы Заңының 8-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> және "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
+        <w:t xml:space="preserve"> және "Мемлекеттік және әлеуметтік жауапкершілігі бар қызметтер" Қазақстан Республикасы Заңының 10-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>10-бабы</w:t>
+        <w:t>1) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1) тармақшасына сәйкес </w:t>
+        <w:t xml:space="preserve"> сәйкес </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Премьер-Министрінің орынбасары - Қаржы министрінің 02.02.2023 </w:t>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Қаржы министрінің 23.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 110</w:t>
+        <w:t>№ 426</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -834,74 +834,136 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Дербес сәйкестендіру нөмірлері-кодтарын беру қағидалары (бұдан әрі – Қағидалар) "Мұнай өнімдерінің жекелеген түрлерін өндіруді және олардың айналымын мемлекеттік реттеу туралы" Қазақстан Республикасы Заңының 8-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> және "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) </w:t>
+        <w:t xml:space="preserve"> және "Мемлекеттік және әлеуметтік жауапкершілігі бар қызметтер" Қазақстан Республикасы Заңының (бұдан әрі – Заң) 10-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>10-бабы</w:t>
+        <w:t>1) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1) тармақшасына сәйкес әзірленген және дербес сәйкестендіру нөмірлері-кодтарын (бұдан әрі – ДСН-коды) беру тәртібін айқындайды.</w:t>
+        <w:t xml:space="preserve"> сәйкес әзірленген және дербес сәйкестендіру нөмірлері-кодтарын (бұдан әрі – ДСН-коды) беру тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Қаржы министрінің 23.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 426</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z8" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. ДСН-кодтар мұнай өнімін өндірушілерге, мұнай өнімдерін импорттауды жүзеге асыратын мұнай өнімдерін көтерме жеткізушілерге (бұдан әрі – көрсетілетін қызметті алушы) және Қазақстан Республикасында өндірілетін немесе Қазақстан Республикасының аумағына әкелінетін әрбір мұнай өнімдерінің атауына беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkStart w:name="z9" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1067,163 +1129,203 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Мемлекеттік корпорация арқылы өтінімді қабылдау көрсетілетін қызметті алушының тіркелген жері бойынша "электрондық" кезек тәртібінде жеделдетілмеген қызмет көрсету түрінде жүзеге асырылады, электрондық кезекті брондауға болады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жеке басын куәландыратын құжат туралы мәліметті немесе цифрлық құжаттама сервисінен электрондық құжатты (сәйкестендіру үшін) Мемлекеттік корпорацияның қызметкері тиісті мемлекеттік ақпараттық жүйелерден "электрондық үкімет" шлюзі арқылы алады.</w:t>
+      Жеке басын куәландыратын құжат туралы мәліметті немесе цифрлық құжаттама сервисінен электрондық құжатты (сәйкестендіру үшін) Мемлекеттік корпорацияның қызметкері тиісті мемлекеттік цифрлық жүйелерден "цифрлық үкімет" шлюзі арқылы алады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Көрсетілетін қызметті алушы құжаттардың толық топтамасын Мемлекеттік корпорация арқылы ұсынған кезде, көрсетілетін қызметті алушыға қабылданған құжаттардың тізбесі көрсетілген өтініш берушіден тиісті құжаттарды қабылдағаны туралы ақпараттық мониторинг жүйесі берген штрих-коды бар қолхат беріледі, онда өтінішті қабылдаған қызметкердің тегі, аты, әкесінің аты (бар болса), өтініштің берілген күні мен уақыты, сондай-ақ дайын құжаттарының берілген күні көрсетіледі. Мемлекеттік корпорация қабылданған өтінімді қызметті берушіге курьерлік және (немесе) пошта байланысы және (немесе) ақпараттық жүйе арқылы жолдайды. Сонымен бірге Мемлекеттік корпорация арқылы қағаз тасымалдағышта көрсеткен кезде өтінімді қабылданған күні мемлекеттік қызмет көрсету мерзіміне кірмейді.</w:t>
+      Көрсетілетін қызметті алушы құжаттардың толық топтамасын Мемлекеттік корпорация арқылы ұсынған кезде, көрсетілетін қызметті алушыға қабылданған құжаттардың тізбесі көрсетілген өтініш берушіден тиісті құжаттарды қабылдағаны туралы цифрлық мониторинг жүйесі берген штрих-коды бар қолхат беріледі, онда өтінішті қабылдаған қызметкердің тегі, аты, әкесінің аты (егер ол жеке басын куәландыратын құжатта көрсетілсе), өтініштің берілген күні мен уақыты, сондай-ақ дайын құжаттарының берілген күні көрсетіледі. Мемлекеттік корпорация қабылданған өтінімді қызметті берушіге курьерлік және (немесе) пошта байланысы және (немесе) цифрлық жүйе арқылы жолдайды. Сонымен бірге Мемлекеттік корпорация арқылы қағаз тасымалдағышта көрсеткен кезде өтінімді қабылданған күні мемлекеттік қызмет көрсету мерзіміне кірмейді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Көрсетілетін қызметті берушінің құжаттарды қабылдауға жауапты құрылымдық бөлімшесі құжаттар түскен күні қабылдауды, және тіркеуді жүзеге асырады (көрсетілетін қызметті алушы Қазақстан Республикасының </w:t>
+      Көрсетілетін қызметті берушінің құжаттарды қабылдауға жауапты құрылымдық бөлімшесі құжаттар түскен күні қабылдауды, және тіркеуді жүзеге асырады (көрсетілетін қызметті алушы Қазақстан Республикасының Еңбек </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Еңбек кодексіне</w:t>
+        <w:t>кодексіне</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және "Қазақстан Республикасындағы мерекелер туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде өтініштер қабылдау мен мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Уәкілетті органның жауапты құрылымдық бөлімшенің қызметкері осы Қағидалардың 4-тармағында көрсетілген өтінімдердің осы Қағидалардың талаптарына сәйкестігін қарайды.</w:t>
+        <w:t xml:space="preserve">
+      Уәкілетті органның жауапты құрылымдық бөлімшенің қызметкері осы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қағидалардың</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген өтінімдердің осы Қағидалардың талаптарына сәйкестігін қарайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Құжаттарды өңдеуге жауапты қызметкер "Акцизделетін тауарлар мен жекелеген мұнай өнімдерінің түрлерін өндіру және айналымына бақылау жасау" ақпараттық жүйесіне (бұдан әрі – ақпараттық жүйе) өтінімдерді енгізеді және құжаттарды алған күннен бастап 1 (бір) жұмыс күні ішінде өңдейді және мемлекеттік қызмет көрсету нәтижесін Мемлекеттік корпорация мен ақпарат объектілерінің қызмет көрсетудің жұмыс графигінде белгіленген уақыттан кешіктірмей курьерлік және (немесе) пошта байланысы және (немесе) ақпараттық жүйе арқылы Мемлекеттік корпорацияға жолдайды.</w:t>
+      Құжаттарды өңдеуге жауапты қызметкер "Акцизделетін тауарлар мен жекелеген мұнай өнімдерінің түрлерін өндіру және айналымына бақылау жасау" цифрлық жүйесіне (бұдан әрі – цифрлық жүйе) өтінімдерді енгізеді және құжаттарды алған күннен бастап 1 (бір) жұмыс күні ішінде өңдейді және мемлекеттік қызмет көрсету нәтижесін Мемлекеттік корпорация мен цифрлық объектілерінің қызмет көрсетудің жұмыс графигінде белгіленген уақыттан кешіктірмей курьерлік және (немесе) пошта байланысы және (немесе) цифрлық жүйе арқылы Мемлекеттік корпорацияға жолдайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік корпорацияда дайын құжаттарды беру жұмыс кестесіне сәйкес (немесе Қазақстан Республикасының азаматтық заңнамасына сәйкес берілген, өкілдің тиісті өкілеттіктері көрсетілетін құжаттың негізінде әрекет ететін оның өкілі) жеке басын куәландыратын құжатты немесе цифрлық құжаттар сервисінен электрондық құжатты (сәйкестендіру үшін) көрсеткен кезде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1236,496 +1338,744 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік корпорация құжаттардың 1 (бір) ай сақталуын қамтамасыз етеді, одан кейін оларды көрсетілетін қызметті берушіге сақтауға береді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушы 1 (бір) ай мерзім өткеннен кейін жүгінген кезде Мемлекеттік корпорацияның сұрау салуы бойынша көрсетілетін қызметті беруші 1 (бір) күн ішінде дайын құжаттарды Мемлекеттік корпорацияға көрсетілетін қызметті алушыға беру үшін жолдайды.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда – ҚР Қаржы министрінің 23.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 426</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z14" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Көрсетілетін қызметті беруші ДСН-кодтарды беруден мынадай жағдайларда бас тартады:</w:t>
+      7. Көрсетілетін қызметті беруші ДСН-кодтарды беруден мынадай жағдайларда:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z15" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) "Салық және бюджетке төленетін басқа да міндетті төлемдер туралы" Қазақстан Республикасы Кодесінің (Салық кодексі) </w:t>
+      1) Қазақстан Республикасы Салық кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>88-бабына</w:t>
+        <w:t>104-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жекелеген қызмет түрлерiн жүзеге асыратын салық төлеушiні тіркеу есебі болмағанда;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z16" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) мұнай өнімдерінің түріне берілген ДСН-коды болған кезде.</w:t>
+      2) мұнай өнімдерінің түріне берілген ДСН-коды болған кезде бас тартады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z17" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда – ҚР Қаржы министрінің 23.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 426</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z17" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Осы Қағидалардың 7-тармағында көзделген жағдайларда ДСН-кодты беруден бас тарту кезінде, көрсетілетін қызметті алушы осы Қағидаларда белгіленген тәртіпте, ДСН-кодын беруге арналған өтінімдерді қайтадан береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z18" w:id="16"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z18" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      9. Заңның 5-бабы </w:t>
+      9. Заңның 23-бабы 2-тармағына сәйкес осы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>2-тармағының</w:t>
+        <w:t>Қағидаларға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 11) тармақшасына сәйкес деректерді мемлекеттік қызметтерді көрсету мониторингінің ақпараттық жүйесіне енгізу тәртібі "Мемлекеттік көрсетілетін қызметтерді көрсету мониторингінің ақпараттық жүйесіне мемлекеттік көрсетілетін қызметті көрсету сатысы туралы деректер енгізу қағидаларын бекіту туралы" Қазақстан Республикасы Көлік және коммуникация министрінің міндетін атқарушының 2013 жылғы 14 маусымдағы № 452 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 8555 болып тіркелген) Мемлекеттік көрсетілетін қызметтерді көрсету мониторингінің ақпараттық жүйесіне мемлекеттік көрсетілетін қызметті көрсету сатысы туралы деректер енгізу қағидаларында айқындалады.</w:t>
+        <w:t xml:space="preserve"> өзгерістер және (немесе) толықтырулар енгізу кезінде көрсетілетін қызметті беруші Қазақстан Республикасының Әділет министрлігінде тіркелгеннен кейін 3 (үш) жұмыс күні ішінде мемлекеттік қызметтерді көрсету тәртібі туралы ақпаратты өзектендіреді және Бірыңғай байланыс орталығына, "цифрлық үкiмет" операторына жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Осы Қағидаларға өзгерістер және (немесе) толықтырулар енгізу кезінде көрсетілетін қызметті беруші Қазақстан Республикасының Әділет министрлігінде тіркелгеннен кейін 3 (үш) жұмыс күні ішінде мемлекеттік қызметтерді көрсету тәртібі туралы ақпаратты өзектендіреді және Бірыңғай байланыс орталығына, "электрондық үкiметтiң" ақпараттық-коммуникациялық инфрақұрылымының операторына және көрсетілетін қызметті берушіге жібереді.</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда – ҚР Қаржы министрінің 23.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 426</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z19" w:id="17"/>
+    <w:bookmarkStart w:name="z19" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      10. ДСН-кодтарын ақпараттық жүйеде құру кезінде осы Қағидаларға </w:t>
+      10. ДСН-кодтарын цифрлық жүйеде құру кезінде осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша фасеттік кодтау жүйесінің құрылымы пайдаланылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z20" w:id="18"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда – ҚР Қаржы министрінің 23.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 426</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z20" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Көрсетілетін қызметті берушілердің және (немесе) олардың лауазымды адамдарының, Мемлекеттік корпорацияның және (немесе) олардың қызметкерлерінің мемлекеттік қызметтер көрсету мәселелері бойынша шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z21" w:id="19"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z21" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес:</w:t>
+        <w:t>
+      11. Көрсетілетін қызметті беруші мемлекеттік қызметтер көрсету нәтижесімен келіспеген кезде көрсетілетін қызметті берушінің мемлекеттік қызметтер көрсету мәселелері бойынша шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағым Заңға сәйкес:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       көрсетілетін қызметті беруші басшысының атына;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      салық және бюджетке төленетін төлемдердің түсімдерін қамтамасыз ету саласында басшылықты жүзеге асыратын уәкілетті орган басшысының атына;</w:t>
+      салық және бюджетке төленетін басқа да міндетті төлемдердің түсімдерін қамтамасыз ету саласында басшылықты жүзеге асыратын уәкілетті орган басшысының атына;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттік қызметкерді көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Бұл ретте Мемлекеттік корпорация қызметкерлерінің әрекеттеріне (әрекетсіздігіне) шағым мемлекеттік қызмет Мемлекеттік корпорация арқылы көрсетілген кезде Мемлекеттік корпорация басшысының атына, не ақпараттандыру саласындағы уәкілетті органға беріледі.</w:t>
+      Бұл ретте Мемлекеттік корпорация қызметкерлерінің әрекеттеріне (әрекетсіздігіне) шағым мемлекеттік қызмет Мемлекеттік корпорация арқылы көрсетілген кезде Мемлекеттік корпорация басшысының атына, не цифрландыру саласындағы уәкілетті органға беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z22" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 11-тармақ жаңа редакцияда – ҚР Қаржы министрінің 23.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 426</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z22" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Көрсетілетін қызметті алушының мемлекеттік қызметтерді тікелей көрсететін көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның атына келіп түскен шағымы Заңның 25-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес тіркелген күннен бастап 5 (бес) жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушының мемлекеттік қызмет көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен шағымы тіркелген күннен бастап 15 (он бес) жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z23" w:id="21"/>
+    <w:bookmarkStart w:name="z23" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Мемлекеттік қызмет көрсету нәтижелерімен келіспеген кезде, көрсетілетін қызметті алушы Заңның 4-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6) тармақшасына сәйкес әкімшілік (сотқа дейінгі) тәртіппен шағым жасағаннан кейін сотқа жүгінеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="19"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1787,90 +2137,121 @@
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нөмір-кодтарын беру</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына 1-қосымша</w:t>
             </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>форма</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z25" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мұнай өнімін өндірушілерге, мұнай өнімдерін импорттауды жүзеге асыратын тұлғаларға дербес сәйкестендіру нөмірлері-кодтарын беруге арналған өтінім</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда – ҚР Қаржы министрінің 23.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 426</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1943,51 +2324,64 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Мемлекеттік кірістер</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>департаментінің басшысына ____________________________</w:t>
+              <w:t>департаментінің басшысына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>20___ жылғы "__"___________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2031,816 +2425,666 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бизнес-сәйкестендіру нөмірі:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Субъектінің түрі (өндіруші, импорттаушы):</w:t>
-[...17 lines deleted...]
-      Мұнай өнімінің өндіруші ел:</w:t>
+      Субъектінің түрі (өндіруші, импорттаушы):Мұнай өнімінің өндіруші ел:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Субъектінің әкімшілік-аумақтық бірлігі:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3075"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...661 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мұнай өнімінің түрі (бензин - 1, дизель отыны - 2, мазут - 3, авиаотын - 4) (түсетін тізім)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мұнай өнімінің атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Техникалық сипаттама (Мемлекеттік стандарт, Техникалық шарттар)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Басшы ________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+((Тегі, аты, әкесінің аты (егер ол жеке басын куәландыратын құжатта көрсетілсе))</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+______________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(қолы)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...17 lines deleted...]
-        <w:t xml:space="preserve">                   (Тегі, аты, әкесінің аты (ол болған кезде)) (қолы)</w:t>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -2921,50 +3165,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>беру қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 2-қосымша жаңа редакцияда – ҚР Қаржы министрінің 23.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 426</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -2978,1660 +3260,1399 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+"Мұнай өнімдерінің жекелеген түрлерін өндірушілерге (импорттаушыларға), сондай-ақ акцизделетін өнімдердің кейбір түрлерін, авиациялық отын мен мазут өндірушілер мен импорттаушылардың тауарларына дербес сәйкестендіру нөмірін (ДСН-код) беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті берушінің атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік кірістер комитетінің облыстар, Астана, Алматы және Шымкент қалалары бойынша аумақтық органдары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметтерді ұсыну тәсілдері (қол жеткізу арналары)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Цифрлық үкімет" Мемлекеттік корпорациясы"коммерциялық емес акционерлік қоғамы (бұдан әрі – Мемлекеттік корпорация) арқылы жүзеге асырады</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті көрсету мерзімі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 (бір) жұмыс күні ішінде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті көрсету нысаны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+электрондық (ішінара цифрландырылған) және (немесе) қағаз түрінде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті көрсету нәтижесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ДСН-кодын беру немесе мемлекеттік қызмет көрсетуге дәлелді бас тарту</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету кезінде көрсетілген қызметті алушыдан алынатын төлемақы мөлшерін және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны өндіріп алу тәсілдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет жеке және заңды тұлғаларға тегін негізде көрсетіледі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Көрсетілетін қызметті берушінің, Мемлекеттік корпорация мен ақпарат объектілерінің жұмыс кестесі </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1) көрсетілетін қызметті беруші – Қазақстан Республикасының Еңбек </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кодексіне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (бұдан әрі – ҚР Еңбек кодексі) және "Қазақстан Республикасындағы мерекелер туралы" Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Заңына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (бұдан әрі – Мерекелер туралы заң) сәйкес демалыс және мереке күндерінен басқа, дүйсенбіден жұмаға дейін, сағат 13.00-ден 14.30-ға дейін түскі үзіліспен, сағат 08.30-ден 18.00-ға дейін</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік көрсетілетін қызмет алдын ала жазылусыз және жедел қызмет көрсетусіз кезек тәртібімен көрсетіледі</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2) Мемлекеттік корпорация – дүйсенбіден жұманы қоса алғанда, ҚР Еңбек </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кодексіне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> және Мерекелер туралы </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>заңына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес мереке және демалыс күндерінен басқа, сағат 9.00-ден 18.00-ге дейін түскі үзіліссіз, Мемлекеттік корпорацияның халыққа қызмет көрсету бөлімдерінің кезекшілері дүйсенбіден бастап жұманы қоса алғанда сағат 9.00-ден 20.00-ге дейін және сенбі күні сағат 9.00-ден 13.00-ге дейін</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қабылдау электрондық кезек тәртібімен көрсетілетін қызметті алушының тіркеу орны бойынша жеделдетілген қызмет көрсетусіз жүргізіледі, электрондық кезекті брондауға болады</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мұнай өнімін өндірушілерге, мұнай өнімдерін импорттауды жүзеге асыратын тұлғаларға дербес сәйкестендіру нөмірлері-кодтарын беруге арналған өтінім</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының заңнамасында белгіленген мемлекеттік қызмет көрсетуден бас тарту үшін негіздер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1) Қазақстан Республикасы Салық кодексі </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>104-бабына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес салық салу объектілерінің және (немесе) салық салуға байланысты объектілердің орналасқан жері бойынша жекелеген қызмет түрлерін жүзеге асыратын салық төлеуші ретінде тіркеу есебіне қойылмау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) мұнайөнімі түріне берілген ДСН-кодтарының болуы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті көрсету, оның ішінде электрондық нысанда және Мемлекеттік корпорациясы арқылы көрсету ерекшеліктері ескеріле отырып қойылатын өзге де талаптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+"Халық денсаулығы және денсаулық сақтау жүйесі туралы" Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кодексінде</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> белгіленген өзіне өзі қызмет көрсету, өздігінен қозғалу, бағдарлау қабілетін немесе мүмкіндігін толық немесе ішінара жоғалтқан көрсетілетін қызметті алушыларға мемлекеттік қызметті көрсету үшін құжаттарды қабылдауды 1414, 8 800 080 7777 Бірыңғай байланыс орталығына жүгіну арқылы тұрғылықты жері бойынша шыға отырып, Мемлекеттік корпорацияның қызметкерлері жүргізеді (мемлекеттік қызметті мемлекеттік корпорация арқылы көрсету кезінде)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
 </w:t>
-            </w:r>
-[...1607 lines deleted...]
-    </w:tbl>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4728,68 +4749,68 @@
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z28" w:id="23"/>
+    <w:bookmarkStart w:name="z28" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Фасеттік кодтау жүйесінің құрылымы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7277100" cy="5613400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
@@ -5040,68 +5061,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жүйесінің құрылымына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z30" w:id="24"/>
+    <w:bookmarkStart w:name="z30" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мұнай өнімдерін өндіруші елдердің кодтары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkEnd w:id="21"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -5113,712 +5134,572 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...637 lines deleted...]
-              <w:t>Армения Республикасы</w:t>
+ Дербес сәйкестендіру нөмірі-коды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мұнай өнімдерін өндіруші елдердің атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Еуразиялық экономикалық одағына жатпайтын елдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Беларусь Республикасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ресей Федерациясы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қырғыз Республикасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Армения Республикасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z31" w:id="25"/>
+    <w:bookmarkStart w:name="z31" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Әкімшілік-аумақтық бірліктердің кодтары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="22"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -5830,33667 +5711,26757 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...152 lines deleted...]
-              <w:t>2</w:t>
+Дербес сәйкестендіру нөмірі-коды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әкімшілік-аумақтық бірліктің атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...1949 lines deleted...]
-              <w:t>Бурабай АЭА*</w:t>
+Ақмола облысы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көкшетау қаласы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+002</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақкөл ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+003</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Астрахан ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+004</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атбасар ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+005</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сандықтау ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+006</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аршалы ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+007</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ерейментау ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Егіндікөл ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қорғалжын ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+010</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бұланды ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Целиноград ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+012</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шортанды ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Степногор ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+014</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жарқайың ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+015</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есіл ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+016</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жақсы ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+017</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Зеренді ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+018</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бурабай ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+019</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Еңбекшілдер ауданы*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+020</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бурабай АЭА*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...1270 lines deleted...]
-              <w:t>Шалқар ауданы</w:t>
+Ақтөбе облысы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+021</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақтөбе қаласы*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Алға ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Байғанин ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+024</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әйтеке би ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ырғыз ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарғалы ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мәртөк ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+028</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мұғалжар ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+029</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Темір ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+030</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ойыл ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+031</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қобда ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+032</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Хромтау ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+033</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шалқар ауданы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...1852 lines deleted...]
-              <w:t>Текелі қаласы*</w:t>
+Алматы облысы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+034</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Талдықорған қаласы*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+035</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Балқаш ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+036</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жамбыл ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+037</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Іле ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+038</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарасай ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+039</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Райымбек ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+040</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Талғар ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+041</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ұйғыр ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+042</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Еңбекшіқазақ ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+043</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қапшағай қаласы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+044</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақсу ауданы*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+045</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Алакөл ауданы*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+046</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаратал ауданы*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+047</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кербұлақ ауданы*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көксу ауданы*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+049</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Панфилов ауданы*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+050</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сарқан ауданы*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+051</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ескелді ауданы*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+052</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Текелі қаласы*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...785 lines deleted...]
-              <w:t>Жылыой ауданы</w:t>
+Атырау облысы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+053</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атырау қаласы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+054</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құрманғазы ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+055</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Индер ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+056</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Исатай ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+057</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қызылқоға ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+058</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мақат ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+059</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Махамбет ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+060</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жылыой ауданы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...1852 lines deleted...]
-              <w:t>Семей қаласы*</w:t>
+Шығыс Қазақстан облысы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+061</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өскемен қаласы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+062</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Катонқарағай ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+063</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Глубоков ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+064</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Зайсан ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+065</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Күршім ауданы*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+066</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тарбағатай ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+067</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ұлан ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+068</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шемонаиха ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+069</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Зырянов ауданы*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+070</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Риддер қаласы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+071</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Абай ауданы*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+072</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аякөз ауданы*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+073</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бесқарағай ауданы*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+074</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бородулиха ауданы*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+075</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жарма ауданы*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+076</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көкпекті ауданы*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+077</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Курчатов қаласы*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+078</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Үржар ауданы*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+079</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Семей қаласы*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...1076 lines deleted...]
-              <w:t>Шу ауданы</w:t>
+Жамбыл облысы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+080</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тараз қаласы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+081</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жамбыл ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+082</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жуалы ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+83</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қордай ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+084</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрар Рысқұлов ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+085</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мерке ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+086</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мойынқұм ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+087</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сарысу ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+088</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Байзақ ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+089</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Талас ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+090</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шу ауданы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...1270 lines deleted...]
-              <w:t>Шыңғырлау ауданы</w:t>
+Батыс Қазақстан облысы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+091</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Орал қаласы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+092</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бөрлі ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+093</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жәнібек ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+094</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жаңақала ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+95</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Зеленов ауданы*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+096</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазталов ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+097</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаратөбе ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+098</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сырым ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+099</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тасқала ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Теректі ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+101</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бөкей ордасы ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+102</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақжайық ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+103</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шыңғырлау ауданы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...1949 lines deleted...]
-              <w:t>Сатпаев қаласы*</w:t>
+Қарағанды облысы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+104</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарағанды қаласы*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+105</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Абай ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+106</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарқаралы аданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+107</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нұра ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+108</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Осакаров ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+109</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Саран қаласы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+110</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Теміртау қаласы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+111</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бұхар жырау ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+112</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шахтинск қаласы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+113</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарағанды қаласының Октябрь ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+114</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарағанды қаласының Қазыбек би атындағы ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+115</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақтоғай ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+116</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жаңаарқа ауданы*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+117</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ұлытау ауданы*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+118</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шет ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+119</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Балқаш қаласы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+120</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жезқазған қаласы*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+121</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Приозерск қаласы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+122</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаражал қаласы*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+123</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сатпаев қаласы*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...785 lines deleted...]
-              <w:t>Жаңақорған ауданы</w:t>
+Қызылорда облысы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қызылорда қаласы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+125</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Арал ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+126</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазалы ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+127</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қармақшы ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+128</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жалағаш ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+129</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сырдария ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+130</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шиелі ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+131</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жаңақорған ауданы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...1949 lines deleted...]
-              <w:t>Арқалық қаласы</w:t>
+Қостанай облысы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+132</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қостанай қаласы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+133</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Алтынсарин ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+134</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Меңдіқара ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+135</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жітіқара ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+136</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қамысты ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+137</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарасу ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+138</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарабалық ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+139</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қостанай ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+140</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ұзынкөл ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+141</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наурызым ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+142</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Денисов ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+143</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әулиекөл ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+144</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Таран ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+145</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сарыкөл ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+146</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Федоров ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+147</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лисаковск қаласы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+148</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Рудный қаласы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+149</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Амангелді ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+150</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жангелді ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+151</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Арқалық қаласы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...688 lines deleted...]
-              <w:t>Ақтау теңіз порты</w:t>
+Маңғыстау облысы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+152</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мұнайлы ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+153</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бейнеу ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+154</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарақия ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+155</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Маңғыстау ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+156</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Түпқараған ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+157</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жаңаөзен қаласы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+158</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақтау теңіз порты</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...1270 lines deleted...]
-              <w:t>Екібастұз қаласы</w:t>
+Павлодар облысы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+159</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Павлодар қаласы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+160</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақтоғай ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+161</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Баянауыл ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+162</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Железин ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+63</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ертіс ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+164</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қашыр ауданы*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+165</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лебяжі ауданы*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+166</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Май ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+167</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Павлодар ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+168</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Успен ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+169</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шарбақты ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+170</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақсу қаласы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+171</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Екібастұз қаласы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...1270 lines deleted...]
-              <w:t>Ғабит Мүсірепов атындағы аудан</w:t>
+Солтүстік Қазақстан облысы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+172</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қызылжар ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+173</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+М. Жұмабаев ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+174</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жамбыл ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+175</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есіл ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+176</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мамлют ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+177</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шал ақын ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+178</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аққайың ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+179</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тимирязев ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+180</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Айыртау ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+181</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақжар ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+182</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тайынша ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+183</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Уәлиханов ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+184</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ғабит Мүсірепов атындағы аудан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...1755 lines deleted...]
-              <w:t>Еңбекші ауданы</w:t>
+Оңтүстік Қазақстан облысы*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+185</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шымкент қаласы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+186</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бәйдібек ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+187</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оpдабасы ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+188</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Отыpаp ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+189</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазығұpт ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+190</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Төлеби ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+191</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мақтааpал ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+192</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сайрам ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+193</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Саpыағаш ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+194</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Созақ ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+195</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Түлкібас ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+196</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шаpдаpа ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+197</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аpыс қаласы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кентау қаласы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+199</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Түpкістан қаласы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+200</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әл-Фараби ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+201</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Абай ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+202</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Еңбекші ауданы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...785 lines deleted...]
-              <w:t>Алатауауданы</w:t>
+Алматы қаласы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+203</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Алматы қаласы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+204</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әуезов ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+205</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бостандық ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+206</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жетісу ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+207</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Түрксіб ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+208</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Алмалы ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+209</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Медеу ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+210</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Алатауауданы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...494 lines deleted...]
-              <w:t>"Астана-жаңа қала" АЭА</w:t>
+Астана қаласы*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+211</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Астана қаласы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+212</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Алматы ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+213</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сарыарқа ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+214</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есіл ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+215</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Астана-жаңа қала" АЭА</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...106 lines deleted...]
-              <w:t>Петропавловск қаласы</w:t>
+Солтүстік Қазақстан облысы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+216</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Петропавловск қаласы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...106 lines deleted...]
-              <w:t>Ақтау қаласы</w:t>
+Маңғыстау облысы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+217</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақтау қаласы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...203 lines deleted...]
-              <w:t>Қаратау ауданы</w:t>
+Оңтүстік Қазақстан облысы*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+218</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+АЭАОңтүстік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+219</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаратау ауданы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...106 lines deleted...]
-              <w:t>Наурызбай ауданы</w:t>
+Алматы қаласы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+220</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наурызбай ауданы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...1464 lines deleted...]
-              <w:t>Шардара ауданы</w:t>
+Түркістан облысы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+221</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кентау қаласы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+222</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Түркестан қаласы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+223</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бәйдібек ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+224</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ордабасы ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+225</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мақтаарал ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+226</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жетысай ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+227</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Отырар ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+228</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазығұрт ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+229</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Төлеби ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+230</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сайрам ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+231</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сарыағаш ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+232</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Келес ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+233</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Созақ ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+234</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Түлкібас ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+235</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шардара ауданы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...591 lines deleted...]
-              <w:t>Қаратау ауданы</w:t>
+Шымкент қаласы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+236</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шымкент қаласы*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+237</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Абай ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+238</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әл-Фараби ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+239</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Еңбекші ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+240</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оңтүстік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+241</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаратау ауданы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...106 lines deleted...]
-              <w:t>Біржан сал ауданы</w:t>
+Ақмола облысы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+242</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Біржан сал ауданы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...106 lines deleted...]
-              <w:t>Кеген ауданы</w:t>
+Алматы облысы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+243</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кеген ауданы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...203 lines deleted...]
-              <w:t>Аққулы ауданы</w:t>
+Павлодар облысы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+244</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тереңкөл ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+245</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аққулы ауданы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...106 lines deleted...]
-              <w:t>Байқоныр ауданы</w:t>
+Астана қаласы*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+246</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Байқоныр ауданы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...106 lines deleted...]
-              <w:t>Ақпараттық технологиялар паркі</w:t>
+Алматы қаласы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+247</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақпараттық технологиялар паркі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...591 lines deleted...]
-              <w:t>Байқоныр ауданы</w:t>
+Астана қаласы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+248</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Астана қаласы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+249</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Алматы ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+250</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сарыарқа ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+251</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есіл ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+252</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Астана-жаңа қала" АЭА</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+253</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Байқоныр ауданы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...203 lines deleted...]
-              <w:t>Алматы ауданы</w:t>
+Ақтөбе облысы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+254</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Астана ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+255</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Алматы ауданы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...106 lines deleted...]
-              <w:t>Бәйтерек ауданы</w:t>
+Батыс Қазақстан облысы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+256</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бәйтерек ауданы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...106 lines deleted...]
-              <w:t>Алтай ауданы - Алтай қаласы</w:t>
+Шығыс Қазақстан облысы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+257</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Алтай ауданы - Алтай қаласы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...203 lines deleted...]
-              <w:t>Бейімбет Майлин атындағы аудан</w:t>
+Қостанай облысы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+258</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тобыл қаласы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+259</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бейімбет Майлин атындағы аудан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...203 lines deleted...]
-              <w:t>Сауран ауданы</w:t>
+Түркістан обласы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+260</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Арыс қаласы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+261</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сауран ауданы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...106 lines deleted...]
-              <w:t>Қосшы қаласы</w:t>
+Акмола обласы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+262</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қосшы қаласы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...1076 lines deleted...]
-              <w:t>Самар ауданы</w:t>
+Шығыс Қазақстан облысы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+263</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өскемен қаласы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+264</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Катонқарағай ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+265</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Глубоков ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+266</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Зайсан ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+267</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Күршім ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+268</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тарбағатай ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+269</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ұлан ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+270</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шемонаиха ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+271</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Алтай ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+272</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Риддер қаласы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+273</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Самар ауданы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...979 lines deleted...]
-              <w:t>Семей қаласы</w:t>
+Абай облысы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+274</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақсуат ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+275</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Абай ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+276</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аякөз ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+277</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бесқарағай ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+278</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бородулиха ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+279</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жарма ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+280</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көкпекті ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+281</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Курчатов қаласы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+282</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Үржар ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+283</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Семей қаласы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...882 lines deleted...]
-              <w:t>Қонаев қаласы</w:t>
+Алматы облысы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+284</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Балқаш ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+285</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жамбыл ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+286</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Іле ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+287</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарасай ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+288</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Райымбек ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+289</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Талғар ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+290</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ұйғыр ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+291</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Еңбекшіқазақ ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+292</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қонаев қаласы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...979 lines deleted...]
-              <w:t>Текелі қаласы</w:t>
+Жетісу облысы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+293</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Талдықорған қаласы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+294</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақсу ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+295</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Алакөл ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+296</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаратал ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+297</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кербұлақ ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+298</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көксу ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+299</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Панфилов ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сарқан ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+301</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ескелді ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+302</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Текелі қаласы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...1464 lines deleted...]
-              <w:t>Шет ауданы</w:t>
+Қарағанды облысы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+303</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарағанды қаласы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+304</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Абай ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+305</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарқаралы ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+306</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нұра ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+307</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Осакаров ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+308</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Саран қаласы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+309</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Теміртау қаласы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+310</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бұхар жырау ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+311</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шахтинск қаласы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+312</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарағанды қаласының Октябрь ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+313</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарағанды қаласының Қазыбек би атындағы ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+314</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақтоғай ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+315</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Балқаш қаласы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+316</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Приозерск қаласы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+317</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шет ауданы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...494 lines deleted...]
-              <w:t>Жаңаарқа ауданы</w:t>
+Ұлытау облысы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+318</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жезқазған қаласы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+319</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ұлытау ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+320</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаражал қаласы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+321</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сатпаев қаласы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+322</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жаңаарқа ауданы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...106 lines deleted...]
-              <w:t>Тұран ауданы</w:t>
+Шымкент қаласы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+323</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұран ауданы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе: * салықтық бақылау жүргізу шеңберінде пайдаланады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -39551,55 +32522,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>