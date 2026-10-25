--- v0 (2025-10-12)
+++ v1 (2026-10-25)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="5cc283d" w14:textId="5cc283d">
+    <w:p w14:paraId="39c843d" w14:textId="39c843d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -108,75 +108,161 @@
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Энергетика министрінің 2015 жылғы 2 ақпандағы № 55 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2015 жылы 19 наурызда № 10516 тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Ескерту. Бұйрықтың тақырыбы жаңа редакцияда - ҚР Энергетика министрінің 25.11.2024 </w:t>
+        <w:t xml:space="preserve">      Ескерту. Бұйрықтың тақырыбы жаңа редакцияда - ҚР Энергетика министрінің 25.11.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 415</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 415</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Кіріспе жаңа редакцияда көзделген - ҚР Энергетика министрінің м.а. 25.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 352-н/қ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -285,50 +371,136 @@
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қоса беріліп отырған: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-тармақтың 1) тармақшасы жаңа редакцияда көзделген - ҚР Энергетика министрінің м.а. 25.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 352-н/қ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z3" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) осы бұйрықтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -1102,50 +1274,126 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z74" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-тармақ жаңа редакцияда көзделген - ҚР Энергетика министрінің м.а. 25.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 352-н/қ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z22" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Энергия өндіруші, энергия беруші ұйымдар мен жылу өндіруші, жылу тасымалдаушы субъектілердің күзгі-қысқы кезеңдегі жұмысқа әзірлік паспортын алу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -1262,120 +1510,196 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z75" w:id="12"/>
+    <w:bookmarkStart w:name="z198" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">2. Осы </w:t>
+      2. Осы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қағидаларда</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай негізгі ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z176" w:id="13"/>
+    <w:bookmarkStart w:name="z199" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) әзірлік паспорты – энергия өндіруші, энергия беруші ұйымдар мен жылу өндіруші және жылу тасымалдаушы субъектілердің күзгі-қысқы кезеңдегі жұмысқа әзірлігін растайтын, жыл сайын берілетін құжат;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-тармақ 1-1 тармақшамен толықтыру көзделген - ҚР Энергетика министрінің м.а. 25.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 352-н/қ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z177" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жеке жылумен жабдықтау жүйесі – жеке тұрғын үйді жылыту мұқтаждығы үшін орталықтандырылған және жергілікті жылумен жабдықтау жүйелерінің жылу желілеріне қосылмай, бірден-бір тұтынушыны автономды жылу энергиясы көзінен жылу энергиясымен қамтамасыз ететін жылумен жабдықтау жүйесі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z178" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1703,75 +2027,161 @@
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Энергия өндіруші, энергия беруші ұйымдар мен жылу өндіруші, жылу тасымалдаушы субъектілердің күзгі-қысқы кезеңдегі жұмысқа әзірлік паспортын алу тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Ескерту. 2-тараудың тақырыбы жаңа редакцияда - ҚР Энергетика министрінің 25.11.2024 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 2-тараудың тақырыбы жаңа редакцияда - ҚР Энергетика министрінің 25.11.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 415</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 415</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3-тармақ жаңа редакцияда көзделген - ҚР Энергетика министрінің м.а. 25.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 352-н/қ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z82" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Белгіленген электр қуаты 5 (бес) МегаВаттан (бұдан әрі – МВт) астам, сондай-ақ өз теңгерімінде 110 (бір жүз он) килоВольт (бұдан әрі – кВ) және одан жоғары кернеудегі электр желілері бар энергия өндіруші, энергия беруші ұйымдарға, жылу өндіруші субъектілерге (орталықтандырылған жылумен жабдықтау жүйелеріне жататын 100 Г/кал астам жылу қазандықтары), жылу тасымалдаушы субъектілерге (орталықтандырылған жылумен жабдықтау жүйелеріне жататын жылу желілері) күзгі-қысқы кезеңдегі жұмысқа әзірлік паспорттарын (бұдан әрі – Әзірлік паспорты) осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -2133,50 +2543,118 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5-тармақ жаңа редакцияда көзделген - ҚР Энергетика министрінің м.а. 25.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 352-н/қ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:bookmarkStart w:name="z84" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Өз құрамында кернеуі 35 (отыз бес) кВ және одан төмен электр желілері бар энергия беруші ұйымдарға, белгіленген электр қуаты 5 (бес) МВт және одан төмен энергия өндіруші ұйымдарға, сондай-ақ белгіленген электр қуаты 35 (отыз бес) МВт дейін қоса алғанда жаңартылатын энергия көздерін пайдаланатын энергия өндіруші ұйымдарға, сондай-ақ облыс орталықтарындағы және республикалық маңызы бар қалалардағыны қоспағанда, жылу өндіруші субъектілерге (орталықтандырылған жылумен жабдықтау жүйелеріне жататын 100 Г/кал төмен жылу қазандықтары), жылу тасымалдаушы субъектілерге (орталықтандырылған жылумен жабдықтау жүйелеріне жататын жылу желілері) әзірлік паспортын осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -2375,50 +2853,118 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      6-тармақ жаңа редакцияда көзделген - ҚР Энергетика министрінің м.а. 25.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 352-н/қ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:bookmarkStart w:name="z85" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Энергия өндіруші, энергия беруші ұйымдардан және жылу өндіруші, жылу тасымалдаушы субъектілерден (бұдан әрі – көрсетілетін қызметті алушы) Әзірлік паспортын алуға құжаттарды қабылдау жыл сайын 15 (он бесінші) тамыздан бастап 30 (отызыншы) қыркүйекті қоса алғандағы кезеңде "электрондық үкіметтің" www.egov.kz веб-порталы (бұдан әрі – Портал) арқылы жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2695,50 +3241,118 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      10-тармақ жаңа редакцияда көзделген - ҚР Энергетика министрінің м.а. 25.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 352-н/қ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:bookmarkStart w:name="z93" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Көрсетілетін қызметті алушының комиссиясы төрағадан, төраға орынбасарынан және оның мүшелерінен тұрады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3101,50 +3715,118 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      17-тармақ жаңа редакцияда көзделген - ҚР Энергетика министрінің м.а. 25.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 352-н/қ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:bookmarkStart w:name="z100" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Құжаттар Портал арқылы келіп түскен күні мемлекеттік энергетикалық қадағалау және бақылау жөніндегі мемлекеттік органның, жергілікті атқарушы органның және мемлекеттік энергетикалық қадағалау және бақылау жөніндегі мемлекеттік органның аумақтық бөлімшесінің (бұдан әрі – Көрсетілетін қызметті беруші) іс қағаздарын жүргізуге жауапты маманы тіркеуді жүзеге асырады және оларды көрсетілетін қызметті берушінің басшылығына қарауға жібереді, ол Көрсетілетін қызметті берушінің құрылымдық бөлімшесінің басшысын айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3738,50 +4420,136 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Егер Көрсетілетін қызметті беруші комиссиясының отырысында Көрсетілетін қызметті берушінің комиссиясы мүшелерінің жалпы санының кемінде үштен екісі қатысқан болса, Көрсетілетін қызметті беруші комиссиясының шешімі заңды болып есептеледі. Дауыс беру нәтижелері отырысқа қатысқан Көрсетілетін қызметті берушінің комиссиясы мүшелерінің көпшілік ашық дауыс беруі арқылы айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Көпшілік шешімімен келіспеген Көрсетілетін қызметті берушінің комиссия мүшесі өзінің "ерекше пікірін" жазбаша түрде баяндайды, ол Көрсетілетін қызметті берушінің комиссия отырысының хаттамасына қоса тіркеледі. </w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      24-тармақ жаңа редакцияда көзделген - ҚР Энергетика министрінің м.а. 25.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 352-н/қ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z107" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       24. Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -4316,50 +5084,136 @@
         <w:t>
       31. Белгіленген мерзімде Әзірлік паспортын алмаған Көрсетілетін қызметті алушы күзгі-қысқы кезеңде жұмысты жалғастырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
     <w:bookmarkStart w:name="z120" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Көрсетілетін қызметті алушы үшін Әзірлік паспортын алу мерзімі – жыл сайын 19 (он тоғызыншы) қазанды қоса алғанда.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      33-тармақ жаңа редакцияда көзделген - ҚР Энергетика министрінің м.а. 25.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 352-н/қ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z121" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Көрсетілетін қызметті беруші Мемлекеттік қызмет көрсету сатысы туралы деректерді мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесіне енгізуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4584,50 +5438,136 @@
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z124" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. Көрсетілетін қызметті беруші шешімінің нәтижелерімен келіспеген жағдайда Көрсетілетін қызметті алушы нәтижелерге Мемлекеттік көрсетілетін қызметтер туралы Заңының 4-бабы 6) тармақшасына сәйкес сот тәртібімен шағымдана алады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-қосымшаның оң жақ жоғарғы бұрышы жаңа редакцияда көзделген - ҚР Энергетика министрінің м.а. 25.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 352-н/қ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5649,50 +6589,125 @@
               <w:t>
 __________________________________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (Басшының тегі, аты, әкесінің аты (бар болса)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3-қосымша жаңа редакцияда көзделген - ҚР Энергетика министрінің м.а. 25.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 352-н/қ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7388,50 +8403,125 @@
               <w:t>
 __________________________________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (Басшының тегі, аты, әкесінің аты (бар болса)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      6-қосымша жаңа редакцияда көзделген - ҚР Энергетика министрінің м.а. 25.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 352-н/қ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8062,50 +9152,125 @@
               <w:t>
 __________________________________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (Басшының тегі, аты, әкесінің аты (бар болса)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      7-қосымша жаңа редакцияда көзделген - ҚР Энергетика министрінің м.а. 25.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 352-н/қ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8736,50 +9901,125 @@
               <w:t>
 __________________________________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (Басшының тегі, аты, әкесінің аты (бар болса)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      8-қосымша жаңа редакцияда көзделген - ҚР Энергетика министрінің м.а. 25.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 352-н/қ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -9410,50 +10650,125 @@
               <w:t>
 __________________________________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (Басшының тегі, аты, әкесінің аты (бар болса)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      8-1-қосымша алып тастау көзделген - ҚР Энергетика министрінің м.а. 25.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 352-н/қ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -10180,50 +11495,136 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Хабарламаны жіберу күні мен уақыты: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "___" ________20__ жылы "__" сағат "__" мин.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      9-қосымша жаңа редакцияда көзделген - ҚР Энергетика министрінің м.а. 25.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 352-н/қ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -15345,50 +16746,136 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) ғимараттар мен құрылыстардың, диспетчерлік және технологиялық басқару құралдарының күзгі-қысқы кезеңдегі жұмысқа әзірлігі туралы акт;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) жылу беруші ұйымдардың жылу желілері мен жылу көздерінің осы жердегі жылыту үшін сыртқы ауаның есептік температурасына жылу желілері жұмысының температуралық кестелерін орындауға дайындығын қамтамасыз ету жөніндегі акті.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      10-қосымша алып тастау көзделген - ҚР Энергетика министрінің м.а. 25.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 352-н/қ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -17460,55 +18947,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -17834,31 +19321,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>