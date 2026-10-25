--- v0 (2025-10-11)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="fd5300c" w14:textId="fd5300c">
+    <w:p w14:paraId="1d9528e" w14:textId="1d9528e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -112,140 +112,160 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Ауыл шаруашылығы министрінің 2015 жылғы 23 қаңтардағы № 7-1/31 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2015 жылы 19 наурызда № 10505 тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ветеринария туралы" 2002 жылғы 10 шілдедегі Қазақстан Республикасы Заңының </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> 1) тармақшасына сәйкес БҰЙЫРАМЫН:</w:t>
+      "Ветеринария туралы" Қазақстан Республикасы Заңының 8-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>46-15) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 10-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>БҰЙЫРАМЫН</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің 07.04.2021 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 114</w:t>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 249</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -298,130 +318,244 @@
         <w:t>
       2. Ветеринария және тамақ қауіпсіздігі департаменті:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Қазақстан Республикасының Әділет министрлігінде осы бұйрықтың мемлекеттік тіркелуін;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z5" w:id="4"/>
-[...15 lines deleted...]
-      2) осы бұйрық Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелгеннен кейін күнтізбелік он күн ішінде оның көшірмесін мерзімді баспа басылымдарында және "Әділет" ақпараттық-құқықтық жүйесінде ресми жариялауға жіберілуін;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2) алып тасталды – ҚР Ауыл шаруашылығы министрінің 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 249</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z6" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осы бұйрықты Қазақстан Республикасы Ауыл шаруашылығы министрлігінің интернет-ресурсында жариялануын қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z6" w:id="5"/>
-[...15 lines deleted...]
-      3) осы бұйрықты Қазақстан Республикасы Ауыл шаруашылығы министрлігінің интернет-ресурсында жариялануын қамтамасыз етсін.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді – ҚР Ауыл шаруашылығы министрінің 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 249</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z7" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Осы бұйрықтың орындалуына бақылау Қазақстан Республикасының Ауыл шаруашылығы министрлігінің жетекші вице-министріне жүктелсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z7" w:id="6"/>
-[...15 lines deleted...]
-      3. Осы бұйрықтың орындалуына бақылау Қазақстан Республикасының Ауыл шаруашылығы министрлігінің жетекші вице-министріне жүктелсін.</w:t>
+    <w:bookmarkStart w:name="z8" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткеннен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z8" w:id="7"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
@@ -855,68 +989,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">№ 7-1/31бұйрығымен </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z10" w:id="8"/>
+    <w:bookmarkStart w:name="z10" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ветеринариялық препараттарды, жемшөп қоспаларын мемлекеттік тіркеуді жүргізу қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағида жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің 07.04.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -927,388 +1061,512 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z13" w:id="9"/>
+    <w:bookmarkStart w:name="z13" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Ветеринариялық препараттарды, жемшөп қоспаларын мемлекеттік тіркеуді жүргізу қағидалары (бұдан әрі – Қағидалар) "Ветеринария туралы" 2002 жылғы 10 шілдедегі Қазақстан Республикасы Заңының (бұдан әрі – Заң) </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> 1) тармақшасына сәйкес әзірленді және ветеринариялық препараттарды, азықтық қоспаларды мемлекеттік тіркеуді жүргізу тәртібін, сондай-ақ "Ветеринариялық препараттарды, жемшөп қоспаларын мемлекеттік тіркеу" мемлекеттік қызметін (бұдан әрі – мемлекеттік көрсетілетін қызмет) көрсету тәртібін айқындайды.</w:t>
+      1. Осы Ветеринариялық препараттарды, жемшөп қоспаларын мемлекеттік тіркеуді жүргізу қағидалары (бұдан әрі – Қағидалар) "Ветеринария туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) 8-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>46-15) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының (бұдан әрі – Мемлекеттік көрсетілетін қызметтер туралы заң) 10-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әзірленді және ветеринариялық препараттарды, азықтық қоспаларды мемлекеттік тіркеуді жүргізу тәртібін, сондай-ақ "Ветеринариялық препараттарды, жемшөп қоспаларын мемлекеттік тіркеу" мемлекеттік қызметін көрсету (бұдан әрі – мемлекеттік көрсетілетін қызмет) тәртібін айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 249</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z14" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Осы Қағидаларда мынадай ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z14" w:id="10"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z15" w:id="11"/>
+    <w:bookmarkStart w:name="z15" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) ветеринариялық препараттардың, азықтық қоспалардың саудалық (айырымдық) аты – ветеринариялық препараттың, азықтық қоспалардың дайындаушы немесе жеке және заңды тұлға тіркейтін, затбелгі қоятын және жарнамалайтын аты; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z16" w:id="12"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z16" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) ветеринариялық препараттарды, азықтық қоспаларды мемлекеттік тіркеу – ветеринария саласындағы уәкілетті органның ветеринариялық препараттарды, азықтық қоспаларды сараптама, байқаудан өткізу және тіркеу сынақтарының нәтижелері бойынша ветеринариялық препараттардың, азықтық қоспалардың мемлекеттік тізіліміне енгізуі және оларға осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша тіркеу куәліктерін беруі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z17" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ветеринариялық препараттардың, азықтық қоспалардың мемлекеттік тізілімдері (бұдан әрі – Тізілімдер) – ветеринария саласындағы уәкілетті орган шығаратын, мемлекеттік тіркеуден өткен және Қазақстан Республикасында өндіруге, импорттауға және қолдануға рұқсат етілген ветеринариялық препараттар, азықтық қоспалар туралы мәліметтерді қамтитын тізбелер;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z17" w:id="13"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z18" w:id="14"/>
+    <w:bookmarkStart w:name="z18" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) ветеринария саласындағы уәкілетті орган – ветеринария саласындағы басшылықты, сондай-ақ өз өкілеттіктері шегінде салааралық үйлестіруді жүзеге асыратын орталық атқарушы орган; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z19" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) ветеринария саласындағы уәкілетті органның ведомствосы – Қазақстан Республикасы Ауыл шаруашылығы министрлігінің Ветеринариялық бақылау және қадағалау комитеті;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z19" w:id="15"/>
-[...15 lines deleted...]
-      5) ветеринария саласындағы уәкілетті органның ведомствосы – Қазақстан Республикасы Ауыл шаруашылығы министрлігінің Ветеринариялық бақылау және қадағалау комитеті;</w:t>
+    <w:bookmarkStart w:name="z20" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) жаңа ветеринариялық препарат, азықтық қоспа – үшінші елдерде және Еуразиялық экономикалық одаққа мүше мемлекеттерде өндірілмейтін және тіркелмеген ветеринариялық препарат, азықтық қоспа;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z20" w:id="16"/>
-[...15 lines deleted...]
-      6) жаңа ветеринариялық препарат, азықтық қоспа – үшінші елдерде және Еуразиялық экономикалық одаққа мүше мемлекеттерде өндірілмейтін және тіркелмеген ветеринариялық препарат, азықтық қоспа;</w:t>
+    <w:bookmarkStart w:name="z21" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) жеке кабинет – пайдаланушының ветеринариялық препараттарды, азықтық қоспаларды тіркеу рәсімдерін жүзеге асыру, сондай-ақ "цифрлық үкімет" веб-порталында орналастырылған автоматты хабарламалар мен ақпаратты алу үшін "электрондық үкімет" веб-порталындағы автоматтандырылған жұмыс орны;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z21" w:id="17"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z22" w:id="18"/>
+    <w:bookmarkStart w:name="z22" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) жетілдірілген ветеринариялық препарат, азықтық қоспа – бұрын тіркелген, бірақ басқа нысандарда және/немесе жаңа дозада және/немесе негізгі және қосалқы заттардың (компоненттердің) басқа да құрамымен, сондай-ақ олардың қасиеттері мен сапалық сипаттамаларына, оларды пайдаланудың (қолданудың, сақтаудың) өзге де тәсілдеріне әсер еткен өндіріс технологиясы (технологиялары) немесе пайдалану (қолдану, сақтау) көрсеткіштері өзгертіліп өндірілген ветеринариялық препарат, азықтық қоспа; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z23" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) тіркеу куәлігі – ветеринария саласындағы уәкілетті органның ведомствосы ветеринариялық препаратқа, азықтық қоспаларға олардың мемлекеттік тіркелуін растау және ветеринариялық препараттардың, азықтық қоспалардың мемлекеттік тізіліміне енгізу мақсатында беретін құжат;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z23" w:id="19"/>
-[...15 lines deleted...]
-      9) тіркеу куәлігі – ветеринария саласындағы уәкілетті органның ведомствосы ветеринариялық препаратқа, азықтық қоспаларға олардың мемлекеттік тіркелуін растау және ветеринариялық препараттардың, азықтық қоспалардың мемлекеттік тізіліміне енгізу мақсатында беретін құжат;</w:t>
+    <w:bookmarkStart w:name="z24" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) "цифрлық үкіметтің" веб-порталы – нормативтік құқықтық базаны қоса алғанда, мемлекеттік қызметтер көрсетуге қатысатын мемлекеттік органдар мен өзге де субъектілер орналастыратын шоғырландырылған ақпаратқа, сондай-ақ электрондық нысанда көрсетілетін мемлекеттік және өзге де көрсетілетін қызметтерге қол жеткізудің "бірыңғай терезесін" білдіретін цифрлық объект.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z24" w:id="20"/>
-[...15 lines deleted...]
-      10) "электрондық үкімет" веб-порталы (бұдан әрі – портал) – нормативтік құқықтық базаны қоса алғанда, барлық шоғырландырылған үкіметтік ақпаратқа және электрондық нысанда көрсетілетін мемлекеттік және өзге де қызметтерге қол жеткізудің бірыңғай терезесін білдіретін ақпараттық жүйе болып табылады.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді – ҚР Ауыл шаруашылығы министрінің 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 249</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z25" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Мемлекеттік қызметті көрсету тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z25" w:id="21"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 2-тарау. Мемлекеттік қызметті көрсету тәртібі</w:t>
+    <w:bookmarkStart w:name="z26" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Мемлекеттік қызметті Қазақстан Республикасы Ауыл шаруашылығы министрінің Ветеринариялық бақылау және қадағалау комитеті (бұдан әрі – көрсетілетін қызметті беруші) осы Қағидаларға сәйкес көрсетеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z26" w:id="22"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Ветеринариялық препараттарды, жемшөп қоспаларын мемлекеттік тіркеу" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптардың тізбесі (бұдан әрі – Тізбе) осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1365,250 +1623,244 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z28" w:id="23"/>
-[...159 lines deleted...]
-    <w:bookmarkStart w:name="z33" w:id="28"/>
+    <w:bookmarkStart w:name="z28" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Мемлекеттік көрсетілетін қызметті алу үшін жеке немесе заңды тұлға (бұдан әрі – көрсетілетін қызметті алушы) көрсетілетін қызметті берушінің кеңсесіне (бұдан әрі – кеңсе) не портал арқылы осы Қағидаларға 3-қосымшаға сәйкес нысан бойынша ветеринариялық препараттарды, азықтық қоспаларды мемлекеттік тіркеуге арналған өтінішті немесе осы Қағидаларға 4-қосымшаға сәйкес нысан бойынша ветеринариялық препараттарды уақытша тіркеуге арналған өтінішті жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке тұлғаның жеке басын куәландыратын құжат туралы, заңды тұлғаны тіркеу (қайта тіркеу) туралы, дара кәсіпкерді тіркеу туралы не дара кәсіпкер ретінде қызметінің басталғаны туралы, ветеринариялық мақсаттағы препараттарды өндіру (отандық өндірушілер үшін) жөніндегі қызметпен айналысуға арналған лицензия туралы мәліметтерді көрсетілетін қызметті беруші "цифрлық үкіметтің" шлюзі арқылы мемлекеттік цифрлық жүйелерден алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Портал мен цифрлық жүйелердің ақпараттық өзара іс-қимылы цифрлық заңнамаға сәйкес жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініштің көшірмесінде оны қабылдаған қызметкердің аты, әкесінің аты (бар болса), тегі, күні, уақыты көрсетіле отырып, кеңседе тіркеу туралы белгі қағаз жеткізгештегі өтініштің қабылданғанын растау болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы портал арқылы жүгінген жағдайда, жеке кабинетте мемлекеттік қызметті көрсету үшін сұранымның қабылданғаны туралы мәртебе, сондай-ақ мемлекеттік көрсетілетін қызметтің нәтижесін алу күні мен уақыты көрсетілген хабарлама көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 249</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z33" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Кеңсе жұмыскері Тізбенің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген өтініші және құжаттар келіп түскен күні оларды қабылдауды және тіркеуді жүзеге асырады және жауапты орындаушыны тағайындайтын көрсетілетін қызметті берушінің басшысына жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушы Тізбенің 8-тармағында көзделген құжаттар топтамасын толық ұсынбаған және (немесе) қолданылу мерзімі өтіп кеткен құжаттарды ұсынған жағдайда, кеңсе жұмыскері өтінішті қабылдаудан бас тартады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1663,151 +1915,151 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z36" w:id="29"/>
+    <w:bookmarkStart w:name="z36" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Ветеринариялық препараттарды, азықтық қоспаларды мемлекеттік тіркеу:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z37" w:id="30"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z37" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) Қазақстан Республикасы Ауыл шаруашылығы министрінің 2014 жылғы 28 қарашадағы № 7-1/625 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10298 болып тіркелген) бекітілген Жаңа, жетілдірілген ветеринариялық препараттарға, жемшөп қоспаларына нормативтік-техникалық құжаттаманы (бұдан әрі – НТҚ) келісу қағидаларына сәйкес жаңа жетілдірілген ветеринарлық препараттарға, азықтық қоспаларға арналған келісілген нормативтік-техникалық құжаттама болған кезде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z38" w:id="31"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z38" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) Қазақстан Республикасы Ауыл шаруашылығы министрінің 2014 жылғы 24 қарашадағы № 7-1/611 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10287 болып тіркелген) бекітілген Ветеринариялық препараттарды, жемшөп қоспаларын байқаудан өткізу және тіркеу сынақтарын жүргізу қағидаларына (бұдан әрі – Байқаудан өткізу және тіркеу сынақтарын жүргізу қағидалары) сәйкес жүргізілген ветеринариялық препараттарды, азықтық қоспаларды байқаудан өткізу немесе тіркеу сынақтарының нәтижелері бойынша жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z39" w:id="32"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z39" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Заңның 11-бабы 1-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1822,1121 +2074,1535 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3) тармақшаларына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес құрылған ұйымдардан жануарлардың анықталған аса қауіпті және экзотикалық аурулары туралы ақпарат болған кезде, Қазақстан Республикасында және Еуразиялық экономикалық одаққа мүше мемлекеттерде оларға қарсы тіркелген ветеринариялық препараттар болмаса, осы Қағидаларға сәйкес таралуы эпизоотиялық жағдайдың нашарлауына әкеп соғуы мүмкін, Қазақстан Республикасының аумағында алғаш анықталған жануарлардың аса қауіпті және экзотикалық аурулары бойынша ветеринариялық іс-шаралар жүргізу үшін екі жылдан аспайтын мерзімге ветеринариялық препараттарды уақытша тіркеуге жол беріледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z40" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Жауапты орындаушы өтінішті тіркеген сәттен бастап 5 (бес) жұмыс күні ішінде өтініштен алынған деректерді (мәліметтерді) "е-Аgriculture" агроөнеркәсіптік кешен салаларын басқарудың бірыңғай автоматтандырылған жүйесі" цифрлық жүйесіне (бұдан әрі – цифрлық жүйе) енгізеді, көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алу үшін ұсынған құжаттардың және (немесе) оларда қамтылған деректердің (мәліметтердің) дұрыстығын тексереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметті көрсетуден бас тарту үшін негіздер болмаған кезде жауапты орындаушы осы Қағидаларға 1-қосымшаға сәйкес нысан бойынша тіркеу куәлігін және мемлекеттік тіркеу нөмірін бере отырып, ветеринариялық препараттарды, азықтық қоспаларды мемлекеттік тіркеу туралы шешімді қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасында мемлекеттік тіркеуден өткен ветеринариялық препараттар мен азықтық қоспалар туралы мәліметтер осы Қағидаларға 5-қосымшаға сәйкес нысан бойынша Қазақстан Республикасының ветеринариялық препараттарының мемлекеттік тізіліміне және осы Қағидаларға 6-қосымшаға сәйкес нысан бойынша Қазақстан Республикасының азықтық қоспаларының мемлекеттік тізіліміне енгізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тіркеу куәлігі цифрлық жүйеде ресімделеді және көрсетілетін қызметті беруші басшысының электрондық цифрлық қолтаңбасы қойылған электрондық құжат нысанында портал арқылы жеке кабинетке жіберіледі не басып шығарылады, көрсетілетін қызметті берушінің басшысының қолы қойылады, мөрмен расталады және кеңсе арқылы қолма-қол беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 249</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z91" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7-1. Мемлекеттік қызметті көрсетуден бас тарту үшін негіздер болған кезде көрсетілетін қызметті беруші көрсетілетін қызметті алушыны мемлекеттік қызметті көрсетуден бас тарту туралы алдын ала шешім, сондай-ақ алдын ала шешім бойынша көрсетілетін қызметті алушының позициясын білдіру мүмкіндігі үшін тыңдалым өткізу уақыты мен орны (тәсілі) туралы хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Тыңдалым рәсімі Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің (бұдан әрі – ҚР ӘРПК) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>73-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес өткізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Тыңдалым нәтижелері бойынша көрсетілетін қызметті беруші тіркеу куәлігін бере отырып ветеринариялық препараттарды, азықтық қоспаларды мемлекеттік тіркеу туралы не осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша мемлекеттік қызмет көрсетуден уәжді бас тартуды бере отырып, ветеринариялық препараттарды, азықтық қоспаларды мемлекеттік тіркеуден бас тарту туралы шешім қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметті көрсетуден уәжді бас тарту цифрлық жүйеде ресімделеді және көрсетілетін қызметті беруші басшысының электрондық цифрлық қолтаңбасы қойылған электрондық құжат нысанында портал арқылы жеке кабинетке жіберіледі не басып шығарылады, көрсетілетін қызметті берушінің басшысының қолы қойылады, мөрмен расталады және кеңсе арқылы қолма-қол беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Қағида 7-1-тармақпен толықтырылды - ҚР Ауыл шаруашылығы министрінің 24.01.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 24</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді – ҚР Ауыл шаруашылығы министрінің 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 249</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z92" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7-2. Мемлекеттік қызмет көрсету мерзімін тоқтата тұру көрсетілетін қызметті алушыға көрсетілетін қызметті берушінің мемлекеттік қызмет көрсету процесін тоқтата тұру жөніндегі шешімі туралы хабарлама жіберілген күннен басталады. Мемлекеттік қызмет көрсету мерзімінің өтуі көрсетілетін қызметті беруші мемлекеттік қызмет көрсету процесін қайта бастау туралы шешім шығарған күннен бастап қайта басталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 7-2-тармақпен толықтырылды – ҚР Ауыл шаруашылығы министрінің 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 249</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z93" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7-3. Көрсетілетін қызметті беруші мемлекеттік қызмет көрсету процесін мынадай:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) егер көрсетілетін қызметті алушылардың тиісті материалдық немесе материалдық емес игіліктерді алу құқықтарында құқықтық мирасқорлыққа жол берілсе, азамат қайтыс болған (оның ішінде қайтыс болды деп жарияланған) немесе заңды тұлға қайта ұйымдастырылған, таратылған;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) азамат Қазақстан Республикасының заңдарында белгіленген тәртіппен әрекетке қабілетсіз және (немесе) әрекет қабілеті шектеулі деп танылған;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мемлекеттік органдар қарайтын не сот тәртібімен қаралатын мәселелер шешілгенге дейін мемлекеттік қызмет көрсету мүмкін болмаған жағдайларда тоқтата тұрады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 7-3-тармақпен толықтырылды – ҚР Ауыл шаруашылығы министрінің 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 249</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z94" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7-4. Мемлекеттік қызмет көрсету процесі:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z40" w:id="33"/>
-[...15 lines deleted...]
-      7. Жауапты орындаушы өтінішті тіркеген сәттен бастап 5 (бес) жұмыс күні ішінде өтініштен алынған деректерді (мәліметтерді) "е-Аgriculture" агроөнеркәсіптік кешен салаларын басқарудың бірыңғай автоматтандырылған жүйесі" ақпараттық жүйесіне (бұдан әрі – ақпараттық жүйе) енгізеді, көрсетілетін қызметті алушының мемлекеттік қызметті алу үшін ұсынған құжаттарының және (немесе) оларда қамтылған деректердің (мәліметтердің) дұрыстығын тексереді.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осы Қағидалардың 7-3-тармағының 1) және 2) тармақшаларында көзделген жағдайларда – қайтыс болған адамның құқықтық мирасқоры айқындалғанға дейін немесе әрекетке қабілетсіз адамға қорғаншы тағайындалғанға дейін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осы Қағидалардың 7-3-тармағының 3) тармақшасында көзделген жағдайларда мемлекеттік орган ұстанымды айқындағанға дейін немесе сот актісі заңды күшіне енгенге дейін тоқтатыла тұрады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 7-4-тармақпен толықтырылды – ҚР Ауыл шаруашылығы министрінің 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 249</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z95" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7-5. Көрсетілетін қызметті беруші көрсетілетін қызметті алушының өтінішхаты бойынша немесе өз бастамасы бойынша мемлекеттік қызмет көрсету процесін мынадай:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) қызмет көрсетудің одан арғы процесіне уақытша кедергі келтіретін еңсерілмейтін күш әсер еткен жағдайда тоқтата тұрады. Мемлекеттік қызмет көрсетудің одан арғы процесіне уақытша кедергі келтіретін еңсерілмейтін күштің әсер етуі деп төтенше жағдайды енгізу, табиғи және техногендік сипаттағы төтенше жағдай қатері немесе оның туындауы түсініледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) көрсетілетін қызметті алушы заңды өкілдерінің көрсетілетін қызметті алу жағдайларын қоспағанда, оның мемлекеттік қызмет көрсету мерзімінен асатын мерзімде қызметтік іссапарда, медициналық ұйымда стационарлық емделуде болған жағдайда тоқтата тұрады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 7-5-тармақпен толықтырылды – ҚР Ауыл шаруашылығы министрінің 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 249</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z45" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8. Көрсетілетін қызметті беруші Тізбенің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген негіздер бойынша мемлекеттік қызметті көрсетуден бас тартады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 24.01.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 24</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z49" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Басқа елдерде жүргізілген ветеринариялық препараттарды, азықтық қоспаларды тіркеу оларды Тізілімге енгізу үшін негіз болып табылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z50" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Қазақстан Республикасында ветеринариялық препараттарды, азықтық қоспаларды тіркеу сынақтарын жүргізу үшін қажетті көлемде өндіру, әкелу (импорттау) жағдайларын қоспағанда, оларды мемлекеттік тіркегеннен кейін ғана өндіруге, әкелуге (импорттауға), өткізуге және қолдануға (пайдалануға) рұқсат етіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z51" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Тіркеу куәлігі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z52" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      алғаш рет тіркелетін (жаңа, жетілдірілген) ветеринариялық препараттарға, азықтық қоспаларға 5 (бес) жыл мерзімге беріледі. Тіркеу куәлігінің көрсетілген қолданылу мерзімі өткеннен кейін осы Қағидаларға сәйкес оларды қайта мемлекеттік тіркеу рәсімі жүргізілгеннен кейін ветеринариялық препараттарға, азықтық қоспаларға мерзімсіз тіркеу куәлігі беріледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z53" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      таралуы эпизоотиялық жағдайдың нашарлауына әкеп соғуы мүмкін, Қазақстан Республикасының аумағында жануарлардың алғаш анықталған аса қауіпті және экзотикалық аурулары бойынша ветеринариялық іс-шаралар жүргізуге арналған үшін ветеринариялық препараттарға 2 (екі) жылдан аспайтын мерзімге (уақытша тіркеу) беріледі. Ветеринариялық препараттарды уақытша тіркеудің қолданылу кезеңінде Байқаудан өткізу және тіркеу сынақтарын жүргізу қағидаларына сәйкес мемлекеттік тіркеуге қажетті ветеринариялық препараттардың тіркеу сынақтары жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z54" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Тіркеу куәлігінің қолданылу мерзімі өткен ветеринариялық препараттар мен азықтық қоспалар, басқа елдерде тіркелген және Қазақстан Республикасында, сондай-ақ Еуразиялық экономикалық одаққа мүше мемлекеттердің аумағында қолдануға ұсынылатын ветеринариялық препараттар мен азықтық қоспалар Байқаудан өткізу және тіркеу сынақтарын жүргізу қағидаларына сәйкес тіркеу сынақтарына жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z55" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13. "Рұқсаттар және хабарламалар туралы" 2014 жылғы 16 мамырдағы Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>43-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тармағында көзделген жағдайларда, қағаз нысанында берілген тіркеу куәлігінің телнұсқасын алу үшін көрсетілетін қызметті алушы еркін нысандағы тіркеу куәлігінің телнұсқасын алуға арналған өтінішпен кеңсе арқылы не тіркеу куәлігінің телнұсқасын алуға арналған сұраныммен портал арқылы жүгінеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z56" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Тіркеу куәлігінің телнұсқасын алуға өтініш (сұраным) келіп түскен кезде жауапты орындаушы өтініш (сұраным) тіркелген сәттен бастап 2 (екі) жұмыс күні ішінде ұсынылған өтінішті (сұранымды) қарайды және осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша оң жақ жоғарғы бұрышында "телнұсқа" деген жазуы бар және тіркеу куәлігінің алғашқы берілген күнін көрсете отырып, тіркеу куәлігінің телнұсқасын не осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша мемлекеттік қызмет көрсетуден уәжді бас тартуды дайындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z57" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      14. Жеке тұлғаның аты, әкесінің аты (бар болса), тегі өзгерген, дара кәсіпкер қайта тіркелген және (немесе) оның атауы өзгерген, заңды тұлғаның атауы өзгерген және (немесе) заңды тұлға бірігу, қайта құрылу, басқа заңды тұлғаға қосылу, бөлініп шығу және бөліну нысандарында қайта ұйымдастырылған жағдайда, көрсетілетін қызметті алушы өзгерістер туындаған сәттен бастап 1 (бір) ай ішінде ветеринариялық препараттардың, азықтық қоспалардың тіркеу куәлігін қайта ресімдеуді жүзеге асырады. Көрсетілетін қызметті алушы көрсетілген мерзімде кеңсеге не порталға осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша ветеринариялық препараттардың, азықтық қоспалардың тіркеу куәлігін қайта ресімдеуге арналған өтінішті және Тізбеде көрсетілген құжаттарды жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 14-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 24.01.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 24</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z58" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Жауапты орындаушы ветеринариялық препараттардың, азықтық қоспалардың тіркеу куәлігін қайта ресімдеуге арналған құжаттарды тіркеген сәттен бастап 5 (бес) жұмыс күні ішінде құжаттардың және (немесе) олардағы мәліметтердің толықтығын тексереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Мемлекеттік қызметті көрсетуден бас тарту үшін негіздер болмаған кезде жауапты орындаушы осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес нысан бойынша тіркеу куәлігін және мемлекеттік тіркеу нөмірін бере отырып, ветеринариялық препараттарды, азықтық қоспаларды мемлекеттік тіркеу туралы шешімді қабылдайды.</w:t>
-[...75 lines deleted...]
-      Тіркеу куәлігі ақпараттық жүйеде ресімделеді және көрсетілетін қызметті беруші басшысының электрондық цифрлық қолтаңбасы қойылған электрондық құжат нысанында портал арқылы жеке кабинетке жіберіледі не басып шығарылады, көрсетілетін қызметті берушінің басшысының қолы қойылады, мөрмен расталады және кеңсе арқылы қолма-қол беріледі.</w:t>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша тіркеу куәлігін қайта ресімдейді және мәліметтерді Тізілімдерге енгізеді, сондай-ақ ақпаратты ветеринария саласындағы уәкілетті органның интернет-ресурсында орналастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте ветеринариялық препаратты, азықтық қоспаны мемлекеттік тіркеудің қолданылу мерзімі және тіркеу куәлігінің нөмірі сақталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушының тіркеу куәлігін қайта ресімдеуге арналған құжаттарын қарау кезінде мемлекеттік қызметті көрсетуден бас тарту үшін негіздер болса, онда көрсетілетін қызметті беруші осы Қағидалардың 7-1- тармағына сәйкес әрекет жасайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 24.01.2023 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 15-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 24.01.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 24</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z91" w:id="34"/>
-[...755 lines deleted...]
-    <w:bookmarkStart w:name="z62" w:id="46"/>
+    <w:bookmarkStart w:name="z62" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. Тіркеу куәлігінің қолданылу мерзімі ішінде Қазақстан Республикасы Ауыл шаруашылығы министрінің міндетін атқарушының 2012 жылғы 6 сәуірдегі № 18-02/158 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 7646 болып тіркелген) бекітілген Ветеринариялық препараттар, жемшөп қоспалары қауіпсіздігінің мониторингін жүзеге асыру қағидаларына сәйкес ветеринариялық препараттар, азықтық қоспалар қауіпсіздігінің мониторингі жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z63" w:id="47"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z63" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Көрсетілетін қызметті беруші Қазақстан Республикасы Көлік және коммуникация министрінің міндетін атқарушының 2013 жылғы 14 маусымдағы № 452 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 8555 болып тіркелген) бекітілген Мемлекеттік көрсетілетін қызметтерді көрсету мониторингінің ақпараттық жүйесіне мемлекеттік көрсетілетін қызметті көрсету сатысы туралы деректер енгізу қағидаларында белгіленген тәртіппен мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесіне мемлекеттік қызметті көрсету сатысы туралы деректердің енгізілуін қамтамасыз етеді. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z64" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Көрсетілетін қызметті берушінің және (немесе) оның лауазымды адамдарының мемлекеттік қызметтер көрсету мәселелері бойынша шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z64" w:id="48"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 3-тарау. Көрсетілетін қызметті берушінің және (немесе) оның лауазымды адамдарының мемлекеттік қызметтер көрсету мәселелері бойынша шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
+    <w:bookmarkStart w:name="z65" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Мемлекеттік қызметтер көрсету мәселелері бойынша көрсетілетін қызметті берушінің шешіміне, әрекетіне (әрекетсіздігіне) шағым көрсетілетін қызметті берушінің, ветеринария саласындағы уәкілетті орган басшысының атына, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z65" w:id="49"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Шағым ҚР ӘРПК-нің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2993,230 +3659,230 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z66" w:id="50"/>
+    <w:bookmarkStart w:name="z66" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. Мемлекеттік көрсетілетін қызметтер туралы заңның 25-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес көрсетілетін қызметті алушының шағымын:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z67" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      көрсетілетін қызметті беруші, ветеринария саласындағы уәкілетті орган – тіркелген күнінен бастап 5 (бес) жұмыс күні ішінде;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z67" w:id="51"/>
-[...15 lines deleted...]
-      көрсетілетін қызметті беруші, ветеринария саласындағы уәкілетті орган – тіркелген күнінен бастап 5 (бес) жұмыс күні ішінде;</w:t>
+    <w:bookmarkStart w:name="z68" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган – тіркелген күнінен бастап 15 (он бес) жұмыс күні ішінде қарауы тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z68" w:id="52"/>
-[...15 lines deleted...]
-      мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган – тіркелген күнінен бастап 15 (он бес) жұмыс күні ішінде қарауы тиіс.</w:t>
+    <w:bookmarkStart w:name="z69" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Көрсетілетін қызметті беруші, ветеринария саласындағы уәкілетті органның, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның шағымды қарау мерзімі Мемлекеттік көрсетілетін қызметтер туралы заңның 25-бабының 4-тармағына сәйкес:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z69" w:id="53"/>
-[...15 lines deleted...]
-      20. Көрсетілетін қызметті беруші, ветеринария саласындағы уәкілетті органның, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның шағымды қарау мерзімі Мемлекеттік көрсетілетін қызметтер туралы заңның 25-бабының 4-тармағына сәйкес:</w:t>
+    <w:bookmarkStart w:name="z70" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) шағым бойынша қосымша зерделеу немесе тексеру не жергілікті жерге барып тексеру жүргізу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z70" w:id="54"/>
-[...15 lines deleted...]
-      1) шағым бойынша қосымша зерделеу немесе тексеру не жергілікті жерге барып тексеру жүргізу;</w:t>
+    <w:bookmarkStart w:name="z71" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) қосымша ақпарат алу қажет болған жағдайда, 10 (он) жұмыс күнінен аспайтын мерзімге ұзартылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z71" w:id="55"/>
-[...15 lines deleted...]
-      2) қосымша ақпарат алу қажет болған жағдайда, 10 (он) жұмыс күнінен аспайтын мерзімге ұзартылады.</w:t>
+    <w:bookmarkStart w:name="z72" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шағымды қарау мерзімі ұзартылған жағдайда, шағымдарды қарауға өкілеттіктер берілген лауазымды адам шағымды қарау мерзімі ұзартылған сәттен бастап 3 (үш) жұмыс күні ішінде шағым берген көрсетілетін қызметті алушыға ұзарту себептерін көрсете отырып, шағымды қарау мерзімінің ұзартылғаны туралы жазбаша нысанда (шағым қағаз жеткізгіште берілген кезде) немесе электрондық нысанда (шағым электрондық түрде берілген кезде) хабарлайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z72" w:id="56"/>
-[...15 lines deleted...]
-      Шағымды қарау мерзімі ұзартылған жағдайда, шағымдарды қарауға өкілеттіктер берілген лауазымды адам шағымды қарау мерзімі ұзартылған сәттен бастап 3 (үш) жұмыс күні ішінде шағым берген көрсетілетін қызметті алушыға ұзарту себептерін көрсете отырып, шағымды қарау мерзімінің ұзартылғаны туралы жазбаша нысанда (шағым қағаз жеткізгіште берілген кезде) немесе электрондық нысанда (шағым электрондық түрде берілген кезде) хабарлайды.</w:t>
+    <w:bookmarkStart w:name="z73" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Егер заңда өзгеше көзделмесе, ҚР ӘРПК-нің 91-бабы 5-тармағына сәйкес сотқа дейінгі тәртіппен шағым жасалғаннан кейін сотқа жүгінуге жол беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z73" w:id="57"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3500,68 +4166,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Беткі жағы/Лицевая сторона</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z75" w:id="58"/>
+    <w:bookmarkStart w:name="z75" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Ауыл шаруашылығы министрлігінің Ветеринариялық бақылау және қадағалау комитеті Тіркеу куәлігінің № _____________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkEnd w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы куәлік __________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4071,68 +4737,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Сырт жағы/Оборотная сторона</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z76" w:id="59"/>
+    <w:bookmarkStart w:name="z76" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Комитет ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан Регистрационное удостоверение № _____________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkEnd w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Выдано настоящее регистрационное удостоверение ________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4690,2223 +5356,6621 @@
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Ветеринариялық препараттарды,</w:t>
             </w:r>
-          </w:p>
-[...183 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жемшөп қоспаларын</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мемлекеттік тіркеуді жүргізу</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z78" w:id="60"/>
+    <w:bookmarkStart w:name="z78" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Ветеринариялық препараттарды, жемшөп қоспаларын мемлекеттік тіркеу" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkEnd w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 2-қосымша жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 24.01.2023 </w:t>
+      Ескерту. 2-қосымша жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің 22.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 24</w:t>
+        <w:t>№ 249</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...101 lines deleted...]
-              <w:t>Қазақстан Республикасы Ауыл шаруашылығы министрлігі Ветеринариялық бақылау және қадағалау комитеті (бұдан әрі – көрсетілетін қызметті беруші).</w:t>
+Мемлекеттік көрсетілетін қызметтің атауы: Ветеринариялық препараттарды, жемшөп қоспаларын мемлекеттік тіркеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті ұсыну тәсілдері</w:t>
+Көрсетілетін қызметті берушінің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жеке және заңды тұлғалардың (бұдан әрі – көрсетілетін қызметті алушы) өтініштерін қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру:</w:t>
-[...35 lines deleted...]
-2) "электрондық үкіметтің" веб-порталы (бұдан әрі – портал) арқылы жүзеге асырылады.</w:t>
+Қазақстан Республикасы Ауыл шаруашылығы министрлігінің Ветеринариялық бақылау және қадағалау комитеті (бұдан әрі – көрсетілетін қызметті беруші).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету мерзімі</w:t>
+Мемлекеттік қызметті ұсыну тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) тіркеу куәлігін беру кезінде – 5 (бес) жұмыс күні ішінде;</w:t>
+Жеке және заңды тұлғалардың (бұдан әрі – көрсетілетін қызметті алушы) өтініштерін қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) тіркеу куәлігін қайта ресімдеу кезінде – 5 (бес) жұмыс күні ішінде;</w:t>
+1) көрсетілетін қызметті берушінің кеңсесі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3) тіркеу куәлігінің телнұсқасын беру кезінде – 2 (екі) жұмыс күні ішінде.</w:t>
+2) "цифрлық үкіметтің" веб-порталы (бұдан әрі – портал) арқылы жүзеге асырылады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету нысаны</w:t>
+Мемлекеттік қызмет көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электрондық (ішінара автоматтандырылған)/қағаз түрінде</w:t>
+1) тіркеу куәлігін беру кезінде – 5 (бес) жұмыс күні ішінде;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) тіркеу куәлігін қайта ресімдеу кезінде – 5 (бес) жұмыс күні ішінде;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) тіркеу куәлігінің телнұсқасын беру кезінде – 2 (екі) жұмыс күні ішінде.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету нәтижесі</w:t>
+Мемлекеттік қызметті көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тіркеу куәлігі, тіркеу куәлігінің телнұсқасы не мемлекеттік қызмет көрсетуден уәжді бас тарту.</w:t>
+Электрондық (ішінара цифрландырылған)/қағаз түрінде</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
+Мемлекеттік қызметті көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тегін.</w:t>
+Тіркеу куәлігі, тіркеу куәлігінің телнұсқасы не мемлекеттік қызмет көрсетуден уәжді бас тарту.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
+6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің және ақпарат объектілерінің жұмыс кестесі</w:t>
+Мемлекеттік қызметті көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшерін және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) көрсетілетін қызметті беруші –Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндерін қоспағанда, дүйсенбіден бастап жұманы қоса алғанда, сағат 13.00-ден 14.30-ге дейінгі түскі үзіліспен, сағат 9.00-ден 18.30-ға дейін.</w:t>
-[...53 lines deleted...]
-Мемлекеттік қызмет көрсету орнының мекенжайы көрсетілетін қызметті берушінің www.gov.kz интернет-ресурсында орналастырылған.</w:t>
+Тегін.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
+7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтер тізбесі</w:t>
+Көрсетілетін қызметті берушінің және цифрлық объектілердің жұмыс графигі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тіркеу куәлігін алу үшін:</w:t>
+1) көрсетілетін қызметті беруші – Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндерін қоспағанда, дүйсенбіден бастап жұманы қоса алғанда, сағат 13.00-ден 14.30-ге дейінгі түскі үзіліспен, сағат 8.00-ден 17.30-ға дейін.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-көрсетілетін қызметті берушінің кеңсесіне:</w:t>
+Өтінішті қабылдау және мемлекеттік қызметті көрсету нәтижесін беру сағат 13.00-ден 14.30-ге дейінгі түскі үзіліспен, сағат 9.00-ден 17.00-ға дейін жүзеге асырылады. Мемлекеттік қызмет алдын ала жазылусыз және жеделдетілген қызмет көрсетусіз кезек тәртібімен көрсетіледі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10505 болып тіркелген) бекітілген Ветеринариялық препараттарды, жемшөп қоспаларын мемлекеттік тіркеуді жүргізу қағидаларына (бұдан әрі – Қағидалар) 3-қосымшаға сәйкес нысан бойынша өтініш;</w:t>
+              <w:t>
+2) портал – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы Қазақстан Республикасының еңбек кодексіне сәйкес жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген жағдайда, өтініштерді қабылдау және мемлекеттік қызметті көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) көрсетілетін қызметті алушы өкілінің өкілеттігін растайтын құжат (көрсетілетін қызметті алушының өкілі жүгінген кезде);</w:t>
-[...505 lines deleted...]
-Басқа тілдерде жасалған құжаттар мемлекеттік және орыс тілдеріне аударылып және тіркеу іс-әрекеттерін жүргізу үшін бір тілден екінші тілге аударманың дұрыстығына нотариустың не аударманың дұрыстығын куәландыру жөніндегі іс-әрекеттерді жасауға құқығы бар басқа лауазымды адамның куәландырылған қолымен ұсынылады.</w:t>
+Мемлекеттік қызмет көрсету орнының мекенжайы көрсетілетін қызметті берушінің www.gov.kz интернет-ресурсында орналастырылған.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
+8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының заңдарында белгіленген мемлекеттік қызмет көрсетуден бас тарту үшін негіздер</w:t>
+Мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) көрсетілетін қызметті алушы тіркеу куәлігін алу үшін ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) анық еместігінің анықталуы;</w:t>
+Тіркеу куәлігін алу үшін:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызметті көрсету үшін қажетті ұсынылған материалдардың, деректер мен мәліметтердің Қағидалардың 6-тармағында және осы Тізбенің 8-тармағында белгіленген талаптарға сәйкес келмеуі;</w:t>
+көрсетілетін қызметті берушінің кеңсесіне:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">
+1) Қазақстан Республикасы Ауыл шаруашылығы министрінің 2015 жылғы 23 қаңтардағы № 7-1/31 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрығымен</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10505 болып тіркелген) бекітілген Ветеринариялық препараттарды, жемшөп қоспаларын мемлекеттік тіркеуді жүргізу қағидаларына (бұдан әрі – Қағидалар) 3-қосымшаға сәйкес нысан бойынша ветеринариялық препараттарды, азықтық қоспаларды мемлекеттік тіркеуге арналған өтініш;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2) көрсетілетін қызметті алушы өкілінің өкілеттігін растайтын құжат (көрсетілетін қызметті алушының өкілі жүгінген кезде); </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>
-3) көрсетілетін қызметті алушыға қатысты оның қызметіне немесе мемлекеттік көрсетілетін қызметті алуды талап ететін жекелеген қызмет түрлеріне тыйым салу туралы соттың заңды күшіне енген шешімінің (үкімінің) болуы.</w:t>
+порталға:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+көрсетілетін қызметті алушының электрондық цифрлық қолтаңбасымен (бұдан әрі – ЭЦҚ) куәландырылған, осы Қағидаларға 3-қосымшаға сәйкес нысан бойынша ветеринариялық препараттарды, азықтық қоспаларды мемлекеттік тіркеуге арналған электрондық құжат нысанындағы өтініш.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тіркеу куәлігінің телнұсқасын алу үшін:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+көрсетілетін қызметті берушінің кеңсесіне:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1) тіркеу куәлігінің телнұсқасын алуға арналған еркін нысандағы өтініш; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) көрсетілетін қызметті алушы өкілінің өкілеттігін растайтын құжат (көрсетілетін қызметті алушының өкілі жүгінген кезде);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+порталға:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+көрсетілетін қызметті алушының ЭЦҚ-мен куәландырылған электрондық құжат нысанындағы сұраным.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ветеринариялық препараттарды уақытша тіркеуді жүргізу кезінде тіркеу куәлігін алу үшін:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+көрсетілетін қызметті берушінің кеңсесіне:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) Қағидаларға 4-қосымшаға сәйкес нысан бойынша ветеринариялық препараттарды уақытша тіркеуге арналған өтініш;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) көрсетілетін қызметті алушы өкілінің өкілеттігін растайтын құжат (көрсетілетін қызметті алушының өкілі жүгінген кезде);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+3) Қазақстан Республикасы Ауыл шаруашылығы министрінің 2014 жылғы 28 қарашадағы № 7-1/625 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрығымен</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10298 болып тіркелген) бекітілген Жаңа, жетілдірілген ветеринариялық препараттарға, жемшөп қоспаларына нормативтік-техникалық құжаттаманы келісу қағидаларында көзделген құрылымға сәйкес келетін ветеринариялық препаратқа арналған нормативтік-техникалық құжаттама мемлекеттік және орыс тілдерінде;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) Қазақстан Республикасының аумағында алғаш рет анықталған, таралуы эпизоотиялық жағдайдың нашарлауына әкеп соғуы мүмкін жануарлардың аса қауіпті және экзотикалық ауруларына қарсы ветеринариялық препараттарды уақытша тіркеуден өткізудің орындылығы туралы ғылыми-зерттеу мекемелерінің ұсынымдары;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) ветеринариялық препараттарды қолданудың ұқсас саласы бойынша басқа мемлекеттерде олардың мемлекеттік тіркелгені туралы құжат (сол жануарларға және жануарлардың аса қауіпті және экзотикалық ауруларына қарсы).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Тіркеу куәлігін қайта ресімдеу үшін: </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+көрсетілетін қызметті берушінің кеңсесіне:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) Қағидаларға 8-қосымшаға сәйкес нысан бойынша ветеринариялық препараттардың, азықтық қоспалардың тіркеу куәлігін қайта ресімдеуге арналған өтініш;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) ақпараты мемлекеттік цифрлық жүйелерде сақталатын құжаттарды қоспағанда, тіркеу куәлігін қайта ресімдеу үшін негіз болған өзгерістер туралы ақпаратты қамтитын құжаттардың көшірмелері;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) ветеринариялық препараттарды өндіру жөніндегі қызметпен айналысу құқығын растайтын құжаттың көшірмесі (шетелдік өндірушілер үшін);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) ветеринариялық препаратқа, азықтық қоспаға бұрын берілген тіркеу куәлігінің түпнұсқасы (бар болса);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+порталға:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) көрсетілетін қызметті алушының ЭЦҚ-мен куәландырылған, Қағидаларға 8-қосымшаға сәйкес нысан бойынша ветеринариялық препараттардың, азықтық қоспалардың тіркеу куәлігін қайта ресімдеуге арналған электрондық құжат нысанындағы өтініш;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) ақпараты мемлекеттік цифрлық жүйелерде қамтылған құжаттарды қоспағанда, тіркеу куәлігін қайта ресімдеу үшін негіз болған өзгерістер туралы ақпаратты қамтитын құжаттардың электрондық көшірмелері;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) ветеринариялық препараттарды өндіру жөніндегі қызметпен айналысу құқығын растайтын құжаттың электрондық көшірмесі (шетелдік өндірушілер үшін);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) ветеринариялық препаратқа бұрын берілген тіркеу куәлігінің элекрондық көшірмесі (түпнұсқа (бар болса) мемлекеттік көрсетілетін қызмет нәтижесі берілген кезде көрсетілетін қызметті берушінің кеңсесіне ұсынылады).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке тұлғаның жеке басын куәландыратын құжат туралы, заңды тұлғаны тіркеу (қайта тіркеу) туралы, дара кәсіпкерді тіркеу туралы не дара кәсіпкер ретінде қызметінің басталғаны, ветеринариялық мақсаттағы препараттарды өндіру жөніндегі қызметпен айналысуға арналған лицензия туралы мәліметтерді (отандық өндірушілер үшін) көрсетілетін қызметті беруші "цифрлық үкімет" шлюзі арқылы мемлекеттік цифрлық жүйелерден алады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушылардан цифрлық жүйелерден алынуы мүмкін құжаттарды талап етуге жол берілмейді.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Басқа тілдерде жасалған құжаттар мемлекеттік және орыс тілдеріне аударылып, және тіркеу іс-әрекеттерін жүргізу үшін бір тілден екінші тілге аударманың дұрыстығына нотариустың не аударманың дұрыстығын куәландыру жөніндегі іс-әрекеттерді жасауға құқығы бар басқа лауазымды адамның куәландырылған қолымен ұсынылады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10</w:t>
+9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті, оның ішінде электрондық нысан арқылы көрсету ерекшеліктері ескеріле отырып қойылатын өзге де талаптар</w:t>
+Қазақстан Республикасының заңдарында белгіленген мемлекеттік қызмет көрсетуден бас тарту үшін негіздер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+1) көрсетілетін қызметті алушы тіркеу куәлігін алу үшін ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) анық еместігінің анықталуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызметті көрсету үшін қажетті ұсынылған материалдардың, деректер мен мәліметтердің Қағидалардың 6-тармағында және осы Тізбенің 8-тармағында белгіленген талаптарға сәйкес келмеуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) көрсетілетін қызметті алушыға қатысты оның қызметіне немесе мемлекеттік көрсетілетін қызметті алуды талап ететін жекелеген қызмет түрлеріне тыйым салу туралы соттың заңды күшіне енген шешімінің (үкімінің) болуы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті, оның ішінде электрондық нысанда көрсету ерекшеліктері ескеріле отырып, қойылатын өзге де талаптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 Мемлекеттік қызмет көрсету мәселелері жөніндегі анықтамалық қызметтердің байланыс телефондары Қазақстан Республикасы Ауыл шаруашылығы министрлігінің: www.gov.kz, интернет-ресурсында орналастырылған. Мемлекеттік қызметтер көрсету мәселелері жөніндегі бірыңғай байланыс орталығы: 1414, 8 800 080 7777.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ветеринариялық препараттарды,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жемшөп қоспаларын</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мемлекеттік</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тіркеуді жүргізу қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан/Форма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z80" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ветеринариялық препараттарды, азықтық қоспаларды мемлекеттік тіркеуге арналған өтініш/Заявление на государственную регистрацию ветеринарных препаратов, кормовых добавок</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Көрсетілетін қызметті алушы /Услугополучатель ________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (жеке тұлғаның аты, әкесінің аты (бар болса), тегі, жеке сәйкестендіру нөмірі/заңды</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тұлғаның атауы, бизнес-сәйкестендіру нөмірі/фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      физического лица,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      индивидуальный идентификационный номер/наименование юридического лица,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бизнес-идентификационный номер)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасында___________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ветеринариялық препаратты, азықтық қоспаны мемлекеттік тіркеуден өткізуді</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сұраймын (қажеттісінің асты сызылсын)/Прошу провести государственную</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      регистрацию ветеринарного препарата, кормовой добавки в Республике Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (нужное подчеркнуть) ________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (ветеринариялық препараттың, азықтық қоспаның саудадағы (айрықша) атауы/торговое</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (отличительное) название ветеринарного препарата, кормовой добавки)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Көрсетілетін қызметті алушының мекенжайы, телефоны, факсы /Адрес</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      услугополучателя, телефон, факс__________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Ветеринариялық препарат, азықтық қоспа туралы мәлімет/ Сведения о</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ветеринарном препарате, кормовой добавке:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) құрамы/состав: ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) дәрілік нысаны/ лекарственная форма________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) арналуы/назначение ______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Дайындаушы/Разработчик__________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Өндіруші/Производитель__________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Өтініш берушінің өкілі/Представитель услугополучателя</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (өкілдің лауазымы, аты, әкесінің аты (бар болса), тегі,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеке сәйкестендіру нөмірі, сенімхат нөмірі, күні/фамилия, имя, отчество (при его наличии),</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      должность представителя, индивидуальный идентификационный номер,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      номер доверенности, дата)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Мына құжаттар туралы мәліметтер көрсетілуі қажет/Указать необходимые</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сведения о следующих документах:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ғылыми-техникалық құжаттама, келісілген күні/научно-техническая</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      документация, дата согласования _______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) апробация және/немесе тіркеу сынағының нәтижесі, нәтиже нөмірі, берілген</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      күні/результат апробации и/или регистрационного испытания, номер, дата</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      выдачи результата ___________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұсынылған ақпараттың дұрыстығын растаймын, Қазақстан Республикасының</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заңнамасына сәйкес дұрыс емес мәліметтерді ұсынғаным үшін жауапкершілік</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      туралы хабардармын және заңмен қорғалатын құпияны құрайтын мәліметтерді</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      пайдалануға, сондай-ақ дербес деректерді жинауға, өңдеуге келісім беремін./Подтверждаю</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      достоверность представленной информации, осведомлен об ответственности за представление</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      недостоверных сведений в соответствии с законодательством Республики Казахстан и даю</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      согласие на использование сведений, составляющих охраняемую законом тайну, а также на</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сбор, обработку персональных данных.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұсынылып отырған мәліметтердің шынайылығын растаймын./Достоверность</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      представленных сведений подтверждаю.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Өтініш берілді/Заявление подано: 20___жылғы/год"____" ________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (қолы (электрондық цифрлық қолтаңбасы)/подпись (электронная цифровая подпись))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (аты, әкесінің аты (бар болса), тегі/фамилия, имя, отчество (при его наличии))</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ветеринариялық препараттарды,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жемшөп қоспаларын</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мемлекеттік</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тіркеуді жүргізу қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан/Форма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z82" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ветеринариялық препараттарды уақытша тіркеуге арналған өтініш/Заявление на временную регистрацию ветеринарных препаратов</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Көрсетілетін қызметті алушы /Услугополучатель _______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (жеке тұлғаның аты, әкесінің аты (бар болса), тегі, жеке сәйкестендіру нөмірі/заңды</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тұлғаның атауы, бизнес-сәйкестендіру нөмірі/фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      физического лица,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      индивидуальный идентификационный номер/наименование юридического лица,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бизнес-идентификационный номер)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасында мына ветеринариялық препаратты уақытша</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік тіркеуден өткізуді сұраймын /________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Прошу провести временную регистрацию следующего ветеринарного</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      препарата в Республике Казахстан ______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (ветеринариялық препараттың саудадағы (айрықша) атауы/торговое (отличительное)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      название ветеринарного препарата)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Көрсетілетін қызметті алушының мекенжайы, телефоны, факсы /Адрес</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      услугополучателя, телефон, факс________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Ветеринариялық препарат туралы мәлімет/ Сведения о ветеринарном препарате:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) құрамы/состав: ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) дәрілік нысаны/ лекарственная форма________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) арналуы/назначение ______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Дайындаушы/Разработчик__________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Өндіруші/Производитель__________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Өтініш берушінің өкілі/Представитель услугополучателя</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (өкілдің лауазымы, аты, әкесінің аты (бар болса), тегі,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеке сәйкестендіру нөмірі, сенімхат нөмірі, күні/фамилия, имя, отчество (при его наличии),</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      должность представителя, индивидуальный идентификационный номер,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      номер доверенности, дата)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Уақытша тіркеу үшін мыналар қоса беріледі/Для временной регистрации прилагаются:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Қазақстан Республикасы Ауыл шаруашылығы министрінің 2014 жылғы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28 қарашадағы № 7-1/625 бұйрығымен (Нормативтік құқықтық актілерді мемлекеттік тіркеу</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тізілімінде № 10298 болып тіркелген) бекітілген Жаңа, жетілдірілген ветеринариялық</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      препараттарға, жемшөп қоспаларына нормативтік-техникалық құжаттаманы келісу</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қағидаларында көзделген құрылымға сәйкес ветеринариялық препаратақ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      нормативтік-техникалық құжаттама* /Нормативно-техническаядокументация* на</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ветеринарный препарат соответствующая структуре, предусмотренной Правилами</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      согласования нормативно-технической документации на новые, усовершенствованные</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ветеринарные препараты, кормовые добавки, утвержденными приказом Министра сельского</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      хозяйства Республики Казахстан от 28 ноября 2014 года № 7-1/625 (зарегистрирован в Реестре</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      государственной регистрации нормативных правовых актов № 10298) на государственном и</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      русском языках______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Қазақстан Республикасының аумағында алғаш рет анықталған, таралуы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      эпизоотиялық жағдайдың нашарлауына әкеп соғуы мүмкін жануарлардың аса қауіпті және</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      экзотикалық ауруларына қарсы ветеринариялық препараттарды уақытша тіркеуден өткізудің</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      орындылығы туралы ғылыми-зерттеу мекемелерінің ұсынымдары/рекомендации</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      научно-исследовательских учреждений о целесообразности проведения временной</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      регистрации ветеринарных препаратов с анализом и обоснованием необходимости ее</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проведения против впервые выявленным на территории Республики Казахстан особо опасным</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      и экзотическим болезням животных, распространение которых может привести к ухудшению</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      эпизоотической ситуации___________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ветеринариялық препараттарды қолданудың ұқсас саласы бойынша басқа</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттерде олардың мемлекеттік тіркелгені туралы құжат (сол жануарларға және</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жануарлардың аса қауіпті және экзотикалық ауруларына қарсы)/документ о государственной</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      регистрации ветеринарных препаратов в других государствах по аналогичной сфере ее</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      применения (на тех же животных и против тех же особо опасных и экзотических болезней</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      животных)___________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ескертпе: *басқа тілдерде жасалған құжаттар мемлекеттік және орыс тілдеріне</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      аударылып және тіркеу іс-әрекеттерін жүргізу үшін бір тілден екінші тілге аударманың</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дұрыстығына нотариустың не аударманың дұрыстығын куәландыру жөніндегі іс-әрекеттерді</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жасауға құқығы бар басқа лауазымды адамның куәландырылған қолымен ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Примечание: *документы, составленные на других языках, представляются</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      переведенными на государственный и русский языки, и имеющими заверенную подпись</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      нотариуса на достоверность перевода с одного языка на другой либо другого должностного</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лица, имеющего право совершать действия по свидетельствованию верности перевода, для</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      производства регистрационных действий.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ветеринариялық препараттарды уақытша тіркеудің қолданылу кезеңінде</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ветеринариялық препараттарды мемлекеттік тіркеуге қажетті олардың тіркеу сынақтары</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Ауыл шаруашылығы министрінің 2014 жылғы 24 қарашадағы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      № 7-1/611 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тізілімінде № 10287 болып тіркелген) бекітілген Ветеринариялық препараттарды, жемшөп</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қоспаларын байқаудан өткізу және тіркеу сынақтарынан өткізу қағидаларына сәйкес</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жүргізілетінін растаймын/Подтверждаю, что в период действия временной регистрации</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ветеринарных препаратов будут проведены регистрационные испытания ветеринарных</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      препаратов, необходимые для их государственной регистрации, в соответствии с Правилами</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проведения апробации и регистрационных испытаний ветеринарных препаратов, кормовых</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      добавок, утвержденными приказом Министра сельского хозяйства Республики Казахстан от</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24 ноября 2014 года № 7-1/611 (зарегистрирован в Реестре государственной регистрации</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      нормативных правовых актов № 10287).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұсынылған ақпараттың дұрыстығын растаймын, Қазақстан Республикасының</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заңнамасына сәйкес дұрыс емес мәліметтерді ұсынғаным үшін жауапкершілік туралы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      хабардармын және заңмен қорғалатын құпияны құрайтын әліметтерді пайдалануға, сондай-ақ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дербес деректерді жинауға, өңдеуге келісім беремін./Подтверждаю достоверность</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      представленной информации, осведомлен об ответственности за представление</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      недостоверных сведений в соответствии с законодательством Республики Казахстан и даю</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      согласие на использование сведений, составляющих охраняемую законом тайну, а также на</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сбор, обработку персональных данных.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұсынылып отырған мәліметтердің шынайылығын растаймын./Достоверность</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      представленных сведений подтверждаю.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Өтініш берілді/Заявление подано: 20___жылғы/год"____" __________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (қолы (электрондық цифрлық қолтаңбасы)/подпись (электронная цифровая подпись))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (аты, әкесінің аты (бар болса), тегі/фамилия, имя, отчество (при его наличии))</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ветеринариялық препараттарды,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жемшөп қоспаларын</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мемлекеттік</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тіркеуді жүргізу қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан/Форма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z84" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Қазақстан Республикасы ветеринариялық препараттарының мемлекеттік тізілімі/ Государственный реестр ветеринарных препаратов Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№ п/п</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ветеринариялақы препараттың саудалық (айрықша) аты/Торговое (отличительное) название ветеринарного препарата</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жалпы қабылданған аты (құрамы)/ Общепринятое название (состав)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шығарылу нысаны/ Форма выпуска</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Арналуы/ Назначение</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өтініш беруші (заңды тұлғаның атауы немесе жеке тұлғаның аты, әкесінің аты (бар болса), тегі)/Заявитель (наименование юридического лица, или фамилия, имя, отчество (при его наличии) физического лица)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өндіруші (заңды тұлғаның атауы, өндіруші елдің атауы)/ Производитель (наименование юридического лица, наименование страны-производителя)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тіркеу куәлігінің нөмірі (тіркелген күні)/Номер регистрационного удостоверения (дата регистрации)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тіркеу мерзімінің аяқталуы/ Окончание срока регистрации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -6997,51 +12061,51 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>тіркеуді жүргізу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>3-қосымша</w:t>
+              <w:t>6-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -7068,3617 +12132,65 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан/Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z80" w:id="61"/>
+    <w:bookmarkStart w:name="z86" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Ветеринариялық препараттарды, азықтық қоспаларды мемлекеттік тіркеуге арналған өтініш/Заявление на государственную регистрацию ветеринарных препаратов, кормовых добавок</w:t>
-[...3551 lines deleted...]
-        <w:t xml:space="preserve"> Қазақстан Республикасы ветеринариялық препараттарының мемлекеттік тізілімі/ Государственный реестр ветеринарных препаратов Республики Казахстан</w:t>
+        <w:t xml:space="preserve"> Қазақстан Республикасы азықтық қоспаларының мемлекеттік тізілімі/ Государственный реестр кормовых добавок Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
@@ -10736,51 +12248,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ветеринариялақы препараттың саудалық (айрықша) аты/Торговое (отличительное) название ветеринарного препарата</w:t>
+Азықтық қоспаның саудалық (айрықша) аты/Торговое (отличительное) название кормовой добавки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10880,51 +12392,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өтініш беруші (заңды тұлғаның атауы немесе жеке тұлғаның аты, әкесінің аты (бар болса), тегі)/Заявитель (наименование юридического лица, или фамилия, имя, отчество (при его наличии) физического лица)</w:t>
+Өтініш беруші (заңды тұлғаның атауы немесе жеке тұлғаның аты, әкесінің аты (бар болса), тегі/ Заявитель (наименование юридического лица, или фамилия, имя, отчество (при его наличии) физического лица)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10952,51 +12464,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тіркеу куәлігінің нөмірі (тіркелген күні)/Номер регистрационного удостоверения (дата регистрации)</w:t>
+Тіркеу куәлігі нің нөмірі (тіркелген күні)/ Номер регистрационного удостоверения (дата регистрации)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11452,51 +12964,51 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>тіркеуді жүргізу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>6-қосымша</w:t>
+              <w:t>7-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -11517,759 +13029,236 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Нысан/Форма</w:t>
+              <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z86" w:id="64"/>
+    <w:bookmarkStart w:name="z88" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Қазақстан Республикасы азықтық қоспаларының мемлекеттік тізілімі/ Государственный реестр кормовых добавок Республики Казахстан</w:t>
+        <w:t xml:space="preserve"> Мемлекеттік қызмет көрсетуден уәжді бас тарту</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:tbl>
-[...683 lines deleted...]
-    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (ветеринария саласындағы уәкілетті орган ведомствосының атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сіздің 20 ___ жылғы ________ № __________ өтінішіңізді қарап, келесіні хабарлайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (бас тартуға негіздеме)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (қол қоюшының лауазымы, аты, әкесінің аты (бар болса), тегі, қолы /</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      электрондық цифрлық қолтаңбасы)</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -12355,51 +13344,51 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>тіркеуді жүргізу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>7-қосымша</w:t>
+              <w:t>8-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -12420,454 +13409,74 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Нысан</w:t>
+              <w:t>Нысан/Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z88" w:id="65"/>
+    <w:bookmarkStart w:name="z90" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Мемлекеттік қызмет көрсетуден уәжді бас тарту</w:t>
+        <w:t xml:space="preserve"> Ветеринариялық препараттарды, азықтық қоспаларды қайта ресімдеу куәлігіне арналған өтініш /Заявление на переоформление регистрационного удостоверения ветеринарных препаратов, кормовых добавок</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:p>
-[...378 lines deleted...]
-    <w:bookmarkEnd w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Көрсетілетін қызметті алушы /Услугополучатель ____________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -14122,55 +14731,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -14496,31 +15105,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>