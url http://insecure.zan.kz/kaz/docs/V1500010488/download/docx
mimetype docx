--- v1 (2026-06-10)
+++ v2 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="16ab993" w14:textId="16ab993">
+    <w:p w14:paraId="6c97e3a" w14:textId="6c97e3a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -152,51 +152,61 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тармағының 68) тармақшасына және "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1) тармақшасына сәйкес БҰЙЫРАМЫН:</w:t>
+        <w:t xml:space="preserve"> 1) тармақшасына сәйкес </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -950,696 +960,604 @@
     </w:p>
     <w:bookmarkStart w:name="z16" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Өрт қауіпсіздігі саласындағы аудит жөніндегі қызметті жүзеге асыруға сараптама ұйымдарын аккредиттеуді азаматтық қорғау саласындағы уәкілетті органның ведомствосы жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Азаматтық қорғау саласындағы уәкілетті орган үш жұмыс күні ішінде осы Қағидаларға енгізілген өзгерістер және (немесе) толықтырулар туралы ақпаратты "цифрлық үкімет" операторына, сондай-ақ Бірыңғай байланыс орталығына жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда – ҚР Төтенше жағдайлар министрінің 18.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 334</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Төтенше жағдайлар министрінің 26.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 127</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z17" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Өрт қауіпсіздігі саласындағы аудит жөніндегі қызметті жүзеге асыруға сараптама ұйымдарын аккредиттеу бойынша мемлекеттік қызмет көрсету тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z18" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...49 lines deleted...]
-        <w:t>!</w:t>
+      3. Өрт қауіпсіздігі саласындағы аудит жөніндегі қызметті жүзеге асыруға сараптама ұйымдарын аккредиттеу аттестатын (бұдан әрі – Аккредиттеу) алу үшін заңды және жеке тұлғалар (бұдан әрі – көрсетілетін қызметті алушы) Қазақстан Республикасы Төтенше жағдайлар министрлігінің Өртке қарсы қызмет комитетіне (бұдан әрі – көрсетілетін қызметті беруші) "Е-лицензиялау" мемлекеттік дерекқор" цифрлық жүйесінде (бұдан әрі – Портал) "цифрлық үкімет" веб-порталы арқылы осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес электрондық құжат нысанында өтініш береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес (бұдан әрі – Тізбе) жазылған.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заңды тұлғаны мемлекеттік тіркеу, ғимараттың немесе үй-жайдың бар-жоғы, көрсетілетін қызмет алушы жұмыскерлерінің білімі және еңбек қызметі (көрсетілетін қызметті алушы жұмыскерлердің жеке сәйкестендіру нөмірлерін көрсеткен кезде) туралы мәліметтерді көрсетілетін қызметті беруші "цифрлық үкіметтің" шлюзі арқылы тиісті мемлекеттік цифрлық жүйелерден алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушының "жеке кабинетіне" мемлекеттік қызмет көрсетуге өтінішті қарау мәртебесі туралы ақпарат, сондай-ақ мемлекеттік қызмет нәтижесін алу күні мен уақыты көрсетілген хабарлама жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметтерді көрсетуге өтініш бергеннен кейін көрсетілетін қызметті берушінің кеңсе қызметкері өтінішті Порталда тіркеуді жүзеге асырады, көрсетілетін қызметті алушы құжаттарды қабылдау туралы хабарлама алады, көрсетілетін қызметті берушінің басшысы өтінішті орындаушыны анықтайды. Көрсетілетін қызметті алушы еңбек заңнамасына сәйкес жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде өтініштерді қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда – ҚР Төтенше жағдайлар министрінің 02.02.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 51</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Төтенше жағдайлар министрінің 18.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 334</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 26.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 127</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3-1. Көрсетілетін қызметті алушы ұсынған өтініште және (немесе) құжаттарда қателер немесе дәлсіздіктер анықталған, олар нысаны мен мазмұны бойынша талаптарға сәйкес келмеген, көрсетілетін қызметті алушы Тізбеге сәйкес құжаттардың толық топтамасын ұсынбаған жағдайда, көрсетілетін қызметті беруші өтініштерді цифрлық күту парағы арқылы қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте көрсетілетін қызметті беруші мемлекеттік қызметті көрсету мерзімін 2 (екі) жұмыс күніне тоқтата тұрады және көрсетілетін қызметті алушыға мемлекеттік қызмет көрсету процесін тоқтата тұру туралы хабарлама жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кемшіліктер жойылған жағдайда, көрсетілетін қызметті алушы алғаш жүгінген күн мемлекеттік көрсетілетін қызметті алуға өтініш және (немесе) құжаттар қабылданған күн болып есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызмет көрсету мерзімінің өтуі анықталған кемшіліктер жойылған кезден бастап қайта басталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Анықталған кемшіліктер жойылмаған жағдайда, мемлекеттік қызметті көрсетуді тоқтата тұру мерзімі өткеннен кейін көрсетілетін қызметті беруші мемлекеттік қызметті көрсетуден бас тартады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік көрсетілетін қызметті алу құқығының туындауына қатысы жоқ талаптар осы қызметті көрсетуден бас тартуға негіз бола алмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      2-тармақтың екінші бөлігі жаңа редакцияда көзделген - </w:t>
+        <w:t xml:space="preserve">      Ескерту. Қағидалар 3-1-тармақпен толықтырылды - ҚР Төтенше жағдайлар министрінің м.а. 28.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 332</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">ҚР Төтенше жағдайлар министрінің 26.03.2026 </w:t>
-[...39 lines deleted...]
-        <w:t>) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...456 lines deleted...]
-    </w:p>
     <w:bookmarkStart w:name="z19" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Көрсетілетін қызметті берушінің орындаушысы құжаттарды алған сәттен бастап екі жұмыс күні ішінде ұсынылған құжаттардың толықтығын тексереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Көрсетілетін қызметті алушы құжаттар топтамасын және (немесе) қолданылу мерзімі өткен құжаттарды толық ұсынбаған жағдайда, көрсетілетін қызметті берушінің орындаушысы көрсетілген мерзімде көрсетілетін қызметті беруші басшысының электрондық цифрлық қолтаңбасымен (бұдан әрі – ЭЦҚ) қолы қойылған электрондық құжат нысанында өтінішті одан әрі қараудан дәлелді бас тартуды дайындайды және көрсетілетін қызметті алушының жеке кабинетіне жолдайды.</w:t>
+      Көрсетілетін қызметті беруші мемлекеттік қызметті көрсетуден бас тартқан кезде көрсетілетін қызметті алушыға бас тартудың себептерін көрсете отырып, жауап жібереді. Мемлекеттік қызмет көрсетуден бас тартылған кезде көрсетілетін қызметті алушымен тыңдау өткізілмейді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Көрсетілетін қызметті алушы Аккредиттеу аттестатын алу үшін құжаттардың толық топтамасын ұсынған жағдайда көрсетілетін қызметті берушінің орындаушысы төрт жұмыс күні ішінде құжаттарды Қазақстан Республикасы Ішкі істер министрінің 2015 жылғы 13 ақпандағы № 110 бұйрығымен бекітілген Сараптама ұйымдарына қойылатын рұқсат беру </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -1651,569 +1569,243 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10496 болып бекітілген, "Әділет" ақпараттық-құқықтық жүйесінде 2015 жылғы 2 сәуірде жарияланған) сәйкестігі тұрғысынан қарайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Мемлекеттік қызметті көрсетуден бас тарту туралы шешім шығарған кезде көрсетілетін қызметті беруші бір жұмыс күні ішінде көрсетілетін қызметті алушыға алдын ала шешім бойынша ұстанымын білдіру мүмкіндігін беру үшін мемлекеттік қызметті көрсетуден бас тарту туралы алдын ала шешім, сондай-ақ тыңдауды өткізу уақыты мен орны (тәсілі) туралы хабардар етеді.</w:t>
-[...52 lines deleted...]
-        <w:t>
       Көрсетілетін қызметті берушінің басшысы бір жұмыс күні ішінде электрондық нәтижеге қол қояды және оны Портал арқылы беруді жүзеге асырады.</w:t>
-      </w:r>
-[...154 lines deleted...]
-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Көрсетілетін қызметті беруші "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-бабы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2-тармағының 11) тармақшасына сәйкес мемлекеттік немесе әлеуметтік жауапкершілігі бар қызмет көрсету сатысы туралы деректерді оларды көрсету мониторингінің ақпараттық жүйесіне ақпараттандыру саласындағы уәкілетті орган белгілеген тәртіппен енгізуді қамтамасыз етеді.</w:t>
+        <w:t xml:space="preserve"> 2-тармағының 11) тармақшасына сәйкес мемлекеттік немесе әлеуметтік жауапкершілігі бар қызмет көрсету сатысы туралы деректерді оларды көрсету мониторингінің цифрлық жүйесіне цифрландыру саласындағы уәкілетті орган айқындаған тәртіппен енгізуді қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Цифрлық жүйенің ақауы болған жағдайда, электрондық байланыс болмаған немесе хабарламаларды жіберуге кедергі келтіретін өзге де жағдайлар туындаған кезде, көрсетілетін қызметті берушінің уәкілетті бөлімшесі техникалық істен шығудың пайда болуы анықталған сәттен бастап көрсетілген себептерді анықтау және жою үшін (жұмыс күндері сағат 9:00-ден 18:30-ға дейін) шаралар қабылдайды</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Хабарламаларды жөнелтудің бір сағаттан артық кідіруіне әкеп соғатын авариялық жағдайдың әрбір жағдайын көрсетілетін қызметті берушінің уәкілетті бөлімшесінің жауапты орындаушысы арнайы журналда тіркейді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...62 lines deleted...]
-        </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      4-тармақтың тоғызыншы бөлігі жаңа редакцияда көзделген - </w:t>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - ҚР Төтенше жағдайлар министрінің 15.02.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">ҚР Төтенше жағдайлар министрінің 26.03.2026 </w:t>
+        <w:t>№ 46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Төтенше жағдайлар министрінің 18.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 334</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 26.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>№ 127</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (12.07.</w:t>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+        <w:t>4-т.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>) бұйрығымен.</w:t>
-[...127 lines deleted...]
-        <w:t>№ 127</w:t>
+        <w:t xml:space="preserve"> қараңыз); 28.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 332</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -2608,188 +2200,50 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Төтенше жағдайлар министрінің 26.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 127</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
-      </w:r>
-[...136 lines deleted...]
-        <w:t>) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -2891,762 +2345,373 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ұйымдарын аккредиттеу</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қағидаларына</w:t>
+              <w:t>қағидаларына 1-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>1-қосымша</w:t>
-[...63 lines deleted...]
-              </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Қазақстан Республикасы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Төтенше жағдайлар </w:t>
+              <w:t>Төтенше жағдайлар</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>министрлігінің</w:t>
+              <w:t>министрлігінің Өртке қарсы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Өртке қарсы қызмет комитетінің</w:t>
-[...25 lines deleted...]
-              <w:t>_______________________</w:t>
+              <w:t>қызмет комитетінің төрағасына</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z28" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өрт қауіпсіздігі саласындағы аудит жөніндегі қызметті жүзеге асыруға аккредиттеу туралы өтініш</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 1-қосымша жаңа редакцияда – ҚР Төтенше жағдайлар министрінің 02.02.2021 </w:t>
+      Ескерту. 1-қосымша жаңа редакцияда - ҚР Төтенше жағдайлар министрінің 26.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 51</w:t>
+        <w:t>№ 127</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
-[...443 lines deleted...]
-</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сізден қоса беріліп отырған құжаттар тізбесін қарауды және</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (ұйымның атауы) өрт қауіпсіздігі саласындағы аудит жөніндегі қызметті жүзеге асыру</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      құқығына  аттестат беруіңізді сұраймын.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұйымның орналасқан жері: ______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заңды тұлғаны немесе жеке кәсіпкерді мемлекеттік тіркеу (қайта тіркеу) туралы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      куәліктің № және күні ____________________ ЖСН / БСН __________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Цифрлық жүйелердегі заңмен қорғалатын құпияны құрайтын мәліметтерді</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      пайдалануға келісемін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басшы _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты болған жағдайда) _____________________ (күні)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -3695,90 +2760,77 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Өрт қауіпсіздігі саласындағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>аудит жөніндегі қызметті</w:t>
+              <w:t>аудит жөніндегі қызметті жүзеге</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жүзеге асыруға сараптама</w:t>
+              <w:t>асыруға сараптама ұйымдарын</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>ұйымдарын аккредиттеу</w:t>
-[...12 lines deleted...]
-              <w:t>қағидаларына</w:t>
+              <w:t>аккредиттеу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3819,50 +2871,90 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 18.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 334</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 26.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 127</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі); 28.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 332</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
@@ -3888,51 +2980,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Өрт қауіпсіздігі саласындағы аудит жөніндегі сараптама ұйымдарын аккредиттеу" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
+Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3965,87 +3057,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қызмет берушінің атауы</w:t>
+Мемлекеттік көрсетілетін қызметтің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасы Төтенше жағдайлар министрлігінің Өртке қарсы қызмет комитеті.</w:t>
+Өрт қауіпсіздігі саласындағы аудит жөніндегі сараптама ұйымдарын аккредиттеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4078,105 +3170,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету тәсілдері(каналдары)</w:t>
+Қызмет берушінің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өтінішті қабылдау және мемлекеттік қызметті көрсету нәтижесін беру:</w:t>
-[...17 lines deleted...]
-"Е-лицензиялау" мемлекеттік дерекқор" ақпараттық жүйесінде "электрондық үкіметтің" веб-порталы (бұдан әрі – Портал) арқылы жүзеге асырылады.</w:t>
+Қазақстан Республикасы Төтенше жағдайлар министрлігінің Өртке қарсы қызмет комитеті.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4209,87 +3283,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету мерзімі</w:t>
+Мемлекеттік көрсетілетін қызметтің кіші түрінің (бар болса) атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6 жұмыс күні.</w:t>
+Жоқ.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4322,87 +3396,105 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету нысаны</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электрондық (ішінара автоматтандырылған).</w:t>
+Өтінішті қабылдау және мемлекеттік қызметті көрсету нәтижесін беру:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Е-лицензиялау" мемлекеттік дерекқор" цифрлық жүйесінде "цифрлық үкіметтің" веб-порталы (бұдан әрі – Портал) арқылы жүзеге асырылады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4435,123 +3527,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрстеу нәтижесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету нәтижесі – өрт қауіпсіздігі саласындағы</w:t>
-[...35 lines deleted...]
-Мемлекеттік қызметті көрсету нәтижесін ұсыну нысаны: электрондық.</w:t>
+6 жұмыс күні.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4584,87 +3640,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлем мөлшері және мемлекеттік қызметті көрсету үшін Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет жеке және заңды тұлғаларға тегін көрсетіледі.</w:t>
+Электрондық (ішінара цифрландырылған).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4697,199 +3753,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жұмыс графигі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...74 lines deleted...]
-              </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету орнының мекенжайлары:</w:t>
-[...35 lines deleted...]
-2) "электрондық үкімет" веб-порталында: www.egov.kz, www.elicense.kz ескерту.</w:t>
+Мемлекеттік қызметті көрсету нәтижесі – өрт қауіпсіздігі саласындағы аудит жөніндегі қызметті жүзеге асыру құқығына аккредиттеу аттестатын беру, немесе мемлекеттік қызметті көрсетуден бас тарту туралы дәлелді жауап; Мемлекеттік қызметті көрсету нәтижесін ұсыну нысаны: электрондық.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4922,227 +3866,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшерін және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z31" w:id="19"/>
-[...38 lines deleted...]
-          <w:bookmarkEnd w:id="19"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) сараптама ұйымының мамандары құжаттарының көшірмелерін:</w:t>
-[...99 lines deleted...]
-Заңды тұлғаны мемлекеттік тіркеу, ғимараттың немесе үй-жайдың бар-жоғы, көрсетілетін қызмет алушы жұмыскерлерінің білімі және еңбек қызметі (көрсетілетін қызметті алушы жұмыскерлердің жеке сәйкестендіру нөмірлерін көрсеткен кезде) туралы мәліметтерді көрсетілетін қызметті беруші "электрондық үкіметтің" шлюзі арқылы тиісті мемлекеттік ақпараттық жүйелерден алады.</w:t>
+Мемлекеттік қызмет жеке және заңды тұлғаларға тегін көрсетіледі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5202,97 +4006,57 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...45 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -5324,141 +4088,403 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсету ерекшеліктері ескеріле отырып қойылатын өзге де талаптар</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті алушының ЭЦҚ-сы болған жағдайда, мемлекеттік көрсетілетін қызметті электрондық нысанда портал арқылы алу мүмкіндігі бар.</w:t>
+1) осы Қағиданың 1-қосымшасына сәйкес көрсетілетін қызметті алушының электрондық цифрлық қолтаңбасы қойылған электрондық сұрау салу;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті алушының мемлекеттік қызметті көрсету тәртібі мен мәртебесі туралы ақпаратты қашықтықтан қол жеткізу режимінде порталдағы "жеке кабинеті", көрсетілетін қызметті берушінің кеңсесі, сондай-ақ мемлекеттік қызмет көрсету мәселелері бойынша бірыңғай байланыс орталығы арқылы алу мүмкіндігі бар.</w:t>
+2) сараптама ұйымының мамандары құжаттарының көшірмелерін: "өрт қауіпсіздігі" мамандығы бойынша жоғары білім; өзге де жоғары білім және мемлекеттік және (немесе) кәсіби өртке қарсы қызметтерде өрт қауіпсіздігін қамтамасыз ету жөніндегі функцияларды тікелей орындаумен жұмыс өтілі кемінде бес жыл;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті беруші кеңсесінің байланыс телефондары</w:t>
+3) мамандарды жұмысқа қабылдау туралы еңбек шарттары;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8 (7172) 60-21-33, бірыңғай байланыс орталығы 1414, 8 800 080 7777.</w:t>
+4) сараптама ұйымына меншік құқығында немесе өзге де заңды негізде тиесілі үй-жай туралы құжаттардың көшірмелері қоса беріледі. Заңды тұлғаны мемлекеттік тіркеу, ғимараттың немесе үй-жайдың бар-жоғы, көрсетілетін қызмет алушы жұмыскерлерінің білімі және еңбек қызметі (көрсетілетін қызметті алушы жұмыскерлердің жеке сәйкестендіру нөмірлерін көрсеткен кезде) туралы мәліметтерді көрсетілетін қызметті беруші "цифрлық үкіметтің" шлюзі арқылы тиісті мемлекеттік цифрлық жүйелерден алады.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) мемлекеттік қызметті алу үшін көрсетілетін қызметті алушы ұсынған құжаттардың және (немесе) оларда қамтылған деректердің (мәліметтердің) дәйексіздігі анықталғанда;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызметті көрсету үшін қажетті ұсынылған материалдар мен объектілердің осы Тізбенің 10-тармағында көрсетілген рұқсат беру талаптарына сәйкес келмеуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) көрсетілетін қызметті алушыға қатысты заңды күшіне енген соттың белгілі бір мемлекеттік қызметті алуды талап ететін қызметке немесе жекелеген қызмет түрлеріне тыйым салу туралы шешімі (үкімі) бар болса.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету, оның электрондық нысанда және Мемлекеттік корпорация арқылы көрсету ерекшеліктері ескеріле отырып, өзге де талаптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушының ЭЦҚ-сы болған жағдайда, мемлекеттік көрсетілетін қызметті электрондық нысанда портал арқылы алу мүмкіндігі бар. Көрсетілетін қызметті алушының мемлекеттік қызметті көрсету тәртібі мен мәртебесі туралы ақпаратты қашықтықтан қол жеткізу режимінде порталдағы "жеке кабинеті", көрсетілетін қызметті берушінің кеңсесі, сондай-ақ мемлекеттік қызмет көрсету мәселелері бойынша бірыңғай байланыс орталығы арқылы алу мүмкіндігі бар. Көрсетілетін қызметті беруші кеңсесінің байланыс телефондары 8 (7172) 60-21-33, бірыңғай байланыс орталығы 1414, 8 800 080 7777.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -5633,68 +4659,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z35" w:id="20"/>
+    <w:bookmarkStart w:name="z35" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Төтенше жағдайлар министрлігінің  Өртке қарсы қызмет комитеті  Қазақстан Республикасының Мемлекеттік гербі АККРЕДИТТЕУ АТТЕСТАТЫ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 3-қосымша жаңа редакцияда – ҚР Төтенше жағдайлар министрінің 02.02.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6255,68 +5281,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z33" w:id="21"/>
+    <w:bookmarkStart w:name="z33" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сараптама ұйымдарының мемлекеттік тізілімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="20"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -6785,55 +5811,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>