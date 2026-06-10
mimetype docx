--- v0 (2025-11-09)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="23c849b" w14:textId="23c849b">
+    <w:p w14:paraId="16ab993" w14:textId="16ab993">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -112,130 +112,130 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Ішкі істер министрінің 2015 жылғы 13 ақпандағы № 112 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2015 жылы 18 наурызда № 10488 тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Азаматтық қорғау туралы" Қазақстан Республикасы Заңының 12-бабының 1-тармағының </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес БҰЙЫРАМЫН:</w:t>
+      "Азаматтық қорғау туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тармағының 68) тармақшасына және "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) тармақшасына сәйкес БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Төтенше жағдайлар министрінің 18.08.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 334</w:t>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Төтенше жағдайлар министрінің 26.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 127</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -820,180 +820,336 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkStart w:name="z15" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Өрт қауіпсіздігі саласындағы аудит жөніндегі қызметті жүзеге асыруға сараптама ұйымдарын аккредиттеу қағидалары (бұдан әрі – Қағидалар) "Азаматтық қорғау туралы" Қазақстан Республикасы Заңының 12-бабының 1-тармағының </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес әзірленді және өрт қауіпсіздігі саласындағы аудит қызметін жүзеге асыруға сараптама ұйымдарын аккредиттеу тәртібін айқындайды.</w:t>
+      1. Осы Өрт қауіпсіздігі саласындағы аудит жөніндегі қызметті жүзеге асыруға сараптама ұйымдарын аккредиттеу қағидалары (бұдан әрі – Қағидалар) "Азаматтық қорғау туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тармағының 68) тармақшасына және "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) тармақшасына сәйкес әзірленді және өрт қауіпсіздігі саласындағы аудит қызметін жүзеге асыруға сараптама ұйымдарын аккредиттеу тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Төтенше жағдайлар министрінің 18.08.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 334</w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Төтенше жағдайлар министрінің 26.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 127</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z16" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Өрт қауіпсіздігі саласындағы аудит жөніндегі қызметті жүзеге асыруға сараптама ұйымдарын аккредиттеуді азаматтық қорғау саласындағы уәкілетті органның ведомствосы жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ескертпесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-тармақтың екінші бөлігі жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Төтенше жағдайлар министрінің 26.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 127</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Азаматтық қорғау саласындағы уәкілетті орган үш жұмыс күні ішінде осы Қағидаларға енгізілген өзгерістер және (немесе) толықтырулар туралы ақпаратты "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылымының операторына, сондай-ақ Бірыңғай байланыс орталығына жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1044,90 +1200,236 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z17" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Өрт қауіпсіздігі саласындағы аудит жөніндегі қызметті жүзеге асыруға сараптама ұйымдарын аккредиттеу бойынша мемлекеттік қызмет көрсету тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z18" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z18" w:id="10"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ескертпесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3-тармақтың бірінші, екінші, үшінші бөлігі жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Төтенше жағдайлар министрінің 26.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 127</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Өрт қауіпсіздігі саласындағы аудит жөніндегі қызметті жүзеге асыруға сараптама ұйымдарын аккредиттеу аттестатын (бұдан әрі – Аккредиттеу) алу үшін заңды және жеке тұлғалар (бұдан әрі – көрсетілетін қызметті алушы) Қазақстан Республикасы Төтенше жағдайлар министрлігінің Өртке қарсы қызмет комитетіне (бұдан әрі – көрсетілетін қызметті беруші) "Е-лицензиялау" мемлекеттік дерекқор" ақпараттық жүйесінде (бұдан әрі – Портал) "электрондық үкімет" веб-порталы арқылы осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес электрондық құжат нысанында өтініш береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қызмет көрсету процесінің сипаттамасын, нысанын, мазмұны мен нәтижесін, сондай-ақ мемлекеттік қызмет көрсету ерекшеліктерін ескере отырып, өзге де мәліметтерді қамтитын Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1410,82 +1712,394 @@
       Тыңдау нәтижелері бойынша көрсетілетін қызметті беруші рұқсатын немесе мемлекеттік қызметті көрсетуден дәлелді бас тартуды береді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті берушінің басшысы бір жұмыс күні ішінде электрондық нәтижеге қол қояды және оны Портал арқылы беруді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ескертпесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4-тармақтың сегізінші бөлігі жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Төтенше жағдайлар министрінің 26.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 127</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Көрсетілетін қызметті беруші "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 5-бабы </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 11) тармақшасына сәйкес Мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесіне ақпараттандыру саласындағы уәкілетті орган белгілеген тәртіппен мемлекеттік қызмет көрсету сатысы туралы деректерді енгізуді қамтамасыз етеді.</w:t>
+      Көрсетілетін қызметті беруші "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тармағының 11) тармақшасына сәйкес мемлекеттік немесе әлеуметтік жауапкершілігі бар қызмет көрсету сатысы туралы деректерді оларды көрсету мониторингінің ақпараттық жүйесіне ақпараттандыру саласындағы уәкілетті орган белгілеген тәртіппен енгізуді қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ескертпесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4-тармақтың тоғызыншы бөлігі жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Төтенше жағдайлар министрінің 26.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 127</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ақпараттық жүйенің ақауы болған жағдайда, электрондық байланыс болмаған немесе хабарламаларды жіберуге кедергі келтіретін өзге де жағдайлар туындаған кезде, көрсетілетін қызметті берушінің уәкілетті бөлімшесі техникалық істен шығудың пайда болуы анықталған сәттен бастап көрсетілген себептерді анықтау және жою үшін (жұмыс күндері сағат 9:00-ден 18:30-ға дейін) шаралар қабылдайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1545,50 +2159,70 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Төтенше жағдайлар министрінің 18.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 334</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 26.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 127</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z20" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1849,51 +2483,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте көрсетілетін қызметті беруші, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адам, егер ол 3 (үш) жұмыс күні ішінде қолайлы шешім қабылдаса, шағымда көрсетілген талаптарды толық қанағаттандыратын іс-әрекет жасаса, шағымды қарайтын органға шағым жібермейді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
+      "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>25-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2) тармағына сәйкес көрсетілетін қызметті берушінің мекенжайына келіп түскен көрсетілетін қызметті алушының шағымы тіркелген күнінен бастап 5 (бес) жұмыс күні ішінде қаралуға жатады. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -1953,51 +2587,209 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда - ҚР Төтенше жағдайлар министрінің 15.02.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Төтенше жағдайлар министрінің 26.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 127</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ескертпесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-қосымша жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Төтенше жағдайлар министрінің 26.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 127</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -2655,50 +3447,206 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       _____________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (күні)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ескертпесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-қосымша жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Төтенше жағдайлар министрінің 26.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 127</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -5837,55 +6785,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -6211,31 +7159,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>