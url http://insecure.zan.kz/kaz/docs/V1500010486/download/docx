--- v0 (2025-11-14)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="5cceb62" w14:textId="5cceb62">
+    <w:p w14:paraId="cbd83ca" w14:textId="cbd83ca">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -718,51 +718,156 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z12" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z13" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-тармақ жаңа редакцияда көзделген - ҚР Көлік министрінің 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 144</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Азаматтық авиацияның авиациялық оқу орталығын сертификаттау және сертификат беру қағидалары (бұдан әрі – Қағидалар) "Қазақстан Республикасының әуе кеңістігін пайдалану және авиация қызметі туралы" Қазақстан Республикасы Заңы 14-бабының 1-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -777,391 +882,504 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (бұдан әрі – Заң), "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы 10-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әзірленді және азаматтық авиацияның авиациялық оқу орталығын сертификаттау және сертификат беру және "Азаматтық авиацияның авиациялық оқу орталығының сертификатын беру" мемлекеттік қызметті (бұдан әрі - мемлекеттік қызмет) көрсету тәртібін анықтайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z14" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Осы Қағидаларда мынадай терминдер мен анықтамалар пайдаланылады:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z14" w:id="12"/>
-[...15 lines deleted...]
-      2. Осы Қағидаларда мынадай терминдер мен анықтамалар пайдаланылады:</w:t>
+    <w:bookmarkStart w:name="z15" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) азаматтық авиацияның авиация персоналының кәсіптік даярлауы (бұдан әрі – кәсіптік даярлау) бастапқы даярлау, қайта даярлау, кәсіптік деңгейін қолдау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z15" w:id="13"/>
-[...15 lines deleted...]
-      1) азаматтық авиацияның авиация персоналының кәсіптік даярлауы (бұдан әрі – кәсіптік даярлау) бастапқы даярлау, қайта даярлау, кәсіптік деңгейін қолдау;</w:t>
+    <w:bookmarkStart w:name="z16" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) азаматтық авиация саласындағы төлемдер – азаматтық авиация саласындағы уәкілетті ұйым көрсететін қызметтер үшін жеке және заңды тұлғалардың төлемі, сондай-ақ азаматтық авиация саласындағы уәкілетті ұйымның бюджетіне ұшу қауіпсіздігі мен авиациялық қауіпсіздікті қамтамасыз етуді тұрақты қадағалауды жүзеге асыратын заңды тұлғалардың міндетті аударымы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z16" w:id="14"/>
-[...15 lines deleted...]
-      2) азаматтық авиация саласындағы төлемдер – азаматтық авиация саласындағы уәкілетті ұйым көрсететін қызметтер үшін жеке және заңды тұлғалардың төлемі, сондай-ақ азаматтық авиация саласындағы уәкілетті ұйымның бюджетіне ұшу қауіпсіздігі мен авиациялық қауіпсіздікті қамтамасыз етуді тұрақты қадағалауды жүзеге асыратын заңды тұлғалардың міндетті аударымы;</w:t>
+    <w:bookmarkStart w:name="z17" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) азаматтық авиация саласындағы уәкілетті ұйым (бұдан әрі – уәкілетті ұйым) – жарғылық капиталына мемлекет жүз пайыз қатысатын, Қазақстан Республикасының азаматтық авиация саласын орнықты дамытуды, ұшу қауіпсіздігі мен авиациялық қауіпсіздікті қамтамасыз етуге бағытталған қызметті жүзеге асыратын акционерлік қоғам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z17" w:id="15"/>
-[...15 lines deleted...]
-      3) азаматтық авиация саласындағы уәкілетті ұйым (бұдан әрі – уәкілетті ұйым) – жарғылық капиталына мемлекет жүз пайыз қатысатын, Қазақстан Республикасының азаматтық авиация саласын орнықты дамытуды, ұшу қауіпсіздігі мен авиациялық қауіпсіздікті қамтамасыз етуге бағытталған қызметті жүзеге асыратын акционерлік қоғам;</w:t>
+    <w:bookmarkStart w:name="z18" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) авиациялық оқу орталығы – авиация персоналын даярлауды, қайта даярлауды және олардың кәсіптік деңгейін ұстауды жүзеге асыратын заңды тұлға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z18" w:id="16"/>
-[...15 lines deleted...]
-      4) авиациялық оқу орталығы – авиация персоналын даярлауды, қайта даярлауды және олардың кәсіптік деңгейін ұстауды жүзеге асыратын заңды тұлға;</w:t>
+    <w:bookmarkStart w:name="z19" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) авиациялық оқу орталығының жарғысы (құрылтай шарты) (бұдан әрі – Жарғы) – оның негізінде авиациялық оқу орталығы өз қызметін Қазақстан Республикасының азаматтық заңнамасына сәйкес жүзеге асыратын құжат;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z19" w:id="17"/>
-[...15 lines deleted...]
-      5) авиациялық оқу орталығының жарғысы (құрылтай шарты) (бұдан әрі – Жарғы) – оның негізінде авиациялық оқу орталығы өз қызметін Қазақстан Республикасының азаматтық заңнамасына сәйкес жүзеге асыратын құжат;</w:t>
+    <w:bookmarkStart w:name="z20" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) кәсіптік даярлау бағдарламасы – азаматтық авиация саласындағы уәкілетті орган бекіткен ұшу қауіпсіздігін қамтамасыз етуге қатысатын авиация персоналының кәсіптік даярлығының үлгілік бағдарламаларға (бұдан әрі – үлгілік бағдарламалар) Халықаралық азаматтық авиация ұйымының (ИКАО) стандарттарына және ұсынылатын практикасына, Еуропалық авиациялық қағидаларға сәйкес авиациялық оқу орталықтары және (немесе) азаматтық авиация ұйымдары әзірленген және бекітілген және уәкілетті ұйыммен келісілген авиациялық персоналды кәсіптік даярлауға бағытталған құжат;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z20" w:id="18"/>
-[...15 lines deleted...]
-      6) кәсіптік даярлау бағдарламасы – азаматтық авиация саласындағы уәкілетті орган бекіткен ұшу қауіпсіздігін қамтамасыз етуге қатысатын авиация персоналының кәсіптік даярлығының үлгілік бағдарламаларға (бұдан әрі – үлгілік бағдарламалар) Халықаралық азаматтық авиация ұйымының (ИКАО) стандарттарына және ұсынылатын практикасына, Еуропалық авиациялық қағидаларға сәйкес авиациялық оқу орталықтары және (немесе) азаматтық авиация ұйымдары әзірленген және бекітілген және уәкілетті ұйыммен келісілген авиациялық персоналды кәсіптік даярлауға бағытталған құжат;</w:t>
+    <w:bookmarkStart w:name="z21" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) кәсіптік деңгейді ұстау – мақсаты құжаттарды (оқытудын аяқталуын куәландыратын куәлік, сертификат, және диплом) бере отырып, ғылыми-техникалық, әлеуметтік-экономикалық дамумен және азаматтардың жеке қажеттілігіне негізделген кәсіптік білімді, машық пен дағдыны жаңарту, кеңейту және тереңдету болып табылатын авиация персоналын оқыту процесі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z21" w:id="19"/>
-[...15 lines deleted...]
-      7) кәсіптік деңгейді ұстау – мақсаты құжаттарды (оқытудын аяқталуын куәландыратын куәлік, сертификат, және диплом) бере отырып, ғылыми-техникалық, әлеуметтік-экономикалық дамумен және азаматтардың жеке қажеттілігіне негізделген кәсіптік білімді, машық пен дағдыны жаңарту, кеңейту және тереңдету болып табылатын авиация персоналын оқыту процесі;</w:t>
+    <w:bookmarkStart w:name="z22" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) қайта даярлау – құжаттарды (оқытудын аяқталуын куәландыратын куәлік, сертификат және диплом) бере отырып, азаматтық авиация саласы мамандарын оқытудың жаңа (қосымша) кәсіптік білім, дағды, машық (оның ішінде біліктілік белгілерін) алуға және авиациялық техниканы зерделеуге бағытталған процесі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z22" w:id="20"/>
-[...15 lines deleted...]
-      8) қайта даярлау – құжаттарды (оқытудын аяқталуын куәландыратын куәлік, сертификат және диплом) бере отырып, азаматтық авиация саласы мамандарын оқытудың жаңа (қосымша) кәсіптік білім, дағды, машық (оның ішінде біліктілік белгілерін) алуға және авиациялық техниканы зерделеуге бағытталған процесі;</w:t>
+    <w:bookmarkStart w:name="z23" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) өтініш – өтініш берушінің авиациялық оқу орталығының сертификатын алу, авиациялық оқу орталығының нұсқаушы және емтихан алушы персоналын келісу туралы хат алу, авиациялық оқу орталығы сертификатының қолданылу саласын кеңейту, шетелдік авиациялық оқу орталығының сертификатын тану үшін азаматтық авиация саласындағы уәкілетті ұйымға жазбаша өтініші;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z23" w:id="21"/>
-[...15 lines deleted...]
-      9) өтініш – өтініш берушінің авиациялық оқу орталығының сертификатын алу, авиациялық оқу орталығының нұсқаушы және емтихан алушы персоналын келісу туралы хат алу, авиациялық оқу орталығы сертификатының қолданылу саласын кеңейту, шетелдік авиациялық оқу орталығының сертификатын тану үшін азаматтық авиация саласындағы уәкілетті ұйымға жазбаша өтініші;</w:t>
+    <w:bookmarkStart w:name="z24" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) өтініш беруші – осы Қағидаларда көзделген мемлекеттік қызметті алу үшін уәкілетті ұйымға жүгінген заңды тұлға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z24" w:id="22"/>
-[...15 lines deleted...]
-      10) өтініш беруші – осы Қағидаларда көзделген мемлекеттік қызметті алу үшін уәкілетті ұйымға жүгінген заңды тұлға;</w:t>
+    <w:bookmarkStart w:name="z25" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) сертификаттық талаптар – авиация персоналын ұйымдастыру, ұстау, даярлау деңгейі мен сапасын белгілеу мақсатында авиациялық оқу орталықтарына қойылатын талаптар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z25" w:id="23"/>
-[...15 lines deleted...]
-      11) сертификаттық талаптар – авиация персоналын ұйымдастыру, ұстау, даярлау деңгейі мен сапасын белгілеу мақсатында авиациялық оқу орталықтарына қойылатын талаптар;</w:t>
+    <w:bookmarkStart w:name="z26" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) танылған шетелдік авиациялық оқу орталықтарының тізілімі – Қазақстан Республикасы азаматтық авиациясының авиациялық персоналын кәсіптік даярлауды жүзеге асыратын танылған шетелдік авиациялық оқу орталықтары туралы жазба жүргізілетін құжат;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z26" w:id="24"/>
-[...15 lines deleted...]
-      12) танылған шетелдік авиациялық оқу орталықтарының тізілімі – Қазақстан Республикасы азаматтық авиациясының авиациялық персоналын кәсіптік даярлауды жүзеге асыратын танылған шетелдік авиациялық оқу орталықтары туралы жазба жүргізілетін құжат;</w:t>
+    <w:bookmarkStart w:name="z27" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) үлгілік бағдарламалар – уәкілетті орган бекітетін, авиациялық оқу орталығы мен азаматтық авиацияны ұйымдастыру үшін бағыттардың, мамандықтардың және қызметтің ерекшеліктерін көрсететін оқу бағдарламаларын дербес құру мүмкіндігін сақтай отырып, кәсіптік даярлыққа бірыңғай тәсілді қамтамасыз ететін бағдарламалар.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z27" w:id="25"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z28" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3-тармақ жаңа редакцияда көзделген - ҚР Көлік министрінің 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 144</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Құжаттарды қабылдау және авиациялық оқу орталығының сертификатын (бұдан әрі – сертификат) беру "электрондық үкімет" веб-порталы (бұдан әрі - портал) арқылы жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z29" w:id="27"/>
+    <w:bookmarkStart w:name="z29" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Авиациялық оқу орталығын сертификаттау (бұдан әрі - сертификаттау) және авиациялық оқу орталығы сертификатының қолданылу аясын кеңейту үшін "Қазақстан Республикасының азаматтық авиациясы саласындағы төлемдерді алу қағидаларын бекіту туралы" Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің міндетін атқарушының 2023 жылғы 24 наурыздағы № 177 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілердің мемлекеттік тіркеу тізілімінде № 32120 болып тіркелген) айқындалатын тәртіппен ақы алынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Төлем мөлшері "Азаматтық авиация саласындағы уәкілетті ұйымның ақылы көрсетілетін қызметтерінің тізбесін және азаматтық авиация саласындағы төлем мөлшерлемелерін бекіту туралы" Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің 2023 жылғы 17 наурыздағы № 167 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1174,70 +1392,70 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілердің мемлекеттік тіркеу тізілімінде № 32089 болып тіркелген) анықталады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сертификаттау және сертификатының қолданылу аясын кеңейту азаматтық авиация саласындағы уәкілетті ұйымның бюджетіне төленгеннен кейін жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z96" w:id="28"/>
+    <w:bookmarkStart w:name="z96" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4-1. Азаматтық авиацияның авиациялық оқу орталығын сертификаттау мыналарды қамтиды: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       өтініш берудің алдындағы кезеңі; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1346,1120 +1564,1234 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z97" w:id="29"/>
+    <w:bookmarkStart w:name="z97" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4-2. Авиациялық оқу орталығын сертификаттауға өтініш берудің алдындағы кезең өтініш берушінің авиациялық оқу орталығын сертификаттау мақсатында консультациялық көмек алу үшін уәкілетті ұйымға жүгіну мүмкіндігін көздейді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Қағидалар 4-2-тармақпен толықтырылды - ҚР Көлік министрінің м.а. 11.06.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 187</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z98" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4-3. Құжаттаманы бағалау кезеңі уәкілетті ұйымға персоналды даярлау жөніндегі нұсқаулықты және кәсіптік даярлау рәсімдері мен бағдарламасын келісуге өтініш берген сәттен басталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Қағидалар 4-3-тармақпен толықтырылды - ҚР Көлік министрінің м.а. 11.06.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 187</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z99" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4-4. Авиациялық оқу орталығын сертификаттауға ресми өтініш беру кезеңі уәкілетті ұйымға өтініш берген сәттен басталады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Қағидалар 4-2-тармақпен толықтырылды - ҚР Көлік министрінің м.а. 11.06.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. Қағидалар 4-4-тармақпен толықтырылды - ҚР Көлік министрінің м.а. 11.06.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 187</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z98" w:id="30"/>
-[...15 lines deleted...]
-      4-3. Құжаттаманы бағалау кезеңі уәкілетті ұйымға персоналды даярлау жөніндегі нұсқаулықты және кәсіптік даярлау рәсімдері мен бағдарламасын келісуге өтініш берген сәттен басталады.</w:t>
+    <w:bookmarkStart w:name="z100" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4-5. Көрсету және тексеру кезеңі авиациялық оқу орталығын сертификаттау процесінде басталады және материалдық-техникалық базаны, кәсіптік даярлау бағдарламаларын, әуе кемелеріне техникалық қызмет көрсетуді бақылау және жоспарлау жүйелерін, ұшуларды жүргізуді және құжаттаманы жүргізуді тексеруді қамтиды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Қағидалар 4-3-тармақпен толықтырылды - ҚР Көлік министрінің м.а. 11.06.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. Қағидалар 4-5-тармақпен толықтырылды - ҚР Көлік министрінің м.а. 11.06.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 187</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z99" w:id="31"/>
-[...15 lines deleted...]
-      4-4. Авиациялық оқу орталығын сертификаттауға ресми өтініш беру кезеңі уәкілетті ұйымға өтініш берген сәттен басталады.</w:t>
+    <w:bookmarkStart w:name="z101" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4-6. Сертификат беру кезеңі соңғы кезең болып табылады. Осы кезеңде авиациялық оқу орталығының сертификатын беру немесе беруден бас тарту туралы шешім қабылданады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Қағидалар 4-4-тармақпен толықтырылды - ҚР Көлік министрінің м.а. 11.06.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. Қағидалар 4-6-тармақпен толықтырылды - ҚР Көлік министрінің м.а. 11.06.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 187</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z100" w:id="32"/>
-[...15 lines deleted...]
-      4-5. Көрсету және тексеру кезеңі авиациялық оқу орталығын сертификаттау процесінде басталады және материалдық-техникалық базаны, кәсіптік даярлау бағдарламаларын, әуе кемелеріне техникалық қызмет көрсетуді бақылау және жоспарлау жүйелерін, ұшуларды жүргізуді және құжаттаманы жүргізуді тексеруді қамтиды.</w:t>
+    <w:bookmarkStart w:name="z30" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Авиациялық оқу орталығын сертификаттау</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:p>
-[...160 lines deleted...]
-    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Тақырып жаңа редакцияда - ҚР Көлік министрінің м.а. 11.06.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 187</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z102" w:id="35"/>
+    <w:bookmarkStart w:name="z102" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-параграф. Персоналды даярлау және рәсімдер жөніндегі нұсқаулықты келісу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-тарау 1-параграфпен толықтырылды - ҚР Көлік министрінің м.а. 11.06.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 187</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z103" w:id="36"/>
+    <w:bookmarkStart w:name="z103" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4-7. Персоналды даярлау және рәсімдер жөніндегі нұсқаулықты (бұдан әрі – Нұсқаулық) келісу үшін өтініш беруші уәкілетті ұйымға осы Қағидаларға 1-1-қосымшаға сәйкес нысан бойынша электрондық цифрлық қолтаңбамен (бұдан әрі – ЭЦҚ) қол қойылған өтінішті және осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесіне (бұдан әрі – Негізгі талаптар тізбесі) сәйкес құжаттарды портал арқылы жібереді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уәкілетті ұйымның Нұсқаулығын келісу мерзімі 60 (алпыс) жұмыс күнін құрайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құжаттарды портал арқылы берген кезде өтініш берушінің "жеке кабинетінде" мемлекеттік қызмет көрсету үшін сұрау салудың қабылданғаны туралы мәртебе көрсетіледі, мемлекеттік қызмет нәтижесін алу күні көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4-8-тармақ жаңа редакцияда көзделген - ҚР Көлік министрінің 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 144</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4-8. Уәкілетті ұйым құжаттар мен мәліметтерді олар келіп түскен күні тіркеуді жүзеге асырады. Өтініш беруші жүгінген кезде немесе құжаттар жұмыс уақыты аяқталғаннан кейін, Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндері келіп түскен кезде өтінішті қабылдау және нәтиже беру келесі жұмыс күні жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уәкілетті ұйым жеке тұлғаның жеке басын куәландыратын және заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы мәліметтерді "электрондық үкімет" шлюзі арқылы тиісті мемлекеттік ақпараттық жүйелерден алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z105" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4-9. Уәкілетті ұйым 2 (екі) жұмыс күні ішінде ұсынылған құжаттардың толықтығын тексереді және өтініш беруші негізгі талаптар тізбесінің 8-тармағында көзделген құжаттар топтамасын толық ұсынбаған кезде өтінішті портал арқылы қабылдаудан бас тартады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Негізгі талаптар тізбесінің 8-тармағында көрсетілген құжаттардың толық топтамасын ұсынған кезде уәкілетті ұйым Нұсқаулықтың Қазақстан Республикасының азаматтық авиация саласындағы қолданыстағы заңнамасына сәйкестігін тексеруді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z106" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4-10. Нұсқаулық Қазақстан Республикасының азаматтық авиация саласындағы қолданыстағы заңнамасына сәйкес келген кезде уәкілетті ұйым осы Қағидаларға 1-2-қосымшаға сәйкес нысан бойынша ЭЦҚ қол қойылған келісу туралы хабарламаны портал арқылы ресімдейді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:p>
-[...51 lines deleted...]
-      4-8. Уәкілетті ұйым құжаттар мен мәліметтерді олар келіп түскен күні тіркеуді жүзеге асырады. Өтініш беруші жүгінген кезде немесе құжаттар жұмыс уақыты аяқталғаннан кейін, Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндері келіп түскен кезде өтінішті қабылдау және нәтиже беру келесі жұмыс күні жүзеге асырылады.</w:t>
+    <w:bookmarkStart w:name="z107" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4-11. Нұсқаулық Қазақстан Республикасының азаматтық авиация саласындағы қолданыстағы заңнамасына сәйкес келмеген жағдайда уәкілетті ұйым Негізгі талаптар тізбесінің 9-тармағында көрсетілген негіздерге сәйкес Нұсқаулықты келісуден бас тартады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:p>
-[...95 lines deleted...]
-    <w:bookmarkStart w:name="z108" w:id="41"/>
+    <w:bookmarkStart w:name="z108" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4-12. Нұсқаулықты келісуден бас тарту үшін негіздер анықталған кезде уәкілетті ұйым Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің (бұдан әрі – ҚР ӘРПК) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>73-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Нұсқаулықты келісу мерзімі аяқталғанға дейін 3 (үш) жұмыс күнінен кешіктірмей өтініш берушіге бас тарту туралы алдын ала шешім, сондай-ақ тыңдауды өткізу уақыты мен орны туралы хабарлама жібереді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z109" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4-13. Әкімшілік рәсімге қатысушы әкімшілік іс бойынша алдын ала шешімге оны алған күннен бастап 2 (екі) жұмыс күнінен кешіктірілмейтін мерзімде береді немесе қарсылық білдіреді. Әкімшілік рәсімге қатысушы өзінің қарсылығын ауызша білдірген кезде уәкілетті ұйым тыңдау хаттамасын жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z110" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4-14. Тыңдау қорытындылары бойынша уәкілетті ұйым осы Қағидаларға 1-2-қосымшаға сәйкес нысан бойынша ЭЦҚ қол қойылған келісу туралы хабарламаны немесе осы Қағидаларға 1-3-қосымшаға сәйкес нысан бойынша ЭЦҚ қол қойылған мемлекеттік қызмет көрсетуден бас тарту туралы дәлелді жауапты ресімдейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z111" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-параграф. Кәсіптік даярлық бағдарламасын келісу</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z109" w:id="42"/>
-[...56 lines deleted...]
-    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-тарау 2-параграфпен толықтырылды - ҚР Көлік министрінің м.а. 11.06.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 187</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z112" w:id="45"/>
+    <w:bookmarkStart w:name="z112" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4-15. Кәсіптік даярлау бағдарламасын келісу үшін өтініш беруші уәкілетті ұйымға осы Қағидаларға 1-1-қосымшаға сәйкес нысан бойынша осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Негізгі талаптар тізбесінің 8-тармағына сәйкес құжаттарды қоса бере отырып, ЭЦҚ қол қойылған өтінішті портал арқылы жібереді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z113" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4-16. Уәкілетті ұйымның кәсіптік даярлық бағдарламасын келісу мерзімі 60 (алпыс) жұмыс күнін құрайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z114" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4-17. Құжаттарды портал арқылы берген кезде өтініш берушінің "жеке кабинетінде" мемлекеттік қызмет көрсету үшін сұрау салудың қабылданғаны туралы мәртебе көрсетіледі, мемлекеттік қызмет нәтижесін алу күні көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z115" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4-18. Уәкілетті ұйым құжаттар мен мәліметтерді олар келіп түскен күні тіркеуді жүзеге асырады. Өтініш беруші жүгінген кезде немесе құжаттар жұмыс уақыты аяқталғаннан кейін, Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндері келіп түскен кезде өтінішті қабылдау және нәтиже беру келесі жұмыс күні жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z113" w:id="46"/>
-[...15 lines deleted...]
-      4-16. Уәкілетті ұйымның кәсіптік даярлық бағдарламасын келісу мерзімі 60 (алпыс) жұмыс күнін құрайды.</w:t>
+    <w:bookmarkStart w:name="z116" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4-19. Уәкілетті ұйым 2 (екі) жұмыс күні ішінде өтініш беруші ұсынған құжаттардың толықтығын тексереді және негізгі талаптар тізбесінің 8-тармағында көзделген құжаттар топтамасы толық ұсынылмаған кезде өтінішті қабылдаудан бас тартады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z114" w:id="47"/>
-[...15 lines deleted...]
-      4-17. Құжаттарды портал арқылы берген кезде өтініш берушінің "жеке кабинетінде" мемлекеттік қызмет көрсету үшін сұрау салудың қабылданғаны туралы мәртебе көрсетіледі, мемлекеттік қызмет нәтижесін алу күні көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z117" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4-20. Өтініш беруші Негізгі талаптар тізбесінің 8-тармағында көрсетілген құжаттардың толық топтамасын ұсынған кезде уәкілетті ұйым кәсіптік даярлау бағдарламасының Қазақстан Республикасының Азаматтық авиация саласындағы қолданыстағы заңнамасына сәйкестігін тексеруді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z115" w:id="48"/>
-[...15 lines deleted...]
-      4-18. Уәкілетті ұйым құжаттар мен мәліметтерді олар келіп түскен күні тіркеуді жүзеге асырады. Өтініш беруші жүгінген кезде немесе құжаттар жұмыс уақыты аяқталғаннан кейін, Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндері келіп түскен кезде өтінішті қабылдау және нәтиже беру келесі жұмыс күні жүзеге асырылады.</w:t>
+    <w:bookmarkStart w:name="z118" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4-21. Кәсіптік даярлау бағдарламасы Қазақстан Республикасының азаматтық авиация саласындағы қолданыстағы заңнамасына сәйкес келген кезде уәкілетті ұйым осы Қағидаларға 1-2-қосымшаға сәйкес нысан бойынша ЭЦҚ қол қойылған келісу туралы хабарламаны портал арқылы ресімдейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z116" w:id="49"/>
-[...15 lines deleted...]
-      4-19. Уәкілетті ұйым 2 (екі) жұмыс күні ішінде өтініш беруші ұсынған құжаттардың толықтығын тексереді және негізгі талаптар тізбесінің 8-тармағында көзделген құжаттар топтамасы толық ұсынылмаған кезде өтінішті қабылдаудан бас тартады.</w:t>
+    <w:bookmarkStart w:name="z119" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4-22. Уәкілетті ұйым Негізгі талаптар тізбесінің 9-тармағында көрсетілген негіздерге сәйкес кәсіптік даярлау бағдарламасын келісуден бас тартады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z117" w:id="50"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z120" w:id="53"/>
+    <w:bookmarkStart w:name="z120" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4-23. Кәсіптік даярлау бағдарламасын келісуден бас тарту үшін негіздер анықталған кезде уәкілетті ұйым ҚР ӘРПК </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>73-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мемлекеттік көрсетілетін қызметтің кіші түрін көрсету мерзімі аяқталғанға дейін 3 (үш) жұмыс күнінен кешіктірмей өтініш берушіге бас тарту туралы алдын ала шешім туралы хабарламаны, сондай-ақ тыңдауды өткізу күні, уақыты мен орнын өтініш берушіге алдын ала шешім бойынша ұстанымын білдіру мүмкіндігі үшін жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік рәсімге қатысушы әкімшілік іс бойынша алдын ала шешімге оны алған күннен бастап 2 (екі) жұмыс күнінен кешіктірілмейтін мерзімде береді немесе қарсылық білдіреді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2470,107 +2802,107 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік рәсімге қатысушы өзінің қарсылығын ауызша білдірген кезде уәкілетті ұйым тыңдау хаттамасын жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тыңдау қорытындысы бойынша уәкілетті ұйым осы Қағидаларға 1-2-қосымшаға сәйкес нысан бойынша ЭЦҚ қол қойылған келісу туралы хабарламаны немесе осы Қағидаларға 1-3-қосымшаға сәйкес нысан бойынша ЭЦҚ қол қойған мемлекеттік қызмет көрсетуден бас тарту туралы дәлелді жауапты портал арқылы жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z121" w:id="54"/>
+    <w:bookmarkStart w:name="z121" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-параграф. Сертификаттау және сертификаттың қолданылу аясын кеңейту</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-тарау 3-параграфтың тақырыбымен толықтырылды - ҚР Көлік министрінің м.а. 11.06.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 187</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z31" w:id="55"/>
+    <w:bookmarkStart w:name="z31" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Сертификаттың қолданылу аясын алу және (немесе) кеңейту үшін өтініш беруші уәкілетті ұйымға портал арқылы осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2585,51 +2917,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша ЭЦҚ қол қойылған өтінішті және осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Негізгі талаптар тізбесінің 8-тармағында көзделген құжаттар топтамасын жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметті көрсету мерзімі 27 (жиырма жеті) жұмыс күнін құрайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2683,437 +3015,533 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z32" w:id="56"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      6-тармақ жаңа редакцияда көзделген - ҚР Көлік министрінің 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 144</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Уәкілетті ұйым құжаттар мен мәліметтерді тіркеуді олар келіп түскен күні жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтініш беруші жүгінген кезде немесе құжаттар жұмыс уақыты аяқталғаннан кейін, Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндері келіп түскен кезде өтінішті қабылдау және нәтиже беру келесі жұмыс күні жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жеке басты куәландыратын құжаттар туралы, заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы, дара кәсіпкер ретінде мемлекеттік тіркеу туралы мәліметтерді уәкілетті ұйым "электрондық үкіметтің" шлюзі арқылы тиісті мемлекеттік ақпараттық жүйелерден алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z33" w:id="57"/>
+    <w:bookmarkStart w:name="z33" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Уәкілетті ұйым 2 (екі) жұмыс күні ішінде ұсынылған құжаттардың толықтығын тексереді егер өтініш беруші негізгі талаптар тізбесінің 8-тармағында көзделген құжаттар топтамасын қолданылу мерзімі өткен және (немесе) құжаттарды толық ұсынбаған жағдайда уәкілетті ұйым басшысының не оның орнындағы адамның өтініш берушінің жеке кабинетіне электрондық цифрлық қолтаңбамен (бұдан әрі – ЭЦҚ) қол қойылған электрондық құжат нысанындағы өтінішті портал арқылы қабылдаудан бас тартады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkEnd w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Өтініш беруші Негізгі талаптар тізбесінің 8-тармағында көзделген құжаттардың толық топтамасын ұсынған кезде уәкілетті ұйым "Авиациялық оқу орталықтарына қойылатын сертификаттық талаптарды бекіту туралы" Қазақстан Республикасы Инвестициялар және даму министрінің міндетін атқарушының 2015 жылғы 24 ақпандағы № 158 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10554 болып тіркелген) бекітілген авиациялық оқу орталықтарына қойылатын сертификаттық талаптарға сәйкестігіне мемлекеттік қызмет көрсету үшін қажетті өтініш берушінің ұсынылған құжаттарын тексереді (бұдан әрі – сертификаттау талаптары).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z34" w:id="58"/>
+    <w:bookmarkStart w:name="z34" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Құжаттар сертификаттау талаптарына сәйкес келген кезде уәкілетті ұйым 2 (екі) жұмыс күні ішінде уәкілетті ұйым басшысының немесе оны алмастыратын адамның бұйрығымен сертификаттық тексеру жүргізу үшін комиссиясын (бұдан әрі – комиссия) құрады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkEnd w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комиссияның құрамына уәкілетті ұйымның кемінде 2 (екі) қызметкері енгізіледі, олардың құзыретіне авиациялық персоналдың кәсіптік даярлау, куәліктер беру және (немесе) авиациялық оқу орталығында кәсіптік даярлау бағдарламасын іске асыру бағыты бойынша мәселелер жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z35" w:id="59"/>
+    <w:bookmarkStart w:name="z35" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Авиациялық оқу орталығына сертификаттық тексеру (бұдан әрі – сертификаттық тексеру) жүргізу басталғанға дейін кемінде 2 (екі) жұмыс күні мерзімінде уәкілетті ұйым өтініш берушінің "жеке кабинетіне" порталға уәкілетті ұйымның уәкілетті тұлғасының ЭЦҚ қол қойылған, сертификаттау рәсімінің басталу күні, ықтимал өзгерістері мен толықтырулары туралы ақпаратты қамтитын хабарламаны, сондай-ақ Қазақстан Республикасының нормативтік құқықтық актілерінің және оларға сәйкес сертификаттық тексеру жүзеге асырылатын халықаралық ұйымдардың құжаттарының тізбесін жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z36" w:id="60"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z36" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Сертификаттық тексеру осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша сертификаттық тексеру бағдарламасы бойынша және Заңының 16-9-бабы 2-тармағының 4) тармақшасына сәйкес уәкілетті ұйым әзірлеген және бекіткен нұсқаулық материалды пайдалана отырып "Азаматтық авиацияның авиациялық оқу орталығының сертификатын беру" мемлекеттік қызмет көрсетудің белгіленген мерзімдері шеңберінде жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z37" w:id="61"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z37" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша сертификаттық тексеру актісіне (бұдан әрі – акт) комиссияның барлық мүшелері қол қояды және қол қойылған сәттен бастап 3 (үш) жұмыс күні ішінде, бірақ мемлекеттік қызмет көрсетудің белгіленген мерзімінен кешіктірмей танысу үшін өтініш берушіге жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkEnd w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Акт сертификаттау талаптарына сәйкестігі немесе сәйкес еместігі, сондай-ақ сертификатын беру мүмкіндігі немесе мүмкін емес туралы қорытындылар, ұсынымдар мен қорытындылар көрсете отырып, екі данада жасалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z38" w:id="62"/>
+    <w:bookmarkStart w:name="z38" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Негізгі талаптар тізбесінің 9-тармағына сәйкес мемлекеттік қызмет көрсетуден бас тарту үшін негіздер анықталған кезде уәкілетті ұйым өтініш берушіге мемлекеттік қызмет көрсетуден бас тарту туралы алдын ала шешім туралы, сондай-ақ өтініш берушіге алдын ала шешім бойынша ұстанымын білдіру мүмкіндігі үшін тыңдауды өткізудің уақыты мен орны (тәсілі) туралы хабарлайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkEnd w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тыңдау туралы хабарлама мемлекеттік қызмет көрсету мерзімі аяқталғанға дейін кемінде 3 (үш) жұмыс күні бұрын жіберіледі. Тыңдау хабарлама жасалған күннен бастап 2 (екі) жұмыс күнінен кешіктірілмей жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тыңдау қорытындысы бойынша уәкілетті ұйым авиациялық оқу орталығына сертификаттық тексеру (бұдан әрі – сертификаттық тексеру) жүргізу мүмкіндігі туралы оң шешім не мемлекеттік қызмет көрсетуден бас тарту туралы хабарлама қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z39" w:id="63"/>
+    <w:bookmarkStart w:name="z39" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Уәкілетті ұйым Қазақстан Республикасы Көлік және коммуникация министрінің міндетін атқарушының 2013 жылғы 14 маусымдағы № 452 бұйрығымен бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде тіркелген) Мемлекеттік қызмет көрсету мониторингінің ақпараттық жүйесіне мемлекеттік қызмет көрсету мониторингінің ақпараттық жүйесіне деректерді енгізу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидаларына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мемлекеттік қызмет көрсету сатысы туралы деректерді енгізуді қамтамасыз етеді № 8555 құқықтық актілер).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z40" w:id="64"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z40" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Сертификат 2 (екі) жыл мерзімге беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkEnd w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2 деңгей сәйкес келмеген жағдайда сертификат түзету іс-қимылдары жоспарын орындау кезеңіне арналған мерзім бойынша шектеліп және (немесе) қолданылу аясы шектеулі түрде беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3168,70 +3596,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z41" w:id="65"/>
+    <w:bookmarkStart w:name="z41" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Сертификаттауды жүргізуге және/немесе авиациялық оқу орталығы сертификатының қолданылу саласын кеңейтуге өтініш бергенге дейін өтініш берушінің уәкілетті ұйыммен алдын ала келісілген мынадай құжаттамасы болады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) персоналды даярлау және рәсімдер жөніндегі нұсқаулық (сертификаттау талаптарына сәйкес);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3342,1016 +3770,1130 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z42" w:id="66"/>
+    <w:bookmarkStart w:name="z42" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Сертификат басқа тұлғаға берілмейді. Авиациялық оқу орталығы сертификаттың қолданылу саласына сәйкес уәкілетті ұйыммен келісілген кәсіптік даярлау бағдарламаларын іске асыру нәтижесінде белгіленген үлгідегі құжаттарды береді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z43" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Азаматтық авиация саласындағы уәкілетті орган бұйрық мемлекеттік тіркелген күннен бастап үш жұмыс күні ішінде көрсетілетін қызметті берушіге, "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылымының операторына және Бірыңғай байланыс орталығына мемлекеттік қызмет көрсету тәртібін айқындайтын, осы Қағидаларға енгізілген өзгерістер және (немесе) толықтырулар туралы ақпаратты жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z44" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Сертификаттық тексеру кезінде анықталған сертификаттық талаптарға сәйкессіздіктер үш деңгейге бөлінеді: 1 деңгей, 2 деңгей және 3 деңгей.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-деңгейге қызметті жүзеге асыруға кедергі келтіретін сертификаттау талаптарына сәйкессіздік жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-деңгейге уәкілетті ұйыммен келісілген мерзімдерде жойылған немесе шектеулер енгізілген жағдайда қызметті жүзеге асыруға кедергі келтірмейтін сертификаттау талаптарына сәйкессіздік жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3-деңгейге қызметті жүзеге асыруға кедергі келтірмейтін және өндірісті жетілдіру кезінде оны жоюға жататын сертификаттау талаптарына сәйкессіздік жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z45" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. 1-деңгейдегі сертификаттау талаптарына сәйкессіздіктер өтініш берушінің техникалық және қаржылық мүмкіндіктеріне сүйене отырып, өтініш берушінің адам өмірі мен денсаулығын, қоршаған ортаны, ұшу қауіпсіздігін және авиациялық қауіпсіздікті қамтамасыз ете алмауымен сипатталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z46" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. 1-деңгейдегі сертификаттау талаптарына сәйкес келмеген жағдайда уәкілетті ұйым сертификат беруден бас тартады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z43" w:id="67"/>
-[...15 lines deleted...]
-      17. Азаматтық авиация саласындағы уәкілетті орган бұйрық мемлекеттік тіркелген күннен бастап үш жұмыс күні ішінде көрсетілетін қызметті берушіге, "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылымының операторына және Бірыңғай байланыс орталығына мемлекеттік қызмет көрсету тәртібін айқындайтын, осы Қағидаларға енгізілген өзгерістер және (немесе) толықтырулар туралы ақпаратты жолдайды.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Авиациялық оқу орталығында қолданыстағы сертификат болған кезде уәкілетті ұйым Қазақстан Республикасының әуе кеңістігін пайдалану және авиация қызметі туралы заңнамасында белгіленген тәртіппен сертификатты кері қайтарып алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 20-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 11.06.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 187</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z47" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. 2 деңгейдегі сертификаттау талаптарына сәйкес келмеген жағдайда уәкілетті ұйым:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z44" w:id="68"/>
-[...15 lines deleted...]
-      18. Сертификаттық тексеру кезінде анықталған сертификаттық талаптарға сәйкессіздіктер үш деңгейге бөлінеді: 1 деңгей, 2 деңгей және 3 деңгей.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) анықталған сәйкессіздікті жою үшін ол анықталған сәттен бастап үш айдан аспайтын мерзімге келіседі. Өтініш беруші анықталған сәйкессіздікті жою бойынша түзету іс қимылдарының жоспарын әзірлейді және актімен танысқан сәттен бастап он жұмыс күні ішінде уәкілетті ұйымға ұсынады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) анықталған сәйкессіздікті жою бойынша өтініш беруші ұсынған шараларды бағалау негізінде түзету іс-қимылдарының жоспарын келіседі не оны негіздемемен пысықтауға қайтарады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Түзету іс-қимылдарының жоспарында көрсетілген мерзімді уәкілетті ұйым өтініш беруші оны өзгерту қажеттігі туралы негіздеме ұсынған жағдайда ұзартады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z48" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Уәкілетті ұйым өтініш берушінің тексеру немесе бақылау мен қадағалаудың өзге де нысандарын жүргізу жолымен жоспарда белгіленген мерзімдерде түзету іс-қимылдары жоспарын ұсынуын және (немесе) түзету іс-қимылдарының орындалуын бақылайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1-деңгейге қызметті жүзеге асыруға кедергі келтіретін сертификаттау талаптарына сәйкессіздік жатады.</w:t>
-[...266 lines deleted...]
-        <w:t>
       Егер өтініш беруші түзету іс-қимылдарының қолайлы жоспарын ұсынбаса немесе уәкілетті ұйым келіскен мерзімдерде түзету іс-әрекеттерін орындамаса, 2-деңгейдің сертификаттау талаптарына сәйкес келмеуі 1-деңгейдің сертификаттау талаптарына сәйкес келмейді және уәкілетті ұйым сертификатын беруден бас тартады немесе бұрын берілген сертификатын кері қайтарып алады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3-деңгейдегі сертификаттау талаптарына сәйкес келмеген жағдайда түзету іс-қимылдарының жоспары талап етілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z49" w:id="73"/>
+    <w:bookmarkStart w:name="z49" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23. Авиациялық оқу орталығының сертификаты осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша беріледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 23-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 11.06.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 187</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z122" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23-1. Кәсіптік даярлау бағдарламасы мен Нұсқаулық сертификаттық тексерудің оң нәтижесі болған кезде авиациялық оқу орталығында іске асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тарау 23-1-тармақпен толықтырылды - ҚР Көлік министрінің м.а. 11.06.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 187</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z50" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Портал арқылы жүгінген кезде өтініш берушінің "жеке кабинетіне" мемлекеттік көрсетілетін қызметтің нәтижесі туралы хабарлама жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Өтініш беруші түзету іс-қимылдары жоспарының келісілген мерзімінен кешіктірмей 2-деңгейдегі сертификаттау талаптарына сәйкессіздіктер жойылғаннан кейін растайтын құжаттардың қосымшасымен барлық сәйкессіздіктерді жою туралы уәкілетті ұйымды хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z51" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Тексеру нысанындағы түзету іс-қимылдары жоспарының орындалуын бақылау ұшу қауіпсіздігін басқару жүйесін енгізуге, әуе кемесін, ұшуды имитациялаудың тренажерлік құрылғыларын пайдалануға, материалдық-техникалық базаны қамтамасыз етуге байланысты 2-деңгейдегі сәйкессіздіктер анықталған жағдайларда жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z52" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Ұшу қауіпсіздігін және авиациялық қауіпсіздікті қамтамасыз ету жөніндегі заңды тұлғалардың қызметін бақылау және талдау нысанында түзету іс-қимылдары жоспарының орындалуын бақылау авиациялық персоналды және авиациялық оқу орталығы персоналын кәсіптік даярлаудың басшы құжаттарына, бағдарламаларына байланысты 2-деңгейдегі сәйкессіздіктер анықталған жағдайларда жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z53" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Түзету іс-қимылдары жоспарының орындалуын бақылау нәтижелері бойынша уәкілетті ұйым түзету іс-әрекеттерін белгіленген мерзімдерде орындау не орындамау туралы қорытынды шығара отырып, бақылау тексеру актісін ресімдейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z54" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Авиациялық оқу орталығының нұсқаушы және емтихан алушы персоналын келісу тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z55" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Авиациялық оқу орталығының нұсқаушы және емтихан алушы персоналы осы Қағидаларда айқындалатын тәртіппен уәкілетті ұйыммен келісіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы талап авиация персоналының біліктілік деңгейін айқындау мақсатында уәкілетті ұйым тағайындайтын жеке тұлғаларға қолданылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z56" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Авиациялық оқу орталығының нұсқаушы және емтихан алушы персоналын келісу үшін өтініш беруші уәкілетті ұйымға еркін нысанда портал арқылы нұсқаушы және емтихан алушы персоналдың тегі, аты және әкесінің аты (бар болса), білімі, біліктілігі, жұмыс тәжірибесі (авиациялық оқу орталығының штаттық немесе штаттан тыс қызметкері) туралы деректерін және Негізгі талаптар тізбесінің 8-тармағында көзделген құжаттар пакетін көрсете отырып өтініш жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уәкілетті ұйым авиациялық оқу орталығының нұсқаушы және емтихан алушы персоналын келісуді 10 (он) жұмыс күні ішінде жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш беруші құжаттарды портал арқылы берген кезде өтініш берушінің "жеке кабинетінде" мемлекеттік көрсетілетін қызмет нәтижесін алған күнін көрсете отырып, мемлекеттік қызметті көрсету үшін сұрау салудың қабылданғаны туралы мәртебе көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 23-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 11.06.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 187</w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="74"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      31-тармақ жаңа редакцияда көзделген - ҚР Көлік министрінің 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 144</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Уәкілетті ұйым құжаттар мен мәліметтерді олар келіп түскен күні тіркеуді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш беруші өтініш берген немесе құжаттар жұмыс уақыты аяқталғаннан кейін, Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндері келіп түскен кезде өтінімді қабылдау және нәтиже беру келесі жұмыс күні жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z58" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Уәкілетті ұйым 2 (екі) жұмыс күні ішінде ұсынылған құжаттардың толықтығын тексереді және өтініш беруші Негізгі талаптар тізбесінің 8-тармағында көзделген құжаттар топтамасын толық ұсынбаған кезде өтінішті портал арқылы қабылдаудан бас тартады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z59" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Осы Қағидаларға Негізгі талаптар тізбесінің 8-тармағында көрсетілген құжаттардың толық топтамасын ұсынған кезде уәкілетті ұйым авиациялық оқу орталығының нұсқаушы және емтихан алушы персоналының құжаттарын сертификаттау талаптарында белгіленген біліктілік талаптарына (бұдан әрі – біліктілік талаптары) сәйкестігі тұрғысынан қарайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Авиациялық оқу орталығының нұсқаушы және емтихан алушы персоналы біліктілік талаптарына сәйкес келмеген жағдайда уәкілетті ұйым ҚР ӘРПК 73-бабына сәйкес келісу мерзімі аяқталғанға дейін 3 (үш) жұмыс күнінен кешіктірмей өтініш берушіге бас тарту туралы алдын ала шешім туралы хабарламаны, сондай-ақ тыңдауды өткізу уақыты мен орнын өтініш берушіге алдын ала шешім бойынша ұстанымын білдіру мүмкіндігі үшін жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тыңдау нәтижелері бойынша әкімшілік рәсімге қатысушы өзінің қарсылығын ауызша білдірген кезде уәкілетті ұйым тыңдау хаттамасын жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тыңдау қорытындысы бойынша уәкілетті ұйым авиациялық оқу орталығының нұсқаушы және емтихан алушы персоналын келіседі, немесе дәлелді бас тарту туралы уәкілетті ұйым басшысының не оның орнындағы адамның ЭЦҚ қойылған электрондық құжат нысанында өтініш берушінің жеке кабинетіне портал арқылы жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z123" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...159 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3-тарау. Авиациялық оқу орталығының нұсқаушы және емтихан алушы персоналын келісу тәртібі</w:t>
-[...19 lines deleted...]
-      29. Авиациялық оқу орталығының нұсқаушы және емтихан алушы персоналы осы Қағидаларда айқындалатын тәртіппен уәкілетті ұйыммен келісіледі.</w:t>
+        <w:t xml:space="preserve"> 3-1 тарау. Қолданыстағы авиациялық оқу орталығы сертификатының қолданылу аясын өзгертпейтін азаматтық авиацияның авиациялық оқу орталығы сертификатына өзгерістер енгізу</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:p>
-[...222 lines deleted...]
-    <w:bookmarkEnd w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағидалар 3-1-тараумен толықтырылды - ҚР Көлік министрінің м.а. 11.06.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 187</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z124" w:id="86"/>
+    <w:bookmarkStart w:name="z124" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33-1. Қолданыстағы авиациялық оқу орталығы сертификатының қолданылу аясын өзгертпейтін азаматтық авиацияның авиациялық оқу орталығы сертификатына өзгерістер енгізу үшін өтініш беруші уәкілетті ұйымға Негізгі талаптар тізбесінің 8-тармағына сәйкес құжаттармен қоса бере отырып, осы Қағидаларға 1-1-қосымшаға сәйкес нысан бойынша ЭЦҚ қол қойылған өтінішті береді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkEnd w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) авиациялық оқу орталығының атауын және сертификатта көрсетілген басқа да мәліметтерді өзгерту;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4380,190 +4922,304 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) бұрын берілген сертификаттың қолданылу мерзіміне байланысты шектеулерді алып тастау.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте сертификаттауды жүргізу талап етілмейді, ал жаңа сертификат 10 (он) жұмыс күні ішінде беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z125" w:id="87"/>
+    <w:bookmarkStart w:name="z125" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33-2. Өтініш беруші құжаттарды портал арқылы берген кезде өтініш берушінің жеке кабинетінде мемлекеттік көрсетілетін қызмет нәтижесін алған күнін көрсете отырып, мемлекеттік көрсетілетін қызмет үшін сұрау салудың қабылданғаны туралы мәртебе көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z126" w:id="88"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      33-3-тармақ жаңа редакцияда көзделген - ҚР Көлік министрінің 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 144</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33-3. Уәкілетті ұйым құжаттар мен мәліметтерді олар келіп түскен күні тіркеуді жүзеге асырады. Өтініш беруші жүгінген кезде немесе құжаттар жұмыс уақыты аяқталғаннан кейін, Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндері келіп түскен кезде өтінішті қабылдау және нәтиже беру келесі жұмыс күні жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z127" w:id="89"/>
+    <w:bookmarkStart w:name="z127" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33-4. Уәкілетті ұйымның жауапты орындаушысы 2 (екі) жұмыс күні ішінде өтініш беруші ұсынған құжаттардың толықтығын тексереді және Негізгі талаптар тізбесінің 8-тармағында көзделген құжаттар топтамасы толық ұсынылмаған кезде өтінішті портал арқылы қабылдаудан бас тартады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z128" w:id="90"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z128" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33-5. Авиациялық оқу орталығының толық құжаттары мен жүзеге асырылатын қызметі ұсынылған кезде уәкілетті ұйым қолданыстағы авиациялық оқу орталығының сертификатының қолданылу аясын өзгертпейтін азаматтық авиацияның авиациялық оқу орталығының сертификатына өзгерістер енгізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z129" w:id="91"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z129" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33-6. Негізгі талаптар тізбесінің 9-тармағында көрсетілген негіздемелерге сәйкес уәкілетті ұйым қолданыстағы авиациялық оқу орталығының сертификатының қолданылу аясын өзгертпейтін азаматтық авиацияның авиациялық оқу орталығының сертификатына өзгерістер енгізуден бас тартады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z130" w:id="92"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z130" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       33-7. Бас тарту үшін негіздемелер анықталған кезде уәкілетті ұйым мемлекеттік көрсетілетін қызметтің кіші түрін көрсету мерзімі аяқталғанға дейін 3 (үш) жұмыс күнінен кешіктірмей ҚР ӘРПК </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>73-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес өтініш берушіге бас тарту туралы алдын ала шешім туралы хабарламаны, сондай-ақ тыңдауды өткізу күні, уақыты мен орнын өтініш берушіге алдын ала шешім бойынша ұстанымын білдіру мүмкіндігі үшін жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkEnd w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік рәсімге қатысушы әкімшілік іс бойынша алдын ала шешімге оны алған күннен бастап 2 (екі) жұмыс күнінен кешіктірілмейтін мерзімде береді немесе қарсылық білдіреді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4574,128 +5230,128 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік рәсімге қатысушы өзінің қарсылығын ауызша білдірген кезде уәкілетті ұйым тыңдау хаттамасын жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тыңдау қорытындысы бойынша уәкілетті ұйым қолданыстағы авиациялық оқу орталығы сертификатының қолданылу аясын өзгертпейтін азаматтық авиацияның авиациялық оқу орталығы сертификатына өзгерістер енгізеді немесе осы Қағидаларға 1-3-қосымшаға сәйкес нысан бойынша ЭЦҚ қол қойылған мемлекеттік қызмет көрсетуден бас тарту туралы дәлелді жауапты жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z60" w:id="93"/>
+    <w:bookmarkStart w:name="z60" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Шетелдік авиациялық оқу орталығының сертификатын тану тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z61" w:id="94"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z61" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. Шетелдік авиациялық оқу орталықтары осы Қағидаларға сәйкес олардың сертификаттарын уәкілетті ұйым танығаннан кейін Азаматтық авиацияның авиациялық персоналын бастапқы даярлауға, қайта даярлауға және олардың кәсіби деңгейін қолдауға жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z62" w:id="95"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z62" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       35. Шетелдік авиациялық оқу орталығы сертификатын (бұдан әрі – шетелдік сертификат) тану үшін өтініш беруші уәкілетті ұйымға портал арқылы осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша өтінішті және осы Қағидаларға 1-4-қосымшаға сәйкес "Азаматтық авиацияның шетелдік авиациялық оқу орталығы сертификатын тану" мемлекеттік қызмет көрсетуге қойылатын Негізгі талаптар тізбесінің 8-тармағына сәйкес құжаттарды жібереді. Өтініш беруші құжаттарды портал арқылы берген кезде өтініш берушінің жеке кабинетінде мемлекеттік көрсетілетін қызмет нәтижесін алған күнін көрсете отырып, мемлекеттік көрсетілетін қызмет үшін сұрау салудың қабылданғаны туралы мәртебе көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkEnd w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4714,70 +5370,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z63" w:id="96"/>
+    <w:bookmarkStart w:name="z63" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. "Азаматтық авиацияның шетелдік авиациялық оқу орталығы сертификатын тану" мемлекеттік қызмет көрсету мерзімі 45 (қырық бес) жұмыс күнін құрайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkEnd w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4796,90 +5452,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z64" w:id="97"/>
+    <w:bookmarkStart w:name="z64" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. Уәкілетті ұйым құжаттар мен мәліметтерді олар келіп түскен күні тіркеуді жүзеге асырады. Өтініш беруші өтініш берген немесе құжаттар келіп түскен кезде жұмыс уақыты аяқталғаннан кейін, Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндері өтінішті қабылдау және нәтиже беру келесі жұмыс күні жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z65" w:id="98"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z65" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. Уәкілетті ұйымның жауапты орындаушысы 2 (екі) жұмыс күні ішінде өтініш беруші ұсынған құжаттардың толықтығын тексереді және "Азаматтық авиацияның шетелдік авиациялық оқу орталығы сертификатын тану" мемлекеттік қызмет көрсетуге қойылатын Негізгі талаптар тізбесінің 8-тармағында көзделген құжаттар топтамасын толық ұсынбаған кезде, өтінішті портал арқылы қабылдаудан бас тартады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkEnd w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4898,70 +5554,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z66" w:id="99"/>
+    <w:bookmarkStart w:name="z66" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39. Өтініш беруші "Азаматтық авиацияның шетелдік авиациялық оқу орталығы сертификатын тану" мемлекеттік қызмет көрсетуге қойылатын Негізгі талаптар тізбесінің 8-тармағында көрсетілген құжаттардың толық топтамасын ұсынған кезде уәкілетті ұйымның жауапты орындаушысы 5 (бес) жұмыс күні ішінде шетелдік авиациялық оқу орталығы авиациялық персоналын кәсіби даярлау бағдарламасының Қазақстан Республикасының азаматтық авиация саласындағы қолданыстағы заңнамасына сәйкестігін тексеруді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkEnd w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4980,126 +5636,126 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z67" w:id="100"/>
+    <w:bookmarkStart w:name="z67" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40. Шетелдік авиациялық оқу орталығының авиациялық персоналын кәсіптік даярлау бағдарламасы Қазақстан Республикасының азаматтық авиация саласындағы қолданыстағы заңнамасына сәйкес келген кезде уәкілетті ұйымның жауапты орындаушысы шетелдік сертификаттың жарамдылығын растау үшін осы сертификатты берген шет мемлекеттің авиациялық билік орындарының ресми интернет-ресурсында жарияланған ақпаратты басшылыққа алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkEnd w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Шетелдік сертификат берген шет мемлекеттің авиациялық өкіметтерінің ресми интернет-ресурсынан ақпарат алу мүмкіндігі болмаған кезде уәкілетті ұйым 2 (екі) жұмыс күні ішінде осы сертификаттың түпнұсқалығын растау үшін берген шет мемлекеттің авиациялық өкіметтеріне электрондық пошта арқылы сұрау салуды жібереді. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шет мемлекеттің авиациялық билігіне сұрау салуға жауапты күту мерзімі 33 (отыз үш) жұмыс күнін құрайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z68" w:id="101"/>
+    <w:bookmarkStart w:name="z68" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41. Шетелдік сертификаттың жарамдылығын растауды алған кезде уәкілетті ұйым 3 (үш) жұмыс күні ішінде "Азаматтық авиацияның шетелдік авиациялық оқу орталығы сертификатын тану" мемлекеттік көрсетілетін қызмет нәтижесін портал арқылы ресімдейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkEnd w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5118,130 +5774,130 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z69" w:id="102"/>
+    <w:bookmarkStart w:name="z69" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       42. Уәкілетті ұйым шетелдік авиациялық оқу орталығының қолданылу саласында көзделген авиациялық персоналды кәсіптік даярлаудың нақты бағдарламасы бойынша шетелдік сертификатты таниды. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z70" w:id="103"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z70" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       43. Уәкілетті ұйым осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша танылған шетелдік авиациялық оқу орталықтарының тізілімін қалыптастырады және жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z71" w:id="104"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z71" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44. Уәкілетті ұйым "Азаматтық авиацияның шетелдік авиациялық оқу орталығы сертификатын тану" мемлекеттік қызмет көрсетуге қойылатын Негізгі талаптар тізбесінің 9-тармағында көрсетілген негіздерге сәйкес шетелдік сертификатты танудан бас тартады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkEnd w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5260,90 +5916,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z72" w:id="105"/>
+    <w:bookmarkStart w:name="z72" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       45. Шетелдік сертификатты танудан бас тарту үшін негіздер анықталған кезде уәкілетті ұйым "Азаматтық авиацияның шетелдік авиациялық оқу орталығы сертификатын тану" мемлекеттік қызмет көрсету мерзімі аяқталғанға дейін 3 (үш) жұмыс күнінен кешіктірмей ҚР ӘРПК-нің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>73-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес бас тарту туралы алдын ала шешім туралы хабарламаны, сондай-ақ тыңдауды өткізу күні, уақыты мен орнын өтініш берушіге алдын ала шешім бойынша ұстанымын білдіру мүмкіндігі үшін жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkEnd w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік рәсімге қатысушы әкімшілік іс бойынша алдын ала шешімге оны алған күннен бастап 2 (екі) жұмыс күнінен кешіктірілмейтін мерзімде береді немесе қарсылық білдіреді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5416,238 +6072,458 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z73" w:id="106"/>
+    <w:bookmarkStart w:name="z73" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46. Шетелдік сертификатты уәкілетті ұйым 2 (екі) жылдан аспайтын мерзімге танылатын мерзімсіз сертификатты қоспағанда, шетелдік сертификаттың қолданылу мерзіміне таниды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z74" w:id="107"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z74" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тарау. Шағымды қарау тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z75" w:id="108"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z75" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       47. Әкімшілік актіні әкімшілік (сотқа дейінгі) тәртіппен қабылдауға байланысты уәкілетті ұйымның әкімшілік әрекетіне (әрекетсіздігіне) шағымды қарауды жоғары тұрған әкімшілік орган, лауазымды адам, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z76" w:id="109"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      48-тармақтың бірінші абзацы жаңа редакцияда көзделген - ҚР Көлік министрінің 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 144</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       48. Өтініш берушінің шағымы "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы 25-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       азаматтық авиация саласындағы уәкілетті ұйым, азаматтық авиация саласындағы уәкілетті органға (бұдан әрі – уәкілетті орган) – тіркелген күнінен бастап 5 (бес) жұмыс күн ішінде қаралуға тиіс;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган – ол тіркелген күннен бастап 15 (он бес) жұмыс күн ішінде қаралуға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z77" w:id="110"/>
+    <w:bookmarkStart w:name="z77" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       49. Шағым уәкілетті ұйымға және (немесе) азаматтық авиация саласындағы уәкілетті органға және (немесе) шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалатын лауазымды адамға беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkEnd w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уәкілетті ұйым, азаматтық авиация саласындағы уәкілетті орган, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалатын лауазымды адам шағым түскен күннен бастап 3 (үш) жұмыс күнінен кешіктірмей оны және әкімшілік істі шағымды қарайтын органға жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте, егер 3 (үш) жұмыс күні ішінде шағымда көрсетілген талаптарды толық қанағаттандыратын шешім не өзге де әкімшілік іс-әрекет қабылданса, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалатын лауазымды адам шағымды қарайтын органға шағым жібермейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      49-тармақтың төртінші бөлігінің бірінші абзацы жаңа редакцияда көзделген - ҚР Көлік министрінің 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 144</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Шағымды уәкілетті ұйымның, уәкілетті органның, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның қарау мерзімі "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы 25-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -5884,68 +6760,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z79" w:id="111"/>
+    <w:bookmarkStart w:name="z79" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Авиациялық оқу орталығын сертификаттауды жүргізуге және (немесе) серификатының қолданылу саласын кеңейтуге өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkEnd w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. ___________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6332,50 +7208,156 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) телефон/факс, электрондық пошта______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3-тармақ жаңа редакцияда көзделген - ҚР Көлік министрінің 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 144</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Қоса берілетін құжаттар _______________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -6478,50 +7460,166 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тегі, аты, әкесінің аты (бар болса)________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20___жылғы "___" _________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-1-қосымша жаңа редакцияда көзделген - ҚР Көлік министрінің 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 144</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -6680,66 +7778,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z133" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өтініш персоналды даярлау және рәсімдер жөніндегі басшылықты келісуге/ кәсіптік даярлау бағдарламасын келісуге/ қолданыстағы авиациялық оқу орталығы сертификатының қолданылу саласын өзгертпейтін азаматтық авиацияның авиациялық оқу орталығының сертификатына өзгерістер енгізуге</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ______________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7844,50 +8944,166 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ______________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тегі, аты, әкесінің аты (ол болған жағдайда)             ЭЦҚ</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-4-қосымша жаңа редакцияда көзделген - ҚР Көлік министрінің 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 144</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7979,103 +9195,112 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>беру қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z135" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Шетелдік авиациялық оқу орталығының сертификатын тану" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағидалар 1-4-қосымшамен толықтырылды - ҚР Көлік министрінің м.а. 11.06.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 187</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -9534,50 +10759,155 @@
               <w:t>
 Мемлекеттік қызметті көрсету тәртібі мен мәртебесі туралы ақпаратты қашықтықтан қол жеткізу режимінде порталдың "жеке кабинеті", сондай-ақ мемлекеттік қызметтерді көрсету мәселелері жөніндегі Бірыңғай байланыс орталығы арқылы алуға мүмкіндігі бар.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызметтерді көрсету мәселелері жөніндегі бірыңғай байланыс орталығының телефоны: 1414, 8 800 080 7777.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-қосымша жаңа редакцияда көзделген - ҚР Көлік министрінің 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 144</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -9669,68 +10999,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>беру қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z81" w:id="112"/>
+    <w:bookmarkStart w:name="z81" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Азаматтық авиацияның авиациялық оқу орталығының сертификатын беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkEnd w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-қосымша жаңа редакцияда - ҚР Көлік министрінің м.а. 11.06.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12298,68 +13628,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z83" w:id="113"/>
+    <w:bookmarkStart w:name="z83" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Авиациялық оқу орталығын сертификаттық зерттеу бағдарламасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkEnd w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -17491,68 +18821,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Нысан </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z85" w:id="114"/>
+    <w:bookmarkStart w:name="z85" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сертификаттық зерттеу актісі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkEnd w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -18159,68 +19489,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z87" w:id="115"/>
+    <w:bookmarkStart w:name="z87" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Авиациялық оқу орталығының сертификаты  № ________ Заңды тұлғаның орналасқан мекенжайы  20__ жылғы "___" _________ берілген.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkEnd w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 5-қосымша жаңа редакцияда - ҚР Көлік министрінің м.а. 11.06.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -19254,68 +20584,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z91" w:id="116"/>
+    <w:bookmarkStart w:name="z91" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Авиациялық оқу орталығы сертификатының қолданылу аясын ұзарту мүмкіндігі туралы сертификаттық зерттеу актісі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkEnd w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -19612,50 +20942,166 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұйым басшысы: ________________________________ __________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                                                 (Т.А.Ә.А.)                                (қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      7-қосымша жаңа редакцияда көзделген - ҚР Көлік министрінің 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 144</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -19762,68 +21208,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z93" w:id="117"/>
+    <w:bookmarkStart w:name="z93" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Шетелдік авиациялық оқу орталығының сертификатын тануға өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkEnd w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       _____________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -20604,68 +22050,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z95" w:id="118"/>
+    <w:bookmarkStart w:name="z95" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Азаматтық авиацияның авиациялық персоналын  кәсіптік даярлауды жүзеге асыратын танылған  шетелдік авиациялық оқу орталықтарының тізілімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkEnd w:id="113"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -22043,55 +23489,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -22417,31 +23863,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>