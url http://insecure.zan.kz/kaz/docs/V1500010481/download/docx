--- v2 (2026-03-16)
+++ v3 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="56f9bbb" w14:textId="56f9bbb">
+    <w:p w14:paraId="300901d" w14:textId="300901d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1075,1682 +1075,2250 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда – ҚР Экология, геология және табиғи ресурстар министрінің 29.04.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 101</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z13" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Қазақстан Республикасының Орман кодексі 51-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-1 тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес мемлекеттік орман қоры жерін орман шаруашылығын жүргізуге байланысты емес мақсаттар үшін басқа санаттардағы жерге ауыстыруға айрықша жағдайларда орман орналастыру және жерге орналастыру материалдары негізінде Қазақстан Республикасының орман және жер заңнамасының талаптарына сәйкес мемлекеттік экологиялық сараптаманың оң қорытындысы болған кезде және:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ерекше қорғалатын табиғи аумақтарды құруға және кеңейтуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) халықаралық міндеттемелерді орындауға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) кен орны учаскесінің астынан пайдалы қазбалар табылып, оларды игерудің баламалы нұсқалары болмауына;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) халықаралық, республикалық, облыстық және аудандық маңызы бар автомобиль жолдары мен теміржолдарды, белгіленген қуаты қоса алғанда 100 МВт-қа дейінгі гидроэлектр станцияларын, магистральдық құбыржолдарды салуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) елді мекендердің шекарасы (шегі) өзгеріп, оларды ықтимал орналастырудың басқа нұсқалары болмауына байланысты ғана жол беріледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Қазақстан Республикасы Мемлекеттік шекарасының объектілері мен қорғаныс мұқтаждарына арналған объектілерді жайластыруға байланысты ғана жол беріледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z56" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6-1) республикалық бюджет туралы заңда белгіленген және тиісті қаржы жылының 1 қаңтарында қолданыста болатын айлық есептік көрсеткіштің кемінде екі миллион еселенген мөлшеріндегі инвестицияларды көздейтін инвестициялық жобаларды іске асыруға.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z57" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте инвестициялық жобаны іске асыру жоспарланып отырған облыстың әкімдігінен растау анықтамасын ұсыну қажет;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) стратегиялық су шаруашылығы құрылысжайлары мен гидротехникалық құрылысжайларды орналастырудың ықтимал басқа нұсқалары болмаған кезде осындай құрылысжайларды салуға және олардың жұмыс істеуіне байланысты ғана жол беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың бірінші бөлігінің 3), 4) және 7) тармақшаларында көзделген жағдайларда орман қорының жері ауыстырылған кезде пайдасына учаске ауыстырылатын тұлғалар ауыстырылатын учаске алаңының екі еселенген мөлшерінде орман дақылдарын өтемдік отырғызуды және мемлекеттік орман қорының құрамына ауыстыру үшін мемлекеттік орман иеленушіге өтемақы тәртібімен тиісті жергілікті атқарушы органдар берген жер учаскелерінде оларды отырғызғаннан кейін алғашқы үш жыл бойы орман дақылдарына күтім жасауды жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың бірінші бөлігінің 3) тармақшасында көзделген жағдайларда орман қоры жері ауыстырылған кезде пайдасына учаске ауыстырылатын тұлғалар ауыстырылатын учаске алаңының екі еселенген мөлшерінде орман дақылдарын отырғызуды және оларды отырғызғаннан кейін алғашқы үш жыл бойы орман дақылдарын күтіп-ұстауды жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Орман қорының жерлерін ерекше қорғалатын табиғи аумақтар құру және кеңейту үшін ауыстыру "Ерекше қорғалатын табиғи аумақтар туралы" 2006 жылғы 7 шілдедегі Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>20-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда – ҚР Экология, геология және табиғи ресурстар министрінің 29.04.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>№ 101</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгерістер енгізілді - ҚР Экология және табиғи ресурстар министрінің 12.01.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 28.06.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 143</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күннен бастап күнтізбелік он күн өткеннен кейін қолданысқа енгізіледі); 11.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 218</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 01.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 262</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі); 03.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 197</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z15" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Өздерінің мүдделері үшін орман қорының жерлерін ауыстыру жүзеге асырылып отырған жеке және заңды тұлғалар (бұдан әрі – өтінім беруші) орман қорының жерлерін орман шаруашылығын жүргізумен байланысты емес мақсаттар үшін басқа санаттардағы жерге ауыстыру кезінде Қазақстан Республикасы Орман кодексінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>51-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес мемлекеттік орман иеленушінің есеп-қисаптары негізінде орман шаруашылығы өндірісінің шығындарын өтейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z17" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Орман қоры жерінің санатынан басқа санаттардағы жерге ауыстыру тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 2-тараудың тақырыбы жаңа редакцияда – ҚР Экология, геология және табиғи ресурстар министрінің 29.04.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 101</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z18" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Өтініш беруші сұралып отырған жер учаскелері орналасқан жер бойынша облыстың, республикалық маңызы бар қаланың, астананың жергiлiктi атқарушы органына (бұдан әрі – жергілікті атқарушы орган) өтініш береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z19" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Жергілікті атқарушы орган өтініш келіп түскен күннен бастап бес жұмыс күні ішінде осы Қағидаларға қосымшаға сәйкес нысан бойынша орман қорының жер учаскесін таңдау туралы актіні ресімдеу үшін мемлекеттік орман иеленушіге орындалу мерзімі көрсетілген өтініштің көшірмесін жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік орман иеленуші өтініш берушімен бірге орман қорының жер учаскесін таңдау туралы акт жасап, оған сұралып отырған жер учаскесінің шекарасы көрсетілген орман картасының (планшетінің) көшірмесін қоса тіркеп, оны жергілікті атқарушы органға жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z20" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Жергілікті атқарушы орган орман картасының (планшетінің) көшірмесі қоса тіркелген орман қорының жер учаскесін таңдау туралы актіні алғаннан кейін орман қорының жерін ауыстыруға қатысты жобалар бойынша қоғамдық тыңдаулар ұйымдастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z21" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Қоғамдық тыңдаулар өткізілгеннен кейін жергілікті атқарушы орган мәселені қарау үшін арнайы комиссия (бұдан әрі – Комиссия) құрады, оның жұмыс органы жергілікті атқарушы органның орман шаруашылығы саласындағы функцияларды жүзеге асыратын құрылымдық бөлімшесі (бұдан әрі – жұмыс органы) болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z22" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Комиссия құрамына:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) облыстың, республикалық маңызы бар қаланың, астананың жергілікті өкілді органының;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) орман шаруашылығы және жануарлар дүниесі саласындағы уәкілетті органның аумақтық бөлімшесінің;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) жергілікті атқарушы органның жер қатынастары саласындағы функцияларды жүзеге асыратын құрылымдық бөлімшесінің;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) мемлекеттік орман иеленушінің;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) сәулет, қала құрылысы және құрылыс қызметi саласындағы жергілікті атқарушы органның;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) жұмыс органының;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) қоршаған ортаны қорғау саласындағы уәкілетті органның аумақтық бөлімшесінің өкілдері енгізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда – ҚР Экология, геология және табиғи ресурстар министрінің 29.04.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 101</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z13" w:id="11"/>
-[...238 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z30" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Комиссия өтініш келіп түскен күннен бастап отыз күнтізбелік күн ішінде жер учаскелерін ауыстыру мәселесі бойынша жазбаша дәлелді оң немесе теріс қорытынды беріп, оны жергілікті атқарушы органға жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z59" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қорытындыда қоғамдық тыңдаулардың шешімі ескеріледі, орман қорының жерін ауыстыру мақсаты, екпелерді сақтау немесе кесу туралы мәселелер көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z60" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Екпелер кесілген жағдайда кесуді өтініш берушімен шарт бойынша аумағында жер ауыстыру жоспарланып отырған орман иеленуші жүргізеді, бұл ретте алынған сүрек орман иеленушінің теңгеріміне берілуге жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z61" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6-1) тармақшасында көзделген негіз бойынша орман қоры жерлерін басқа санаттағы жерлерге ауыстыру мәселесін қарау кезінде Комиссияның қорытындысында қосымша мыналар көрсетіледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z62" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) инвестициялық жобаның атауы, мәлімделген инвестициялар көлемі және жобаның инвестициялардың белгіленген мөлшеріне сәйкестігін растайтын құжаттардың тізбесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z63" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) орманмен көмкерілген және орманмен көмкерілмеген жерлер бойынша бөлек көрсетілген ауыстырылатын жер учаскесінің алаңы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z64" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) алты еселенген не үш еселенген мөлшерді қолдана отырып, орман екпелерін өтемдік отырғызу алаңының есебі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z65" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) өтемдік отырғызу үшін ұсынылатын жер учаскелері туралы мәліметтер және олардың орман өсіруге жарамдылығы туралы мемлекеттік орман иеленушінің қорытындысы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда – ҚР Экология, геология және табиғи ресурстар министрінің 29.04.2020 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда - ҚР Экология және табиғи ресурстар министрінің 03.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 197</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z31" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Комиссияның қорытындысы хаттамалық шешім нысанында екі данада жасалады. Комиссияның теріс қорытындысы болған жағдайда жергілікті атқарушы орган өтініш берушіге жазбаша дәлелді бас тарту береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z32" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Жұмыс органы Комиссияның оң қорытындысы негізінде мемлекеттік орман қоры жерлерін орман шаруашылығын жүргiзуге байланысты емес мақсаттар үшiн басқа санаттардағы жерге ауыстыру мәселесі бойынша құрамына келесілер кіретін материалдарды қалыптастырады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) орман қоры жерлерін ауыстыруға мүдделі тұлғаның жергілікті атқарушы органға жолдаған өтініші; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) орман қорының жер учаскесін таңдау туралы акт;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) масштабы 1:10000 орман картасының (планшетінің) көшірмелері;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) орман қорының жерін алып қоюдан туындаған орман шаруашылығы өндірісінің шығасылары мен шығындарының орнын толтырудың орман иеленуші жасайтын есеп-қисабы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) орман иеленушінің жазбаша келісімдеуі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) қарауында орман иеленуші бар мемлекеттік органның жазбаша келісімдеуі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) орман шаруашылығы және жануарлар дүниесі саласындағы уәкілетті орган ведомствосының аумақтық бөлімшесінің жазбаша келісімдеуі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) елді мекендердің шекарасы (шектері) өзгерген жағдайда жер учаскесінің орналасқан жері бойынша сәулет, қала құрылысы және құрылыс қызметi саласындағы жергілікті атқарушы органның жазбаша келісімдеуі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) жер учаскесінің орналасқан жері бойынша тиісті жергілікті атқарушы органдардың жер қатынастары саласындағы функцияларды жүзеге асыратын құрылымдық бөлімшесінің жазбаша келісу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) Комиссияның оң қорытындысы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) сұралып отырған жер учаскесінің экспликациясы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) осы тармақтың 5), 6), 7), 8) және 9) тармақшаларында көрсетілген ұйымдардың бірінші басшылары келісімдеп, қол қойған объектілердің егжей-тегжейлі орналасуы көрсетілген сұралып отырған жер учаскесінің карталары;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) қоғамдық тыңдаулардың шешімі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) орман қорының жерін ауыстыру пайдалы қазбалар игерумен байланысты болған жағдайда жер қойнауын пайдалануға арналған келісімшарттың көшірмелері;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) аудандық маңызы бар қалалар кеңейтілген кезде облыстық және өкілді органдардың бірлескен шешімі және кенттер мен селолар кеңейтілген кезде аудандық (қалалық) жергілікті және өкілді органдардың бірлескен шешімі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) орман қорының жері халықаралық міндеттемелерді орындаумен байланысты ауыстырылған кезде тиісті құжаттың көшірмелері;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) халықаралық және республикалық маңызы бар автомобиль жолдарын және теміржолдарды, электр беру желілерін, байланыс желілерін және магистральдық құбыржолдарды салу кезінде жобалау алдындағы және жобалау құжаттамасы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z70" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) мемлекеттік орман иеленушімен орман екпелерін өтемдік отырғызуды жүзеге асыру және оларды отырғызғаннан кейінгі алғашқы үш жыл ішінде күтіп-баптау туралы шарттың жобасы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z67" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3), 4) және 7) тармақшаларында көзделген жағдайларда – ауыстырылатын жер учаскесі алаңының екі еселенген мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z68" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6-1) тармақшасында көзделген жағдайда – орманмен көмкерілген жерлердегі ауыстырылатын жер учаскесі алаңының алты еселенген мөлшерінде және орманмен көмкерілмеген жерлердегі ауыстырылатын жер учаскесі алаңының үш еселенген мөлшерінде.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z69" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шарт жобасында отырғызу жүргізілетін жер учаскелерінің орналасқан жері мен алаңы, жұмыстарды орындау мерзімдері мен көлемдері, ағаш тұқымдарының құрамы мен отырғызу жиілігі, күтіп-баптау жөніндегі іс-шаралар, орман екпелерін түгендеу және қабылдау тәртібі, қураған орман екпелерін толықтыру жөніндегі міндеттемелер, есептілікті ұсыну тәртібі, сондай-ақ тараптардың жауапкершілігі туралы мәліметтер қамтылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z71" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) Орман қоры жерлері инвестициялық жобаны іске асыру үшін ауыстырылған жағдайда, инвестор өтемақы ретінде тиісті жергілікті атқарушы органдар айқындаған жер учаскелерінде мемлекеттік орман иеленушінің пайдасына:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z72" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      орманмен көмкерілген жерлерде – ауыстырылатын жер учаскесі алаңының алты еселенген мөлшерінде орман екпелерін өтемдік отырғызуды және оларды отырғызғаннан кейінгі алғашқы үш жыл ішінде күтіп-баптауды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z73" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      орманмен көмкерілмеген жерлерде – ауыстырылатын жер учаскесі алаңының үш еселенген мөлшерінде орман екпелерін өтемдік отырғызуды және оларды отырғызғаннан кейінгі алғашқы үш жыл ішінде күтіп-баптауды жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z74" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) инвестициялық жобаның инвестициялардың жалпы көлемі, іске асыру мерзімдері мен қаржыландыру көздері туралы мәліметтерді қамтитын жоба алдындағы немесе жобалық құжаттамасы, сондай-ақ мәлімделген инвестициялар көлемін растайтын құжаттар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z75" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) өтемдік орман екпелерін отырғызуға арналған жер учаскелерін айқындау туралы тиісті жергілікті атқарушы органның шешімі, онда олардың орналасқан жері, алаңы, кадастрлық нөмірлері (болған жағдайда), жер санаты, құқық иеленушісі және өтемақы жүзеге асырылатын мемлекеттік орман иеленуші көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z76" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) мемлекеттік орман иеленушімен және орман шаруашылығы мен жануарлар дүниесі саласындағы уәкілетті орган ведомствосының аумақтық бөлімшесімен келісілген орман екпелерін өтемдік отырғызу және оларды отырғызғаннан кейінгі алғашқы үш жыл ішінде күтіп-баптау жоспары.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 12-тармақ жаңа редакцияда – ҚР Экология, геология және табиғи ресурстар министрінің 29.04.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>№ 101</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгерістер енгізілді - ҚР Экология және табиғи ресурстар министрінің 12.01.2024 </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Экология және табиғи ресурстар министрінің 12.01.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 28.06.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 143</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 03.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 197</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күннен бастап күнтізбелік он күн өткеннен кейін қолданысқа енгізіледі); 11.08.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 218</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 01.10.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 262</w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (01.01.2026 бастап </w:t>
-[...9 lines deleted...]
-        <w:t>қолданысқа</w:t>
+        <w:t xml:space="preserve">13. Алып тасталды – ҚР Экология, геология және табиғи ресурстар министрінің 29.04.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 101</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> енгізіледі) бұйрықтарымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z15" w:id="12"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z17" w:id="13"/>
+    <w:bookmarkStart w:name="z49" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      14. Жергілікті атқарушы орган мемлекеттік орман қоры жерлерін орман шаруашылығын жүргiзуге байланысты емес мақсаттар үшiн басқа санаттардағы жерге ауыстыру мәселесі бойынша материалдар негізінде орман қорының жерін ауыстыруды мақұлдау туралы қаулы шығарады және он жұмыс күні ішінде аталған қаулыны осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген материалдармен бірге келісімдеу үшін орман шаруашылығы және жануарлар дүниесі саласындағы уәкілетті органның (бұдан әрі – уәкілетті орган) атына жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z78" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6-1) тармақшасында көзделген негіз бойынша орман қоры жерлерін басқа санаттағы жерлерге ауыстыруды мақұлдау туралы қаулыда инвестициялық жобаның атауы, инвестициялар көлемі, орманмен көмкерілген және орманмен көмкерілмеген жерлер бойынша бөлек көрсетілген ауыстырылатын жерлердің алаңы, өтемдік орман екпелерін отырғызуға арналған жер учаскелерінің алаңы мен орналасқан жері, сондай-ақ инвестордың орман екпелерін отырғызу және оларды үш жыл бойы күтіп-баптау жөніндегі міндеттемелерінің көлемі көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z79" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Өтемдік орман екпелерін отырғызу және оларды күтіп-баптау Қазақстан Республикасы Ауыл шаруашылығы министрінің 2014 жылғы 22 желтоқсандағы №18-02/681 бұйрығымен бекітілген Ормандарды молықтыру мен орман өсіру және олардың сапасына бақылау жасау </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидаларына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес жүзеге асырылады (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10119 болып тіркелген).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...12 lines deleted...]
-      </w:pPr>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Ескерту. 2-тараудың тақырыбы жаңа редакцияда – ҚР Экология, геология және табиғи ресурстар министрінің 29.04.2020 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 14-тармақ жаңа редакцияда - ҚР Экология және табиғи ресурстар министрінің 03.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 197</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z50" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Уәкілетті орган материалдар келіп түскен күнінен бастап он бес жұмыс күні ішінде жергілікті атқарушы органға орман қорының жерін ауыстыруды келісімдеу нәтижелері туралы жауап береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уәкілетті орган материалдарды пысықтауға кері қайтарған жағдайда өтініш беруші оларды пысықтағаннан кейін уәкілетті органға қайта жіберу үшін оларды жергілікті атқарушы органға береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 15-тармақ жаңа редакцияда – ҚР Экология, геология және табиғи ресурстар министрінің 29.04.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>№ 101</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
-    </w:p>
-[...249 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...616 lines deleted...]
-      14. Жергілікті атқарушы орган мемлекеттік орман қоры жерлерін орман шаруашылығын жүргiзуге байланысты емес мақсаттар үшiн басқа санаттардағы жерге ауыстыру мәселесі бойынша материалдар негізінде орман қорының жерін ауыстыруды мақұлдау туралы қаулы шығарады және он жұмыс күні ішінде аталған қаулыны осы Қағидалардың </w:t>
+    </w:p>
+    <w:bookmarkStart w:name="z52" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      16. Орман қорының жерін ауыстыру уәкілетті органмен оң келісімделген жағдайда жергілікті атқарушы орган осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>12-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> көрсетілген материалдармен бірге келісімдеу үшін орман шаруашылығы және жануарлар дүниесі саласындағы уәкілетті органның (бұдан әрі – уәкілетті орган) атына жібереді.</w:t>
-[...200 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> көрсетілген материалдарды орман қорының жерін орман шаруашылығын жүргізуге байланысты емес мақсаттар үшін басқа санаттардағы жерге ауыстыру мәселесі бойынша Қазақстан Республикасының Үкіметі шешімінің жобасын әзірлеу үшін он жұмыс күні ішінде жер ресурстарын басқару жөніндегі орталық уәкілетті органға жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жер ресурстарын басқару жөніндегі орталық уәкілетті орган осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3074,68 +3642,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z55" w:id="25"/>
+    <w:bookmarkStart w:name="z55" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Орман қорының жер учаскесін таңдау туралы акт</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қосымша жаңа редакцияда – ҚР Экология, геология және табиғи ресурстар министрінің 29.04.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6508,55 +7076,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -6882,31 +7450,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>