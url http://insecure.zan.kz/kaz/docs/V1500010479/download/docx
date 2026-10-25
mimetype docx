--- v0 (2025-10-13)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ad40265" w14:textId="ad40265">
+    <w:p w14:paraId="8403b96" w14:textId="8403b96">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2372,51 +2372,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) шарт бойынша өз құқықтарын кепілге бермеуге, оларды шаруашылық серіктестіктердің, акционерлік қоғамдардың жарғылық капиталына салым немесе өндірістік кооперативке жарна ретінде салмауға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11) осы шарттың аяқталу мерзіміне дейін он жұмыс күнінен кешіктірмей тізілімнің веб-порталында электрондық нысанда шарттың қолданылу мерзімін ұзартуға өтініш береді. Мұндай өтініштің болмауы жалға берушіге объектіні өзге заңды немесе жеке тұлғаларға мүліктік жалдауға (жалға алуға) негіз болады;</w:t>
+      11) осы шарттың аяқталу мерзіміне дейін 10 (он) жұмыс күнінен кешіктірмей тізілімнің веб-порталында цифрлық нысанда шарттың қолданылу мерзімін ұзартуға өтініш береді. Мұндай өтініштің болмауы жалға берушіге объектіні өзге заңды немесе жеке тұлғаларға мүліктік жалдауға (жалға алуға) негіз болады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) шарт бұзылған немесе қолданылу мерзімі аяқталған кезде баланс ұстаушы мен жалға алушы және қол қойған жалға беруші электрондық цифрлық қолтаңбаны пайдалана отырып, тізілім веб-порталында бекітетін қабылдау-тапсыру актісіне сәйкес шарт бұзылған күннен немесе шарттың қолданылу мерзімі аяқталған күннен кешіктірмей объектіні баланс ұстаушыға қайтаруды қамтамасыз етуге міндетті;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2514,51 +2514,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> енгізіледі) бұйрықтарымен.</w:t>
+        <w:t xml:space="preserve"> енгізіледі); 24.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 134</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z13" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2569,50 +2589,112 @@
         </w:rPr>
         <w:t xml:space="preserve"> 4. Жалдау ақысы мен есеп айырысу тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkStart w:name="z52" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Объектіні мүліктік жалдау үшін жалдау (жалға алу) ақысының мөлшері айына ________ теңгені құрайды (жалдау ақысының есебі шарттың ажырамас бөлігі болып табылатын шартқа қосымшада келтірілген).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 11-тармақтың орыс тіліндегі мәтініне өзгеріс енгізілді, қазақ тіліндегі мәтін өзгермейді– ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 24.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 134</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z53" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Мүліктік жалдау (жалға алу) үшін жалдау ақысы коммуналдық қызметтер үшін төлемдерді, ағымдағы және күрделі жөндеуге арналған аударымдарды, объектіге көрсетілген қызметтер және қорғау үшін төлемдерді қамтымайды. Бұл төлемдерді жалға алушы тікелей бағынысты қорғау, пайдалану, коммуналдық, санитарлық және қызметтер көрсететін басқа да қызметтерге төлейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:bookmarkStart w:name="z18" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2943,330 +3025,600 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Жалға алушы шартты бұзғанға дейін күнтізбелік отыз күннен кешіктірмей бұл туралы жалға берушіні жазбаша ескерте отырып, шартты мерзімінен бұрын бұзуға құқылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:bookmarkStart w:name="z60" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      19. Жалға берушінің талабы бойынша мүліктік жалдауға (жалға алуға) беру шарты бұзылуы мүмкін және объект жалға берушіге мынадай:</w:t>
+      19. Жалға берушінің талабы бойынша мынадай:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z61" w:id="37"/>
+    <w:bookmarkStart w:name="z41" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) егер жалға берушінің жасаған жазбаша ескертуіне қарамастан, жалға алушы объектіні шарттың талаптарын немесе объектінің мақсатын елеулі бұза отырып пайдаланған;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z62" w:id="38"/>
+    <w:bookmarkStart w:name="z42" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) егер жалға алушы шарт бойынша берілген объектіні нысаналы мақсаты бойынша пайдаланбаған;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z63" w:id="39"/>
+    <w:bookmarkStart w:name="z43" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) егер жалға алушы қасақана немесе байқаусызда объектіні елеулі нашарлатқан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z64" w:id="40"/>
+    <w:bookmarkStart w:name="z44" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) егер жалға алушы шартта белгіленген төлем мерзімі өткеннен кейін объектіні пайдаланғаны үшін ай сайынғы жалдау ақысын екі рет қатарынан төлемесе;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z65" w:id="41"/>
-[...15 lines deleted...]
-      5) егер жалға алушы шартта белгіленген мерзімде, ал олар шартта болмаған кезде, Қазақстан Республикасының заңнамалық актілеріне немесе шартқа сәйкес күрделі жөндеу міндеттемесі жалға алушыға жүктелген жағдайларда ақылға қонымды мерзімдерде объектіге күрделі жөндеу жүргізбесе, жалға беруші жалға алушыға өз міндеттемелерін ақылға қонымды мерзімде орындау мүмкіндігін бергеннен кейін ғана шартты мерзімнен бұрын жоюды талап етуге құқылы;</w:t>
+    <w:bookmarkStart w:name="z45" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) егер жалға алушы шартта белгіленген мерзімдерде, ал олар шартта болмаған кезде, Қазақстан Республикасының заңдарына немесе шартқа сәйкес күрделі жөндеу міндеттемесі жалға алушыға жүктелген жағдайларда ақылға қонымды мерзімдерде объектіге күрделі жөндеу жүргізбесе, жалға беруші жалға алушыға өз міндеттемелерін ақылға қонымды мерзімде орындау мүмкіндігін бергеннен кейін ғана шартты мерзімнен бұрын жоюды талап етуге құқылы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z66" w:id="42"/>
+    <w:bookmarkStart w:name="z46" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) жалға алушыға басқа объектіні оның жазбаша келісімінен кейін берген;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z67" w:id="43"/>
+    <w:bookmarkStart w:name="z47" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) жалға беруші объектіні алып қою туралы шешім қабылдаған;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z68" w:id="44"/>
-[...15 lines deleted...]
-      8) жалға берушінің атына баланс ұстаушы жазбаша өтініш жазған жағдайларда қайтарылады.</w:t>
+    <w:bookmarkStart w:name="z48" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) жалға берушінің атына баланс ұстаушы жазбаша өтініш жазған жағдайларда шарт бұзылуы және объект баланс ұстаушыға қайтарылуы мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z49" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шарт жалға алушының талабы бойынша мерзімінен бұрын мынадай:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z50" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) баланс ұстаушы шарттың талаптарына немесе объектінің мәніне сәйкес жалға алушының пайдалануына объектіні бермеген не объектіні пайдалануға кедергі жасаған;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z51" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) объектінің баланс ұстаушысы шартпен белгіленген мерзімде, ал олар шартта болмаған жағдайда – ақылға қонымды мерзімдерде оған салынған объектіні күрделі жөндеу міндеттемелерін орындамаған;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z52" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) жалға алушыға берілген объектілердің оны пайдалануға кедергі жасайтын, олар шарт жасасқан кезде жалға берушімен келісілмеген ақаулары болған және шартты жасасқан кезде объектіні қараған және оның жұмыс істейтінін тексеру уақытында анықталуы мүмкін болмаған;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z53" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) егер объекті жалға алушының жауап беруі мүмкін емес жағдаяттар салдарынан пайдалануға жарамай қалған жағдайларда бұзылды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 19-тармаққа өзгеріс енгізілді - ҚР Премьер-Министрінің орынбасары - Ұлттық экономика министрінің 03.10.2024 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 19-тармақ жаңа редакцияда – ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 24.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 134</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z69" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Шартты мерзімінен бұрын бір тарапты бұзу сот тәртібімен шағымдалуы мүмкін. Сот шешімі күшіне енгенге дейін объекті жалға алушыда сақталады, ол шартқа сәйкес жалдау ақысын төлеуді жалғастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z15" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6. Ерекше жағдайлар</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z70" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Шарт әрбір тарап үшін біреуден бірдей заңдық күші бар қазақ және орыс тілдерінде үш данада жасалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z71" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Шартқа өзгерістер мен толықтырулар тараптардың қосымша келісімге қол қоюы жолымен енгізіледі. Егер оларды осыған уәкілетті тұлғалар жасаған болса шартқа енгізілген өзгерістер мен толықтырулардың күші болады. Барлық қосымшалар мен қосымша келісімдер осы шарттың ажырамас бөлігі болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z72" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Егер жалға алушы өз қаражаты есебінен және баланс ұстаушының келісімімен және мемлекеттік мүлік жөніндегі уәкілетті органның (жергілікті атқарушы органдардың) жазбаша рұқсатымен объекті үшін зиянсыз ажырамас жақсартулар жүргізген жағдайда, егер Қазақстан Республикасының заңдарында өзгеше көзделмесе, жалға алушы шарт тоқтатылғаннан кейін осы жақсартулардың құнын баланс ұстаушы арқылы өтеуге құқығы бар. Жалға алушы жүргізген объектінің ажырайтын жақсартулары оның меншігі болып табылады. Егер Қазақстан Республикасының заңдарында өзгеше көзделмесе, жалға беруші мен баланс ұстаушының келісімінсіз жалға алушы жасаған ажырамас жақсартулардың құны өтеуге жатпайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 23-тармақ жаңа редакцияда – ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 24.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 134</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z73" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Мүліктік жалдау (жалдау) үшін жалдау ақысын есептеу объектіні қабылдау-тапсыру актісі бойынша баланс ұстаушыға қайтарылғанға дейін жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жалға алушы мен баланс ұстаушы ЭЦҚ пайдалана отырып, тізілім веб-порталында қол қойған және жалға беруші бекіткен қабылдау-тапсыру актісі мүліктік жалдау (жалдау) шартын бұзу және бұзу фактісін растайтын құжат болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 24-тармақ жаңа редакцияда – ҚР Премьер-Министрінің орынбасары - Ұлттық экономика министрінің 03.10.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 85</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -3279,446 +3631,286 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z69" w:id="45"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z15" w:id="46"/>
+    <w:bookmarkStart w:name="z75" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 6. Ерекше жағдайлар</w:t>
-[...196 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> 6-1. Форс-мажор</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkEnd w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Үлгілік шарт 6-1-тараумен толықтырылды - ҚР Ұлттық экономика министрінің 31.08.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 156</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z76" w:id="52"/>
+    <w:bookmarkStart w:name="z76" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24-1. Егер осы Шарт бойынша міндеттемелердің орындалмауы немесе тиісінше орындалмауы еңсерілмейтін күш мән-жайларының (жер сілкінісі, топан су, өрт, эмбарго, соғыс немесе әскери қимылдар, мемлекеттік органдардың міндеттемелердің орындалуына тыйым салатын немесе қандай да бір кедергі келтіретін нормативтік құқықтық актілерді шығаруы) салдарынан болса, Тараптар осы Шарт бойынша міндеттемелерін тиісінше орындау үшін өздеріне байланысты барлық шараларды қабылдаған жағдайда, Тараптар міндеттемелерін орындамағаны немесе тиісінше орындамағаны үшін жауапкершіліктен босатылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z77" w:id="53"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z77" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24-2. Осы Шарт бойынша міндеттемелерді орындау мерзімі еңсерілмейтін күш мән-жайлары болған, сондай-ақ осы мән-жайлардан туындаған салдар болған уақытқа тең мерзімге ауыстырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-[...55 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z78" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24-3. Еңсерілмейтін күш мән-жайлары туындаған кезде Тараптардың кез келгені күнтізбелік 30 (отыз) күн ішінде екінші Тарапты осындай мән-жайлардың туындағаны туралы жазбаша хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z58" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Хабарлама мынадай тәсілдердің бірімен жіберіледі: қабылданғаны туралы хабарламасы бар тапсырыс хатпен, телефонограмма немесе жеделхат арқылы, "цифрлық үкімет" веб-порталында тіркелген абоненттің ұялы телефон нөміріне қысқа мәтіндік хабарлама жібере отырып, "цифрлық үкімет" веб-порталындағы пайдаланушының кабинетіне, ұялы телефон нөмірі немесе электрондық пошта мекенжайы арқылы мәтіндік хабарламамен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z59" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жалға беруші немесе жалға алушы (тараптар) шартта өздері көрсеткен тұрғылықты (орналасқан жері), жұмыс орнының мекенжайлары, ұялы байланыстың абоненттік нөмірі, электрондық пошта мекенжайының анық екенін, ал көрсетілген контактілерге (мекен-жайына) жіберілген хабарлама (хабарландыру) тиісті және жеткілікті болып саналатынымен танысқандығын өз қолтаңбасымен растайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 24-3-тармақ жаңа редакцияда – ҚР Премьер-Министрінің орынбасары - Ұлттық экономика министрінің 03.10.2024 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 24-3-тармақ жаңа редакцияда – ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 24.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 134</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">24-4. Алып тасталды - ҚР Премьер-Министрінің орынбасары - Ұлттық экономика министрінің 03.10.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 85</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -3730,181 +3922,107 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...74 lines deleted...]
-    <w:bookmarkStart w:name="z16" w:id="55"/>
+    </w:p>
+    <w:bookmarkStart w:name="z16" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 7. Дауларды қарау тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z74" w:id="56"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z74" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Осы шарттан немесе оған байланысты тараптар арасында туындауы мүмкін даулар келіссөздер жолымен, ал келісімге қол жеткізбеген жағдайда - сот тәртібімен шешіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z17" w:id="57"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z17" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 8. Тараптардың заңды мекенжайлары мен банктік деректемелері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkEnd w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЖАЛҒА БЕРУШІ:                              ЖАЛҒА АЛУШЫ:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4446,31 +4564,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>