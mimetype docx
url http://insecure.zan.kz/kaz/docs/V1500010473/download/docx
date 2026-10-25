--- v0 (2025-11-06)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="40a6b49" w14:textId="40a6b49">
+    <w:p w14:paraId="c5e62a6" w14:textId="c5e62a6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,77 +76,115 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Ақпараттық қауіпсіздікті қамтамасыз ету және жедел іздестіру іс-шараларын жүргізуге арналған арнайы техникалық құралдар салаларында қызметті жүзеге асыру үшін біліктілік талаптарын және оларға сәйкестікті растайтын құжаттар тізбесін бекіту туралы</w:t>
+        <w:t>Киберқауіпсіздікті қамтамасыз ету және жедел іздестіру іс-шараларын жүргізуге арналған арнайы техникалық құралдар салаларында қызметті жүзеге асыру үшін біліктілік талаптарын және оларға сәйкестікті растайтын құжаттар тізбесін бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Ұлттық қауіпсіздік комитеті төрағасының 2015 жылғы 30 қаңтардағы № 4 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2015 жылы 17 наурызда № 10473 тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Тақырып жаңа редакцияда - ҚР Ұлттық қауіпсіздік комитеті Төрағасының 03.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 110/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Рұқсаттар және хабарламалар туралы" Қазақстан Республикасы Заңының 12-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1) тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -322,120 +360,140 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z68" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3) ақпарат таралып кететін техникалық арналарды және жедел іздестіру іс-шараларын жүргізуге арналған арнайы техникалық құралдарды анықтау бойынша қызмет көрсету жөніндегі қызметті жүзеге асыру үшін біліктілік талаптары және оларға сәйкестікті растайтын құжаттар тізбесі, осы бұйрыққа </w:t>
+      3) ақпарат таралып кететін техникалық арналарды және жедел-іздестіру іс-шараларын жүргізуге арналған, сондай-ақ киберқауіпсіздікті қамтамасыз ету орталығы қызметінің және киберқауіпсіздіктің оқыс оқиғаларына ден қою қызметінің жұмысы шеңберіндегі арнаулы техникалық құралдарды анықтау жөніндегі қызметтер көрсету жөніндегі қызметті жүзеге асыру үшін біліктілік талаптары және оларға сәйкестікті растайтын құжаттар тізбесі осы бұйрыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес бекітілсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармаққа өзгеріс енгізілді - ҚР Ұлттық қауіпсіздік комитеті Төрағасының 14.06.2023 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармаққа өзгерістер енгізілді - ҚР Ұлттық қауіпсіздік комитеті Төрағасының 14.06.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 41/қе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен бастап күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен бастап күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі); 03.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 110/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z3" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -4158,2342 +4216,3537 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Жедел іздестіру іс-шараларын</w:t>
-[...3 lines deleted...]
-            </w:r>
+              <w:t>Қазақстан Республикасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ұлттық қауіпсіздік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>комитеті Төрағасының</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2015 жылғы 30 қаңтардағы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 4 бұйрығымен бекітілген</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жедел іздестіру іс-шараларын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жүргізуге арналған арнайы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>техникалық құралдарды әзірлеу,</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>өндіру, жөндеу және өткізу</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жөніндегі қызметті жүзеге асыру</w:t>
             </w:r>
-            <w:r>
-[...27 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>үшін біліктілік талаптарына</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>және оларға сәйкестікті</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>растайтын құжаттар тізбесіне</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z69" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Біліктілік талаптарына сәйкестікті растау туралы ақпаратты қамтитын мәліметтер нысаны</w:t>
+        <w:t xml:space="preserve"> Біліктілік талаптарына сәйкестік туралы ақпаратты қамтитын мәліметтер нысаны</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 1-қосымша жаңа редакцияда – ҚР Ұлттық қауіпсіздік комитеті Төрағасының 14.06.2023 </w:t>
+      Ескерту. 1-қосымша жаңа редакцияда – ҚР Ұлттық қауіпсіздік комитеті Төрағасының 03.09.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 41/қе</w:t>
+        <w:t>№ 110/қе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен бастап күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z70" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Жедел іздестіру іс-шараларын жүргізуге арналған арнайы техникалық құралдарды әзірлеу және өндіру жөніндегі қызметпен айналысу үшін:</w:t>
+      1. Жедел іздестіру іс-шараларын жүргізуге арналған арнайы техникалық құралдарды</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z71" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      1) заңды тұлғаның немесе дара кәсіпкердің мәртебесі туралы ақпарат </w:t>
+        <w:t>
+      әзірлеу және өндіру жөніндегі қызметпен айналысу үшін:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z72" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      __________________________________________________________________________ </w:t>
+        <w:t>
+      1) заңды тұлғаның немесе дара кәсіпкердің мәртебесі туралы ақпарат</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z73" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      (мемлекеттік тіркеу (қайта тіркеу) туралы анықтаманың/куәліктің </w:t>
+        <w:t>
+      __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z74" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      _________________________________________________________________________; </w:t>
+        <w:t>
+      (мемлекеттік тіркеу (қайта тіркеу) туралы анықтаманың/куәліктің</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z75" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-                        нөмірі және берілген күні)</w:t>
+      _________________________________________________________________________;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z76" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 17564 болып тіркелген) Техникалық және кәсіптік, орта білімнен кейінгі білімнің мамандықтары мен біліктіліктерінің сыныптауышына сәйкес "Есептеу техникасы және ақпараттық желілер (түрлері бойынша)" "Ақпараттық қауіпсіздік жүйелері", "Бағдарламалық қамтамасыз ету (түрлері бойынша)", "Электротехника және энергетика", "Электроника және автоматтандыру", "Робототехника және кірістірілетін жүйелер (салалар бойынша), "Сандық техника (түрлері бойынша)", "Радиотехника, электроника және телекоммуникациялар" мамандығы бойынша техникалық білімі бар маман немесе ұқсас шетелдік білімі бар маман(дар) туралы ақпарат</w:t>
+        <w:t>
+      нөмірі және берілген күні)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z77" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      __________________________________________________________________________ </w:t>
+        <w:t>
+      2) Қазақстан Республикасы Білім және ғылым министрінің 2018 жылғы 27 қыркүйектегі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z78" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      (мамандығын және біліктілігін, сондай-ақ диплом(дар)ының </w:t>
+      № 500 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z79" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      __________________________________________________________________________ </w:t>
+        <w:t>
+      тізілімінде № 17564 болып тіркелген) Техникалық және кәсіптік, орта білімнен кейінгі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z80" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      көшірмесін(-лерін) қоса беріп, диплом(дар)ының нөмірін, берілген </w:t>
+        <w:t>
+      білімнің мамандықтары мен біліктіліктерінің сыныптауышына сәйкес "Есептеу</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z81" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      _________________________________________________________________________; </w:t>
+        <w:t>
+      техникасы және ақпараттық желілер (түрлері бойынша)" "Ақпараттық қауіпсіздік</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z82" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      күнін және орнын, оқу орнының атауын көрсету) </w:t>
+        <w:t>
+      жүйелері", "Бағдарламалық қамтамасыз ету (түрлері бойынша)", "Электротехника</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z83" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      3) мәлімделген қызмет түрі бойынша Қазақстан Республикасының мемлекеттік </w:t>
+        <w:t>
+      және энергетика", "Электроника және автоматтандыру", "Робототехника және</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z84" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      құпияларын құрайтын мәліметтермен жұмыс жүргізуге Қазақстан Республикасының </w:t>
+        <w:t>
+      кірістірілетін жүйелер (салалар бойынша), "Сандық техника (түрлері бойынша)",</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z85" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      ұлттық қауіпсіздік органдары рұқсатының болуы туралы ақпарат </w:t>
+        <w:t>
+      "Радиотехника, электроника және телекоммуникациялар" мамандығы бойынша</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z86" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      __________________________________________________________________________ </w:t>
+        <w:t>
+      техникалық білімі бар маман немесе ұқсас шетелдік білімі бар маман(дар) туралы</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z87" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      (құжаттың көшірмесін қоса беріп, рұқсаттың деректемелерін: </w:t>
+        <w:t>
+      ақпарат</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z88" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      __________________________________________________________________________ </w:t>
+        <w:t>
+      __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z89" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      нөмірін, күнін және осы рұқсатты берген Қазақстан Республикасы </w:t>
+        <w:t>
+      (мамандығын және біліктілігін, сондай-ақ диплом(дар)ының</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z90" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      _________________________________________________________________________; </w:t>
+        <w:t>
+      __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z91" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      ұлттық қауіпсіздік органдарының бөлімшесін көрсету) </w:t>
+        <w:t>
+      көшірмесін(-лерін) қоса беріп, диплом(дар)ының нөмірін, берілген</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z92" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      4) осы біліктілік талаптарына 2-қосымшаға сәйкес техникалық құралдардың және </w:t>
+        <w:t>
+      _________________________________________________________________________;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z93" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      бақылау- өлшеу жабдығының ең аз жинағының болуы туралы ақпарат </w:t>
+        <w:t>
+      күнін және орнын, оқу орнының атауын көрсету)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z94" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      ______________________________________________________________________ </w:t>
+        <w:t>
+      3) мәлімделген қызмет түрі бойынша Қазақстан Республикасының мемлекеттік</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z95" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      (құжатт(ард)ың көшірмесін(-лерін) қоса беріп, осы құралдардың және </w:t>
+        <w:t>
+      құпияларын құрайтын мәліметтермен жұмыс жүргізуге Қазақстан Республикасының</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z96" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      __________________________________________________________________________ </w:t>
+        <w:t>
+      ұлттық қауіпсіздік органдары рұқсатының болуы туралы ақпарат</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z97" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      жабдықтың меншік құқығында немесе өзге заңды негізде болуын </w:t>
+        <w:t>
+      __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z98" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      _________________________________________________________________________; </w:t>
+        <w:t>
+      (құжаттың көшірмесін қоса беріп, рұқсаттың деректемелерін:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z99" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      растайтын құжаттардың деректемелерін: тіркеу нөмірін және күнін көрсету) </w:t>
+        <w:t>
+      __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z100" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      5) арнайы бөлінген өндірістік үй-жайдың болуы туралы ақпарат </w:t>
+        <w:t>
+      нөмірін, күнін және осы рұқсатты берген Қазақстан Республикасы</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z101" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      __________________________________________________________________________ </w:t>
+        <w:t>
+      _________________________________________________________________________;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z102" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      (құжатт(ард)ың көшірмесін(-лерін) қоса беріп, меншік құқығын немесе </w:t>
+        <w:t>
+      ұлттық қауіпсіздік органдарының бөлімшесін көрсету)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z103" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      __________________________________________________________________________ </w:t>
+        <w:t>
+      4) осы біліктілік талаптарына 2-қосымшаға сәйкес техникалық құралдардың және</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z104" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      өзге заңды негізді растайтын құжаттардың деректемелерін: құжаттың </w:t>
+        <w:t>
+      бақылау- өлшеу жабдығының ең аз жинағының болуы туралы ақпарат</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z105" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      _________________________________________________________________________; </w:t>
+        <w:t>
+      ______________________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z106" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      атауын, тіркеу нөмірін және күнін көрсету) </w:t>
+        <w:t>
+      (құжатт(ард)ың көшірмесін(-лерін) қоса беріп, осы құралдардың және</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z107" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      6) әзірленіп жатқан және өндірілген арнайы техникалық құралдарды сақтау үшін </w:t>
+        <w:t>
+      __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z108" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      арнайы бөлінген үй-жайдың болуы туралы ақпарат </w:t>
+        <w:t>
+      жабдықтың меншік құқығында немесе өзге заңды негізде болуын</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z109" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      __________________________________________________________________________ </w:t>
+        <w:t>
+      _________________________________________________________________________;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z110" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      (құжатт(ард)ың көшірмесін(-лерін) қоса беріп, меншік құқығын немесе </w:t>
+        <w:t>
+      растайтын құжаттардың деректемелерін: тіркеу нөмірін және күнін көрсету)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z111" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      _________________________________________________________________________</w:t>
+      5) арнайы бөлінген өндірістік үй-жайдың болуы туралы ақпарат</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z112" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      өзге де заңды негізді растайтын құжаттардың, сондай-ақ мамандандырылған </w:t>
+        <w:t>
+      __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z113" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      __________________________________________________________________________ </w:t>
+        <w:t>
+      (құжатт(ард)ың көшірмесін(-лерін) қоса беріп, меншік құқығын немесе</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z114" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      ұйым(дар)мен автоматтандырылған күзет және өрттен қорғау сигнализация </w:t>
+        <w:t>
+      __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z115" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      __________________________________________________________________________ </w:t>
+        <w:t>
+      өзге заңды негізді растайтын құжаттардың деректемелерін:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z116" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      жүйелеріне қызмет көрсету туралы шартт(ард)ың деректемелерін: тіркеу </w:t>
+        <w:t>
+      құжаттың атауын, тіркеу нөмірін және күнін көрсету)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z117" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      _________________________________________________________________________; </w:t>
+        <w:t>
+      ________________________________________________________________________;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z118" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      нөмірлерін және күндерін, сондай-ақ тиісті ұйымдардың атауларын көрсету) </w:t>
+      6) әзірленіп жатқан және өндірілген арнайы техникалық құралдарды сақтау үшін </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z119" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      7) лицензиаттың қосымша біліктілік талаптарына сәйкестігін растайтын ақпарат </w:t>
+        <w:t>
+      арнайы бөлінген үй-жайдың болуы туралы ақпарат</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z120" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      __________________________________________________________________________ </w:t>
+        <w:t>
+      __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z121" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      (лицензиатқа қойылатын қосымша талаптардың орындалуы туралы </w:t>
+        <w:t>
+      (құжатт(ард)ың көшірмесін(-лерін) қоса беріп, меншік құқығын немесе</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z122" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      _________________________________________________________________________. </w:t>
+        <w:t>
+      _________________________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z123" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      тиісті ақпарат және басқалар) </w:t>
+        <w:t>
+      өзге де заңды негізді растайтын құжаттардың, сондай-ақ мамандандырылған</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z124" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      __________________________________________________________________________ </w:t>
+        <w:t>
+      __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z125" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Мәліметтерді көрсетілетін қызметті беруші тиісті мемлекеттік ақпараттық жүйелерден </w:t>
+        <w:t>
+      ұйым(дар)мен автоматтандырылған күзет және өрттен қорғау сигнализация</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z126" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      "электрондық үкімет" шлюзі арқылы дербес алады </w:t>
+        <w:t>
+      __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z127" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      2. Жедел іздестіру іс-шараларын жүргізуге арналған арнайы техникалық құралдарды </w:t>
+        <w:t>
+      жүйелеріне қызмет көрсету туралы шартт(ард)ың деректемелерін:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z128" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      жөндеу және өткізу жөніндегі қызметпен айналысу үшін: </w:t>
+        <w:t>
+      тіркеу нөмірлерін және күндерін, сондай-ақ тиісті ұйымдардың атауларын көрсету)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z129" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      1) заңды тұлғаның немесе дара кәсіпкердің мәртебесі туралы ақпарат </w:t>
+        <w:t>
+      ________________________________________________________________________;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z130" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      __________________________________________________________________________ </w:t>
+        <w:t>
+      7) лицензиаттың қосымша біліктілік талаптарына сәйкестігін растайтын ақпарат</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z131" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      (мемлекеттік тіркеу (қайта тіркеу) туралы анықтаманың/куәліктің нөмірі </w:t>
+        <w:t>
+      __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z132" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      _________________________________________________________________________; </w:t>
+        <w:t>
+      (лицензиатқа қойылатын қосымша талаптардың орындалуы туралы</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z133" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      және берілген күні)</w:t>
+      _________________________________________________________________________.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z134" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      2) Қазақстан Республикасы Білім және ғылым министрінің 2018 жылғы 27 қыркүйектегі </w:t>
+        <w:t>
+      тиісті ақпарат және басқалар)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z135" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> бекітілген Техникалық және кәсіптік, орта білімнен кейінгі білімнің </w:t>
+        <w:t>
+      __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z136" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      мамандықтары мен біліктіліктерінің сыныптауышына (Нормативтік құқықтық </w:t>
+        <w:t>
+      Мәліметтерді көрсетілетін қызметті беруші тиісті мемлекеттік цифрлық жүйелерден</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z137" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      актілерді мемлекеттік тіркеу тізілімінде № 17564 болып тіркелген) сәйкес "Есептеу </w:t>
+        <w:t>
+      "цифрлық үкімет" шлюзі арқылы дербес алады</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z138" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      техникасы және ақпараттық желілер (түрлері бойынша)" "Ақпараттық қауіпсіздік </w:t>
+        <w:t>
+      2. Жедел іздестіру іс-шараларын жүргізуге арналған арнайы техникалық құралдарды</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z139" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      жүйелері", "Бағдарламалық қамтамасыз ету (түрлері бойынша)", "Электротехника </w:t>
+        <w:t>
+      жөндеу және өткізу жөніндегі қызметпен айналысу үшін:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z140" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      және энергетика", "Электроника және автоматтандыру", "Робототехника және </w:t>
+        <w:t>
+      1) заңды тұлғаның немесе дара кәсіпкердің мәртебесі туралы ақпарат</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z141" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      кірістірілетін жүйелер (салалар бойынша), "Сандық техника (түрлері бойынша)", </w:t>
+        <w:t>
+      __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z142" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      "Радиотехника, электроника және телекоммуникациялар" мамандығы бойынша </w:t>
+        <w:t>
+      (мемлекеттік тіркеу (қайта тіркеу) туралы анықтаманың/куәліктің нөмірі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z143" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      техникалық білімі бар маман немесе ұқсас шетелдік білімі бар маман(дар) туралы </w:t>
+        <w:t>
+      _________________________________________________________________________;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z144" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ақпарат</w:t>
+      және берілген күні)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z145" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      _________________________________________________________________________ </w:t>
+        <w:t>
+      2) Қазақстан Республикасы Білім және ғылым министрінің 2018 жылғы 27 қыркүйектегі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z146" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      (мамандығын және біліктілігін, сондай-ақ диплом(дар)ының </w:t>
+      № 500 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бекітілген Техникалық және кәсіптік, орта білімнен кейінгі білімнің</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z147" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      _________________________________________________________________________ </w:t>
+        <w:t>
+      мамандықтары мен біліктіліктерінің сыныптауышына (Нормативтік құқықтық</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z148" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      көшірмесін(-лерін) қоса беріп, диплом(дар)ының нөмірін, берілген </w:t>
+        <w:t>
+      актілерді мемлекеттік тіркеу тізілімінде № 17564 болып тіркелген) сәйкес "Есептеу</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z149" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      _________________________________________________________________________; </w:t>
+        <w:t>
+      техникасы және ақпараттық желілер (түрлері бойынша)" "Ақпараттық қауіпсіздік</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z150" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      күнін және орнын, оқу орнының атауын көрсету) </w:t>
+        <w:t>
+      жүйелері", "Бағдарламалық қамтамасыз ету (түрлері бойынша)", "Электротехника</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z151" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      3) мәлімделген қызмет түрі бойынша Қазақстан Республикасының мемлекеттік </w:t>
+        <w:t>
+      және энергетика", "Электроника және автоматтандыру", "Робототехника және</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z152" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      құпияларын құрайтын мәліметтермен жұмыс жүргізуге Қазақстан Республикасының </w:t>
+        <w:t>
+      кірістірілетін жүйелер (салалар бойынша), "Сандық техника (түрлері бойынша)",</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z153" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      ұлттық қауіпсіздік органдары рұқсатының болуы туралы ақпарат </w:t>
+        <w:t>
+      "Радиотехника, электроника және телекоммуникациялар" мамандығы бойынша</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z154" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      _________________________________________________________________________ </w:t>
+        <w:t>
+      техникалық білімі бар маман немесе ұқсас шетелдік білімі бар маман(дар) туралы</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z155" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      (құжаттың көшірмесін қоса беріп, рұқсаттың деректемелерін: </w:t>
+        <w:t>
+      ақпарат</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z156" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      __________________________________________________________________________ </w:t>
+        <w:t>
+      _________________________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z157" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      нөмірін, күнін және осы рұқсатты берген Қазақстан Республикасы </w:t>
+        <w:t>
+      (мамандығын және біліктілігін, сондай-ақ диплом(дар)ының</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z158" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      _________________________________________________________________________; </w:t>
+        <w:t>
+      _________________________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z159" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ұлттық қауіпсіздік органдарының бөлімшесін көрсету)</w:t>
+      көшірмесін(-лерін) қоса беріп, диплом(дар)ының нөмірін, берілген</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z160" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      4) осы біліктілік талаптарына 2-қосымшаға сәйкес техникалық құралдардың және </w:t>
+        <w:t>
+      _________________________________________________________________________;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z161" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      бақылау-өлшеу жабдығының ең аз жинағының болуы туралы ақпарат </w:t>
+        <w:t>
+      күнін және орнын, оқу орнының атауын көрсету)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z162" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      _________________________________________________________________________ </w:t>
+        <w:t>
+      3) мәлімделген қызмет түрі бойынша Қазақстан Республикасының мемлекеттік</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z163" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      (құжатт(ард)ың көшірмесін(-лерін) қоса беріп, осы құралдардың және </w:t>
+        <w:t>
+      құпияларын құрайтын мәліметтермен жұмыс жүргізуге Қазақстан Республикасының</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z164" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      __________________________________________________________________________ </w:t>
+        <w:t>
+      ұлттық қауіпсіздік органдары рұқсатының болуы туралы ақпарат</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z165" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      жабдықтың меншік құқығында немесе өзге заңды негізде болуын растайтын </w:t>
+        <w:t>
+      _________________________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z166" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      _________________________________________________________________________; </w:t>
+        <w:t>
+      (құжаттың көшірмесін қоса беріп, рұқсаттың деректемелерін:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z167" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      құжаттардың деректемелерін: тіркеу нөмірін және күнін көрсету) </w:t>
+        <w:t>
+      __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z168" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      5) арнайы бөлінген үй-жайдың болуы туралы ақпарат </w:t>
+        <w:t>
+      нөмірін, күнін және осы рұқсатты берген Қазақстан Республикасы</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z169" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      __________________________________________________________________________ </w:t>
+        <w:t>
+      _________________________________________________________________________;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z170" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      (құжатт(ард)ың көшірмесін(-лерін) қоса беріп, меншік құқығын немесе </w:t>
+        <w:t>
+      ұлттық қауіпсіздік органдарының бөлімшесін көрсету)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z171" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      __________________________________________________________________________ </w:t>
+        <w:t>
+      4) осы біліктілік талаптарына 2-қосымшаға сәйкес техникалық құралдардың және</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z172" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      өзге де заңды негізді растайтын құжаттардың, сондай-ақ мамандандырылған </w:t>
+        <w:t>
+      бақылау-өлшеу жабдығының ең аз жинағының болуы туралы ақпарат</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z173" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      _________________________________________________________________________ </w:t>
+        <w:t>
+      _________________________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z174" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      ұйым(дар)мен автоматтандырылған күзет және өрттен қорғау сигнализация </w:t>
+        <w:t>
+      (құжатт(ард)ың көшірмесін(-лерін) қоса беріп, осы құралдардың және</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z175" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      __________________________________________________________________________ </w:t>
+        <w:t>
+      __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z176" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      жүйелеріне қызмет көрсету туралы шартт(ард)ың деректемелерін: тіркеу </w:t>
+        <w:t>
+      жабдықтың меншік құқығында немесе өзге заңды негізде болуын растайтын</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z177" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      _________________________________________________________________________; </w:t>
+        <w:t>
+      _________________________________________________________________________;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z178" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      нөмірлерін және күндерін, сондай-ақ тиісті ұйымдардың атауларын көрсету) </w:t>
+        <w:t>
+      құжаттардың деректемелерін: тіркеу нөмірін және күнін көрсету)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z179" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      6) лицензиаттың қосымша біліктілік талаптарына сәйкестігін растайтын ақпарат </w:t>
+        <w:t>
+      5) арнайы бөлінген үй-жайдың болуы туралы ақпарат</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z180" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      __________________________________________________________________________ </w:t>
+        <w:t>
+      __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z181" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      (лицензиатқа қойылатын қосымша талаптардың орындалуы туралы </w:t>
+        <w:t>
+      (құжатт(ард)ың көшірмесін(-лерін) қоса беріп, меншік құқығын немесе</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z182" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      _________________________________________________________________________. </w:t>
+        <w:t>
+      __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z183" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      тиісті ақпарат және басқалар)</w:t>
+      өзге де заңды негізді растайтын құжаттардың, сондай-ақ мамандандырылған</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z184" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Мәліметтерді көрсетілетін қызметті беруші тиісті мемлекеттік ақпараттық жүйелерден </w:t>
+        <w:t>
+      _________________________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z185" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "электрондық үкімет" шлюзі арқылы дербес алады.</w:t>
+      ұйым(дар)мен автоматтандырылған күзет және өрттен қорғау сигнализация</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z186" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z187" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жүйелеріне қызмет көрсету туралы шартт(ард)ың деректемелерін: тіркеу</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z188" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z189" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      нөмірлерін және күндерін, сондай-ақ тиісті ұйымдардың атауларын көрсету)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z190" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) лицензиаттың қосымша біліктілік талаптарына сәйкестігін растайтын ақпарат</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z191" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z192" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (лицензиатқа қойылатын қосымша талаптардың орындалуы туралы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z193" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z194" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тиісті ақпарат және басқалар)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z195" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мәліметтерді көрсетілетін қызметті беруші тиісті мемлекеттік цифрлық жүйелерден</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z196" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "цифрлық үкімет" шлюзі арқылы дербес алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7674,155 +8927,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Жедел іздестіру іс-шараларын</w:t>
-[...103 lines deleted...]
-              <w:t>3-қосымша</w:t>
+              <w:t>Қазақстан Республикасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -7843,108 +8992,955 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>Ұлттық қауіпсіздік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>комитеті Төрағасының</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2015 жылғы 30 қаңтардағы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 4 бұйрығымен бекітілген</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жедел іздестіру іс-шараларын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жүргізуге арналған арнайы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>техникалық құралдарды әзірлеу,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>өндіру, жөндеу және өткізу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жөніндегі қызметті жүзеге асыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>үшін біліктілік талаптарына</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>және оларға сәйкестікті</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>растайтын құжаттар тізбесіне</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z197" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 20___жылғы "___" _______ бастап 20___ жылғы "___" ______дейінгі кезеңде әзірленген және өндірілген жедел іздестіру іс-шараларын жүргізуге арналған арнайы техникалық құралдар туралы есеп</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 3-қосымша жаңа редакцияда – ҚР Ұлттық қауіпсіздік комитеті Төрағасының 14.06.2023 </w:t>
+      Ескерту. 3-қосымша жаңа редакцияда – ҚР Ұлттық қауіпсіздік комитеті Төрағасының 03.09.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 41/қе</w:t>
+        <w:t>№ 110/қе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен бастап күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
@@ -8310,88 +10306,70 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      _________________ ________________________________ __________________ </w:t>
+        <w:t>
+      _______________________________ ______________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...16 lines deleted...]
-        </w:rPr>
         <w:t>
-      уәкілетті адамы             (бар болған жағдайда)</w:t>
+      лицензиаттың уәкілетті адамы (тегі, аты, әкесінің аты (бар болған жағдайда), күні)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -8441,56 +10419,77 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-әзірленген (өндірілген) АТҚ туралы есеп лицензиарға өткен (есептік) күнтізбелік жартыжылдық бойынша 25 шілдеден және 25 қаңтардан кешіктірілмей лицензиаттың уәкілетті адамының электрондық цифрлық қолтаңбасымен куәландырылған DOC форматтағы электрондық құжаттың нысанында www.egov.kz, www.elіcense.kz "электрондық үкімет" веб-порталы арқылы жіберіледі.</w:t>
+әзірленген (өндірілген) АТҚ туралы есеп лицензиарға өткен (есептік) күнтізбелік жартыжылдық бойынша 25 шілдеден және 25 қаңтардан кешіктірілмей лицензиаттың уәкілетті адамының электрондық цифрлық қолтаңбасымен куәландырылған DOC форматтағы электрондық құжаттың нысанында www.egov.kz, www.elіcense.kz "цифрлық үкімет" веб-порталы арқылы жіберіледі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8524,155 +10523,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Жедел іздестіру іс-шараларын </w:t>
-[...103 lines deleted...]
-              <w:t>4-қосымша</w:t>
+              <w:t>Қазақстан Республикасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -8693,204 +10588,1069 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>Ұлттық қауіпсіздік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>комитеті Төрағасының</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2015 жылғы 30 қаңтардағы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 4 бұйрығымен бекітілген</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жедел іздестіру іс-шараларын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жүргізуге арналған арнайы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>техникалық құралдарды әзірлеу,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>өндіру, жөндеу және өткізу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жөніндегі қызметті жүзеге асыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>үшін біліктілік талаптарына</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>және оларға сәйкестікті</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>растайтын құжаттар тізбесіне</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z198" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жедел іздестіру іс-шараларын жүргізуге арналған арнайы техникалық құралдарды әзірлеуге жасалған шарттар (келісімшарттар) туралы хабарлама</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      _________________________________________________________________________</w:t>
+      лицензиаттың атауы, заңды және нақты мекенжайы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-                      лицензиаттың атауы, заңды және нақты мекенжайы</w:t>
+      жедел іздестіру іс-шараларын жүргізуге арналған арнайы техникалық құралдарды</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      әзірлеуге шарттар (келісімшарттар) жасалғаны туралы лицензиарды хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жасалған шарттар (келісімшарттар) бойынша қысқаша мәліметтер:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 4-қосымша жаңа редакцияда – ҚР Ұлттық қауіпсіздік комитеті Төрағасының 14.06.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 41/қе</w:t>
+        <w:t xml:space="preserve">      Ескерту. 4-қосымша жаңа редакцияда – ҚР Ұлттық қауіпсіздік комитеті Төрағасының 03.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 110/қе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен бастап күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
-      </w:r>
-[...34 lines deleted...]
-      Жасалған шарттар (келісімшарттар) бойынша қысқаша мәліметтер:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
@@ -8980,141 +11740,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-АТҚ</w:t>
-[...17 lines deleted...]
-функционалдық мақсаты және тіркеу (сериялық, зауыттық) нөмірі</w:t>
+АТҚ функционалдық мақсаты және тіркеу (сериялық, зауыттық) нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Әзірлеу/өндіру үшін негіздеме.</w:t>
-[...35 lines deleted...]
-Шарттық (келісімшарттық) міндеттемелер орындалған жағдайда әзірлеуге (өндіруге) жасалған ұйыммен шарттың (келісімшарттың) нөмірі, шартты (келісімшартты) іске асыру және аяқтау мерзімі, заңды және нақты мекенжайы, жеке сәйкестендіру нөмірі / бизнес сәйкестендіру нөмірі (бар болған жағдайда) көрсетіледі.</w:t>
+Әзірлеу/өндіру үшін негіздеме. Лицензиаттың өнімді әзірлеуге/өндіруге арналған қызметтік ғимарат туралы бұйрығының, сондай-ақ тауарды АКҚҚ және АТҚ жатқызу тұрғысынан техникалық зерттеу бойынша уәкілетті орган берген қорытындының берілген күні мен нөмірі көрсетіледі. Шарттық (келісімшарттық) міндеттемелер орындалған жағдайда әзірлеуге (өндіруге) жасалған ұйыммен шарттың (келісімшарттың) нөмірі, шартты (келісімшартты) іске асыру және аяқтау мерзімі, заңды және нақты мекенжайы, жеке сәйкестендіру нөмірі / бизнес сәйкестендіру нөмірі (бар болған жағдайда) көрсетіледі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9383,88 +12089,70 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      ________________       ________________________________       _____________ </w:t>
+        <w:t>
+      ________________ __________________ ___________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...16 lines deleted...]
-        </w:rPr>
         <w:t>
-      уәкілетті адамы             (бар болған жағдайда)</w:t>
+      лицензиаттың уәкілетті адамы (тегі, аты, әкесінің аты (бар болған жағдайда), күні)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -9514,51 +12202,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-осы хабарлама лицензиарға шарттар (келісімшарттар) бойынша міндеттемелерді орындауды бастағанға дейін кемінде бес жұмыс күні бұрын лицензиаттың уәкілетті адамының электрондық цифрлық қолтаңбасымен куәландырылған электрондық құжаттың нысанында www.egov.kz, www.elіcense.kz "электрондық үкімет" веб-порталы арқылы жіберіледі.</w:t>
+осы хабарлама лицензиарға шарттар (келісімшарттар) бойынша міндеттемелерді орындауды бастағанға дейін кемінде бес жұмыс күні бұрын лицензиаттың уәкілетті адамының электрондық цифрлық қолтаңбасымен куәландырылған электрондық құжаттың нысанында www.egov.kz, www.elіcense.kz "цифрлық үкімет" веб-порталы арқылы жіберіледі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -9597,155 +12285,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Жедел іздестіру іс-шараларын </w:t>
-[...103 lines deleted...]
-              <w:t>5-қосымша</w:t>
+              <w:t>Қазақстан Республикасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -9766,108 +12350,955 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>Ұлттық қауіпсіздік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>комитеті Төрағасының</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2015 жылғы 30 қаңтардағы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 4 бұйрығымен бекітілген</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жедел іздестіру іс-шараларын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жүргізуге арналған арнайы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>техникалық құралдарды әзірлеу,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>өндіру, жөндеу және өткізу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жөніндегі қызметті жүзеге асыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>үшін біліктілік талаптарына</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>және оларға сәйкестікті</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>растайтын құжаттар тізбесіне</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z199" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 20___жылғы "___" _______ бастап 20___ жылғы "___" ______ дейінгі кезеңде жедел іздестіру іс-шараларын жүргізуге арналған өткізілген арнайы техникалық құралдар туралы есеп</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 5-қосымша жаңа редакцияда – ҚР Ұлттық қауіпсіздік комитеті Төрағасының 14.06.2023 </w:t>
+      Ескерту. 5-қосымша жаңа редакцияда – ҚР Ұлттық қауіпсіздік комитеті Төрағасының 03.09.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 41/қе</w:t>
+        <w:t>№ 110/қе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен бастап күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
@@ -10233,88 +13664,70 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      _____________ ______             ________________________       ______________ </w:t>
+        <w:t>
+      _______________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...16 lines deleted...]
-        </w:rPr>
         <w:t>
-      уәкілетті адамы                   (бар болған жағдайда)</w:t>
+      лицензиаттың уәкілетті адамы (тегі, аты, әкесінің аты (бар болған жағдайда), күні)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -10363,57 +13776,78 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-өткізілген АТҚ туралы есеп лицензиарға есепті тоқсаннан кейінгі айдың 25 күнінен кешіктірілмей лицензиаттың уәкілетті адамының электрондық цифрлық қолтаңбасымен куәландырылған DOC форматтағы электрондық құжаттың нысанында www.egov.kz, www.elіcense.kz "электрондық үкімет" веб-порталы арқылы жіберіледі. </w:t>
+              <w:t>
+өткізілген АТҚ туралы есеп лицензиарға есепті тоқсаннан кейінгі айдың 25 күнінен кешіктірілмей лицензиаттың уәкілетті адамының электрондық цифрлық қолтаңбасымен куәландырылған DOC форматтағы электрондық құжаттың нысанында www.egov.kz, www.elіcense.kz "цифрлық үкімет" веб-порталы арқылы жіберіледі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -10447,155 +13881,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Жедел іздестіру іс-шараларын </w:t>
-[...103 lines deleted...]
-              <w:t>6-қосымша</w:t>
+              <w:t>Қазақстан Республикасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -10616,108 +13946,955 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>Ұлттық қауіпсіздік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>комитеті Төрағасының</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2015 жылғы 30 қаңтардағы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 4 бұйрығымен бекітілген</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жедел іздестіру іс-шараларын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жүргізуге арналған арнайы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>техникалық құралдарды әзірлеу,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>өндіру, жөндеу және өткізу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жөніндегі қызметті жүзеге асыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>үшін біліктілік талаптарына</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>және оларға сәйкестікті</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>растайтын құжаттар тізбесіне</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z200" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 20___жылғы "___" _______ бастап 20___ жылғы "___" __________ дейінгі кезеңде жедел іздестіру іс-шараларын жүргізуге арналған жөнделген арнайы техникалық құралдар туралы есеп</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 6-қосымша жаңа редакцияда – ҚР Ұлттық қауіпсіздік комитеті Төрағасының 14.06.2023 </w:t>
+      Ескерту. 6-қосымша жаңа редакцияда – ҚР Ұлттық қауіпсіздік комитеті Төрағасының 03.09.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 41/қе</w:t>
+        <w:t>№ 110/қе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен бастап күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
@@ -11083,88 +15260,70 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      _________________ ________________________________ __________________ </w:t>
+        <w:t>
+      ________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...16 lines deleted...]
-        </w:rPr>
         <w:t>
-      уәкілетті адамы             (бар болған жағдайда)</w:t>
+      лицензиаттың уәкілетті адамы (тегі, аты, әкесінің аты (бар болған жағдайда), күні)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -11214,51 +15373,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жөнделген (өндірілген) АТҚ туралы есеп лицензиарға есепті жылдан кейінгі жылдың 1 ақпанынан кешіктірілмей лицензиаттың уәкілетті адамының электрондық цифрлық қолтаңбасымен куәландырылған DOC форматтағы электрондық құжаттың нысанында www.egov.kz, www.elіcense.kz "электрондық үкімет" веб-порталы арқылы жіберіледі.</w:t>
+Жөнделген (өндірілген) АТҚ туралы есеп лицензиарға есепті жылдан кейінгі жылдың 1 ақпанынан кешіктірілмей лицензиаттың уәкілетті адамының электрондық цифрлық қолтаңбасымен куәландырылған DOC форматтағы электрондық құжаттың нысанында www.egov.kz, www.elіcense.kz "цифрлық үкімет" веб-порталы арқылы жіберіледі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -11297,146 +15456,887 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Жедел іздестіру іс-шараларын </w:t>
-[...94 lines deleted...]
-            </w:r>
+              <w:t>Қазақстан Республикасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ұлттық қауіпсіздік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>комитеті Төрағасының</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2015 жылғы 30 қаңтардағы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 4 бұйрығымен бекітілген</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жедел іздестіру іс-шараларын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жүргізуге арналған арнайы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>техникалық құралдарды әзірлеу,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>өндіру, жөндеу және өткізу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жөніндегі қызметті жүзеге асыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>үшін біліктілік талаптарына</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>және оларға сәйкестікті</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>растайтын құжаттар тізбесіне</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
@@ -11520,149 +16420,167 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">                   лицензиаттың атауы, заңды және нақты мекенжайы</w:t>
+        <w:t xml:space="preserve">       лицензиаттың атауы, заңды және нақты мекенжайы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жедел іздестіру іс-шараларын жүргізуге арналған арнайы техникалық құралдарды</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сатып алуға шарттар (келісімшарттар) жасалғаны туралы лицензиарды хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жасалған шарттар (келісімшарттар) бойынша қысқаша мәліметтер:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 7-қосымша жаңа редакцияда – ҚР Ұлттық қауіпсіздік комитеті Төрағасының 14.06.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 41/қе</w:t>
+        <w:t xml:space="preserve">      Ескерту. 7-қосымша жаңа редакцияда – ҚР Ұлттық қауіпсіздік комитеті Төрағасының 03.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 110/қе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен бастап күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
-      </w:r>
-[...34 lines deleted...]
-      Жасалған шарттар (келісімшарттар) бойынша қысқаша мәліметтер:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
@@ -12028,88 +16946,70 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      _____________________ ____________________________ ____________________ </w:t>
+        <w:t>
+      ________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...16 lines deleted...]
-        </w:rPr>
         <w:t>
-      уәкілетті адамы             (бар болған жағдайда)</w:t>
+      лицензиаттың уәкілетті адамы (тегі, аты, әкесінің аты (бар болған жағдайда), күні)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -12159,56 +17059,77 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-осы хабарлама лицензиарға шарттар (келісімшарттар) жасалған күннен бастап бес жұмыс күнінен кешіктірмей лицензиаттың уәкілетті адамының электрондық цифрлық қолтаңбасымен куәландырылған электрондық құжаттың нысанында www.egov.kz, www.elіcense.kz "электрондық үкімет" веб-порталы арқылы жіберіледі.</w:t>
+осы хабарлама лицензиарға шарттар (келісімшарттар) жасалған күннен бастап бес жұмыс күнінен кешіктірмей лицензиаттың уәкілетті адамының электрондық цифрлық қолтаңбасымен куәландырылған электрондық құжаттың нысанында www.egov.kz, www.elіcense.kz "цифрлық үкімет" веб-порталы арқылы жіберіледі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -12242,155 +17163,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Жедел іздестіру іс-шараларын </w:t>
-[...103 lines deleted...]
-              <w:t>8-қосымша</w:t>
+              <w:t>Қазақстан Республикасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -12411,204 +17228,1069 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>Ұлттық қауіпсіздік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>комитеті Төрағасының</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2015 жылғы 30 қаңтардағы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 4 бұйрығымен бекітілген</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жедел іздестіру іс-шараларын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жүргізуге арналған арнайы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>техникалық құралдарды әзірлеу,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>өндіру, жөндеу және өткізу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жөніндегі қызметті жүзеге асыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>үшін біліктілік талаптарына</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>және оларға сәйкестікті</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>растайтын құжаттар тізбесіне</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z201" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жедел іздестіру іс-шараларын жүргізуге арналған арнайы техникалық құралдарды жөндеуге жасалған шарттар (келісімшарттар) туралы хабарлама </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      _________________________________________________________________</w:t>
+      лицензиаттың атауы, заңды және нақты мекенжайы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-                  лицензиаттың атауы, заңды және нақты мекенжайы</w:t>
+      жедел іздестіру іс-шараларын жүргізуге арналған арнайы техникалық құралдарды</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жөндеуге шарттар (келісімшарттар) жасалғаны туралы лицензиарды хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жасалған шарттар (келісімшарттар) бойынша қысқаша мәліметтер:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 8-қосымша жаңа редакцияда – ҚР Ұлттық қауіпсіздік комитеті Төрағасының 14.06.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 41/қе</w:t>
+        <w:t xml:space="preserve">      Ескерту. 8-қосымша жаңа редакцияда – ҚР Ұлттық қауіпсіздік комитеті Төрағасының 03.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 110/қе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен бастап күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
-      </w:r>
-[...34 lines deleted...]
-      Жасалған шарттар (келісімшарттар) бойынша қысқаша мәліметтер:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
@@ -12974,88 +18656,70 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      _____________________ ________________________________ ________________ </w:t>
+        <w:t>
+      _______________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...16 lines deleted...]
-        </w:rPr>
         <w:t>
-      уәкілетті адамы             (бар болған жағдайда)</w:t>
+      лицензиаттың уәкілетті адамы (тегі, аты, әкесінің аты (бар болған жағдайда), күні)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -13105,56 +18769,77 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-осы хабарлама лицензиарға шарттар (келісімшарттар) жасалған күннен бастап бес жұмыс күнінен кешіктірмей лицензиаттың уәкілетті адамының электрондық цифрлық қолтаңбасымен куәландырылған электрондық құжаттың нысанында www.egov.kz, www.elіcense.kz "электрондық үкімет" веб-порталы арқылы жіберіледі.</w:t>
+осы хабарлама лицензиарға шарттар (келісімшарттар) жасалған күннен бастап бес жұмыс күнінен кешіктірмей лицензиаттың уәкілетті адамының электрондық цифрлық қолтаңбасымен куәландырылған электрондық құжаттың нысанында www.egov.kz, www.elіcense.kz "цифрлық үкімет" веб-порталы арқылы жіберіледі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -14323,68 +20008,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 4 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z25" w:id="8"/>
+    <w:bookmarkStart w:name="z25" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ақпаратты криптографиялық қорғау құралдарын әзірлеу жөніндегі қызметті жүзеге асыру үшін біліктілік талаптары және оларға сәйкестікті растайтын құжаттар тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkEnd w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-қосымша жаңа редакцияда – ҚР Ұлттық қауіпсіздік комитеті Төрағасының 22.05.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -15795,748 +21480,1492 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ақпаратты криптографиялық </w:t>
-[...68 lines deleted...]
-            </w:r>
+              <w:t>Қазақстан Республикасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ұлттық қауіпсіздік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>комитеті Төрағасының</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2015 жылғы 30 қаңтардағы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 4 бұйрығымен бекітілген</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ақпаратты криптографиялық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қорғау құралдарын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>әзірлеу жөніндегі қызметті</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жүзеге асыру үшін біліктілік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>талаптарына және оларға</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сәйкестікті растайтын құжаттар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тізбесіне</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z203" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Біліктілік талаптарына сәйкесті туралы ақпаратты қамтитын мәліметтер нысаны</w:t>
+        <w:t xml:space="preserve"> Біліктілік талаптарына сәйкестік туралы ақпаратты қамтитын мәліметтер нысаны</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 1-қосымша жаңа редакцияда – ҚР Ұлттық қауіпсіздік комитеті Төрағасының 14.06.2023 </w:t>
+      Ескерту. 1-қосымша жаңа редакцияда – ҚР Ұлттық қауіпсіздік комитеті Төрағасының 03.09.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 41/қе</w:t>
+        <w:t>№ 110/қе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен бастап күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z204" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      1. Заңды тұлғаның немесе дара кәсіпкердің мәртебесі туралы ақпарат </w:t>
+        <w:t>
+      1. Заңды тұлғаның немесе дара кәсіпкердің мәртебесі туралы ақпарат</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z205" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      __________________________________________________________________________ </w:t>
+        <w:t>
+      __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z206" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      (мемлекеттік тіркеу (қайта тіркеу) туралы анықтаманың/куәліктің </w:t>
+        <w:t>
+      (мемлекеттік тіркеу (қайта тіркеу) туралы анықтаманың/куәліктің</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z207" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      ____________________________________________________________________; </w:t>
+        <w:t>
+      ____________________________________________________________________;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z208" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       нөмірі және берілген күні)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z209" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Қазақстан Республикасы Білім және ғылым министрінің 2018 жылғы 27 қыркүйектегі № 500 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген Техникалық және кәсіптік, орта білімнен кейінгі білімнің мамандықтары мен біліктіліктерінің сыныптауышына (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 17564 болып тіркелген) сәйкес "Есептеу техникасы және ақпараттық желілер (түрлері бойынша)" "Ақпараттық қауіпсіздік жүйелері", "Бағдарламалық қамтамасыз ету (түрлері бойынша)", "Электротехника және энергетика", "Электроника және автоматтандыру", "Робототехника және кірістірілетін жүйелер (салалар бойынша), "Сандық техника (түрлері бойынша)", "Радиотехника, электроника және телекоммуникациялар" мамандығы бойынша техникалық білімі бар маман немесе ұқсас шетелдік білімі бар маман(дар) туралы ақпарат</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z210" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      ____________________________________________________________________ </w:t>
+        <w:t>
+      ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z211" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      (диплом(дар)ының көшірмесін(-лерін) қоса беріп, мамандығын </w:t>
+        <w:t>
+      (диплом(дар)ының көшірмесін(-лерін) қоса беріп, мамандығын</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z212" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      _____________________________________________________________________ </w:t>
+        <w:t>
+      _____________________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z213" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      және біліктілігін, сондай-ақ диплом(дар)ының нөмірін, берілген </w:t>
+        <w:t>
+      және біліктілігін, сондай-ақ диплом(дар)ының нөмірін, берілген</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z214" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      ____________________________________________________________________; </w:t>
+        <w:t>
+      ____________________________________________________________________;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z215" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      күнін және орнын, оқу орнының атауын көрсету) </w:t>
+        <w:t>
+      күнін және орнын, оқу орнының атауын көрсету)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z216" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      3. Арнайы бөлінген үй-жайдың болуы туралы ақпарат </w:t>
+        <w:t>
+      3. Арнайы бөлінген үй-жайдың болуы туралы ақпарат</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z217" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      _________________________________________________________________________ </w:t>
+        <w:t>
+      _________________________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z218" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      (құжатт(ард)ың көшірмесін(-лерін) қоса беріп, меншік құқығын немесе </w:t>
+        <w:t>
+      (құжатт(ард)ың көшірмесін(-лерін) қоса беріп, меншік құқығын немесе</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z219" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      __________________________________________________________________________ </w:t>
+        <w:t>
+      __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z220" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      өзге де заңды негізді растайтын құжаттардың, сондай-ақ мамандандырылған </w:t>
+        <w:t>
+      өзге де заңды негізді растайтын құжаттардың, сондай-ақ мамандандырылған</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z221" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      __________________________________________________________________________ </w:t>
+        <w:t>
+      __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z222" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      ұйым(дар)мен автоматтандырылған күзет және өрттен қорғау сигнализация </w:t>
+        <w:t>
+      ұйым(дар)мен автоматтандырылған күзет және өрттен қорғау сигнализация</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z223" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      __________________________________________________________________________ </w:t>
+        <w:t>
+      __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z224" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      жүйелеріне қызмет көрсету туралы шартт(ард)ың деректемелерін: тіркеу </w:t>
+        <w:t>
+      жүйелеріне қызмет көрсету туралы шартт(ард)ың деректемелерін: тіркеу</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z225" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      _________________________________________________________________________; </w:t>
+        <w:t>
+      _________________________________________________________________________;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z226" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      нөмірлерін және күндерін, сондай-ақ тиісті ұйымдардың атауларын көрсету) </w:t>
+        <w:t>
+      нөмірлерін және күндерін, сондай-ақ тиісті ұйымдардың атауларын көрсету)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z227" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      4. Лицензиаттың қосымша біліктілік талаптарына сәйкестігін растайтын ақпарат </w:t>
+        <w:t>
+      4. Лицензиаттың қосымша біліктілік талаптарына сәйкестігін растайтын ақпарат</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z228" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      ____________________________________________________________________ </w:t>
+        <w:t>
+      ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z229" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      (лицензиатқа қойылатын қосымша талаптардың орындалуы туралы </w:t>
+        <w:t>
+      (лицензиатқа қойылатын қосымша талаптардың орындалуы туралы</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z230" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      ____________________________________________________________________. </w:t>
+        <w:t>
+      ____________________________________________________________________.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z231" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тиісті ақпарат және басқалар)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z232" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Мәліметтерді көрсетілетін қызметті беруші тиісті мемлекеттік ақпараттық жүйелерден </w:t>
+        <w:t>
+      Мәліметтерді көрсетілетін қызметті беруші тиісті мемлекеттік цифрлық жүйелерден "цифрлық үкімет" шлюзі арқылы дербес алады.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="171"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -16570,129 +22999,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ақпаратты криптографиялық </w:t>
-[...77 lines deleted...]
-              <w:t>2-қосымша</w:t>
+              <w:t>Қазақстан Республикасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -16713,108 +23064,890 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>Ұлттық қауіпсіздік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>комитеті Төрағасының</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2015 жылғы 30 қаңтардағы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 4 бұйрығымен бекітілген</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ақпаратты криптографиялық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қорғау құралдарын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>әзірлеу жөніндегі қызметті</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жүзеге асыру үшін</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>біліктілік талаптарына</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>және оларға сәйкестікті</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>растайтын құжаттар тізбесіне</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z233" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 20__ жылғы "___" ________ бастап 20__ жылғы "___" ________ дейінгі кезеңде әзірленген ақпаратты криптографиялық қорғау құралдары туралы есеп</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 2-қосымша жаңа редакцияда – ҚР Ұлттық қауіпсіздік комитеті Төрағасының 14.06.2023 </w:t>
+      Ескерту. 2-қосымша жаңа редакцияда – ҚР Ұлттық қауіпсіздік комитеті Төрағасының 03.09.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 41/қе</w:t>
+        <w:t>№ 110/қе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен бастап күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
@@ -17180,88 +24313,70 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      _____________________ _________________________________ ________________ </w:t>
+        <w:t>
+      _______________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...16 lines deleted...]
-        </w:rPr>
         <w:t>
-      уәкілетті адамы             (бар болған жағдайда)</w:t>
+      лицензиаттың уәкілетті адамы (тегі, аты, әкесінің аты (бар болған жағдайда), күні)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -17311,56 +24426,77 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-әзірленген АКҚҚ туралы есеп лицензиарға есепті жылдан кейінгі жылдың 1 ақпанынан кешіктірілмей лицензиаттың уәкілетті адамының электрондық цифрлық қолтаңбасымен куәландырылған DOC форматтағы электрондық құжаттың нысанында www.egov.kz, www.elіcense.kz "электрондық үкімет" веб-порталы арқылы жіберіледі.</w:t>
+әзірленген АКҚҚ туралы есеп лицензиарға есепті жылдан кейінгі жылдың 1 ақпанынан кешіктірілмей лицензиаттың уәкілетті адамының электрондық цифрлық қолтаңбасымен куәландырылған DOC форматтағы электрондық құжаттың нысанында www.egov.kz, www.elіcense.kz "цифрлық үкімет" веб-порталы арқылы жіберіледі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -17394,120 +24530,757 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ақпаратты криптографиялық </w:t>
-[...16 lines deleted...]
-            </w:r>
+              <w:t>Қазақстан Республикасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ұлттық қауіпсіздік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>комитеті Төрағасының</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2015 жылғы 30 қаңтардағы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 4 бұйрығымен бекітілген</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ақпаратты криптографиялық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қорғау құралдарын әзірлеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жөніндегі қызметті жүзеге асыру</w:t>
             </w:r>
-            <w:r>
-[...27 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>үшін біліктілік талаптарына</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>және оларға сәйкестікті</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>растайтын құжаттар тізбесіне</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
@@ -17592,149 +25365,173 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-                 лицензиаттың атауы, заңды және нақты мекенжайы</w:t>
+      лицензиаттың атауы, заңды және нақты мекенжайы</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z236" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ақпаратты криптографиялық қорғау құралдарын әзірлеуге шарттар (келісімшарттар)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z237" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жасалғаны туралы лицензиарды хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z238" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жасалған шарттар (келісімшарттар) бойынша қысқаша мәліметтер:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 3-қосымша жаңа редакцияда – ҚР Ұлттық қауіпсіздік комитеті Төрағасының 14.06.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 41/қе</w:t>
+        <w:t xml:space="preserve">      Ескерту. 3-қосымша жаңа редакцияда – ҚР Ұлттық қауіпсіздік комитеті Төрағасының 03.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 110/қе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен бастап күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
-      </w:r>
-[...34 lines deleted...]
-      Жасалған шарттар (келісімшарттар) бойынша қысқаша мәліметтер:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
@@ -18100,88 +25897,70 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      _____________________ ___________________________________ ________________ </w:t>
+        <w:t>
+      _______________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...16 lines deleted...]
-        </w:rPr>
         <w:t>
-      уәкілетті адамы             (бар болған жағдайда)</w:t>
+      лицензиаттың уәкілетті адамы (тегі, аты, әкесінің аты (бар болған жағдайда), күні)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -18231,56 +26010,77 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-осы хабарлама лицензиарға шарттар (келісімшарттар) бойынша міндеттемелерді орындауды бастағанға дейін кемінде бес жұмыс күні бұрын лицензиаттың уәкілетті адамының электрондық цифрлық қолтаңбасымен куәландырылған электрондық құжаттың нысанында www.egov.kz, www.elіcense.kz "электрондық үкімет" веб-порталы арқылы жіберіледі.</w:t>
+осы хабарлама лицензиарға шарттар (келісімшарттар) бойынша міндеттемелерді орындауды бастағанға дейін кемінде бес жұмыс күні бұрын лицензиаттың уәкілетті адамының электрондық цифрлық қолтаңбасымен куәландырылған электрондық құжаттың нысанында www.egov.kz, www.elіcense.kz "цифрлық үкімет" веб-порталы арқылы жіберіледі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -18314,120 +26114,757 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ақпаратты криптографиялық </w:t>
-[...68 lines deleted...]
-            </w:r>
+              <w:t>Қазақстан Республикасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ұлттық қауіпсіздік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>комитеті Төрағасының</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2015 жылғы 30 қаңтардағы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 4 бұйрығымен бекітілген</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ақпаратты криптографиялық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қорғау құралдарын әзірлеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жөніндегі қызметті жүзеге асыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>үшін біліктілік талаптарына</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>және оларға сәйкестікті</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>растайтын құжаттар тізбесіне</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
@@ -18497,164 +26934,170 @@
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Дербес (өз қаражаты есебінен) әзірленген ақпаратты криптографиялық қорғау құралдары туралы хабарлама</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ________________________________________________________________ </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z239" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-                 лицензиаттың атауы, заңды және нақты мекенжайы</w:t>
+      лицензиаттың атауы, заңды және нақты мекенжайы</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z240" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жаңа ақпаратты криптографиялық қорғау құралдарының әзірленгені туралы лицензиарды хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z241" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әзірленген ақпаратты криптографиялық қорғау құралдары туралы қысқаша мәліметтер:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 4-қосымша жаңа редакцияда – ҚР Ұлттық қауіпсіздік комитеті Төрағасының 14.06.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 41/қе</w:t>
+        <w:t xml:space="preserve">      Ескерту. 4-қосымша жаңа редакцияда – ҚР Ұлттық қауіпсіздік комитеті Төрағасының 03.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 110/қе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен бастап күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
-      </w:r>
-[...34 lines deleted...]
-      Әзірленген ақпаратты криптографиялық қорғау құралдары туралы қысқаша мәліметтер:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
@@ -19020,88 +27463,70 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      _____________________ _________________________________ ________________ </w:t>
+        <w:t>
+      ________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...16 lines deleted...]
-        </w:rPr>
         <w:t>
-      уәкілетті адамы             (бар болған жағдайда)</w:t>
+      лицензиаттың уәкілетті адамы (тегі, аты, әкесінің аты (бар болған жағдайда), күні)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -19151,56 +27576,77 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-осы хабарлама лицензиарға шарттар (келісімшарттар) бойынша міндеттемелерді орындауды бастағанға дейін кемінде бес жұмыс күні бұрын лицензиаттың уәкілетті адамының электрондық цифрлық қолтаңбасымен куәландырылған электрондық құжаттың нысанында www.egov.kz, www.elіcense.kz "электрондық үкімет" веб-порталы арқылы жіберіледі.</w:t>
+осы хабарлама лицензиарға шарттар (келісімшарттар) бойынша міндеттемелерді орындауды бастағанға дейін кемінде бес жұмыс күні бұрын лицензиаттың уәкілетті адамының электрондық цифрлық қолтаңбасымен куәландырылған электрондық құжаттың нысанында www.egov.kz, www.elіcense.kz "цифрлық үкімет" веб-порталы арқылы жіберіледі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -19236,193 +27682,442 @@
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Қазақстан Республикасы</w:t>
             </w:r>
-            <w:r>
-[...27 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ұлттық қауіпсіздік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>комитеті Төрағасының</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2015 жылғы 30 қаңтардағы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 4 бұйрығына</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z41" w:id="9"/>
+    <w:bookmarkStart w:name="z41" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Ақпарат таралып кететін техникалық арналарды және жедел іздестіру іс-шараларын жүргізуге арналған арнайы техникалық құралдарды анықтау бойынша қызмет көрсету жөніндегі қызметті жүзеге асыру үшін біліктілік талаптары және оларға сәйкестікті растайтын құжаттар тізбесі</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Ақпарат таралып кететін техникалық арналарды және жедел-іздестіру іс-шараларын жүргізуге арналған, сондай-ақ киберқауіпсіздікті қамтамасыз ету орталығы қызметінің және киберқауіпсіздіктің оқыс оқиғаларына ден қою қызметінің жұмысы шеңберіндегі арнаулы техникалық құралдарды анықтау жөніндегі қызметтер көрсету жөніндегі қызметті жүзеге асыру үшін біліктілік талаптары және оларға сәйкестікті растайтын құжаттар тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkEnd w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 3-қосымша жаңа редакцияда – ҚР Ұлттық қауіпсіздік комитеті Төрағасының 22.05.2019 </w:t>
+      Ескерту. 3-қосымша жаңа редакцияда – ҚР Ұлттық қауіпсіздік комитеті Төрағасының 03.09.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 33/қе</w:t>
+        <w:t>№ 110/қе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Ұлттық қауіпсіздік комитеті Төрағасының 14.06.2023 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен бастап күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -19849,72 +28544,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес осы біліктілік талабына сәйкестікті растау туралы ақпаратты қамтитын мәліметтер нысаны (бұдан әрі – мәліметтер нысаны)</w:t>
+              <w:t>
+Біліктілік талаптарына 1-қосымшаға сәйкес осы біліктілік талабына сәйкестік туралы ақпаратты қамтитын мәліметтер нысаны (бұдан әрі – мәліметтер нысаны)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -20292,72 +28967,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес техникалық іздестіру құралдарының ең аз жинағы</w:t>
+              <w:t>
+Осы біліктілік талаптарына 2-қосымшаға сәйкес техникалық іздестіру құралдарының ең аз жинағы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -20447,138 +29102,180 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z251" w:id="180"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Арнайы бөлінген үй-жай (жекеменшік құқығында немесе өзге заңды негізде).</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...68 lines deleted...]
-3) құлыпталатын және мөрленетін темір есіктермен;</w:t>
+          <w:bookmarkEnd w:id="180"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бұл ретте үй-жай:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) терезелері темір тормен (егер үй-жай бірінші немесе соңғы қабаттарда орналасса);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) автоматтандырылған күзет және өрттен қорғау сигнализациясы жүйелерімен;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) құлыпталатын және мөрленетін темір есіктермен;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4) мөрленетін кемінде бір темір шкафпен жабдықталуы тиіс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
@@ -20686,268 +29383,320 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z256" w:id="181"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Лицензиатқа қойылатын қосымша талаптар:</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...198 lines deleted...]
-5) әзірленген әдістемені үшінші тұлғаларға тек лицензиардың келісімі бойынша тұрақты немесе уақытша пайдалануға беру;</w:t>
+          <w:bookmarkEnd w:id="181"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) лицензиармен келісім бойынша лицензиат әзірлеген және бекіткен:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ақпарат таралып кететін техникалық арналарды және АТҚ-ны үй-жайларда және техникалық құралдарда анықтау бойынша жұмыс жүргізу;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>үй-жайлардың және техникалық құралдардың ақпараттың техникалық арналар бойынша таралып кетуінен қорғалу тиімділігін бағалау әдістемесінің болуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) қызметтің өтініш берілген түрін осы біліктілік талаптары 6-тармағының 1)-тармақшасында көрсетілген әдістемелерге толық сәйкестікте жүзеге асыру;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) осы біліктілік талаптарына 3-қосымшаға сәйкес нысан бойынша ақпарат таралып кететін техникалық арналарды және жедел іздестіру іс-шараларын (бұдан әрі – ЖІІ) жүргізуге арналған АТҚ-ны анықтау бойынша көрсетілген қызметтер бойынша жыл сайынғы электрондық есепті ұсыну;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4) лицензиарды:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жұмыстарды орындауды бастағанға дейін кемінде бес жұмыс күні бұрын осы біліктілік талаптарына 4-қосымшаға сәйкес нысан бойынша ақпарат таралып кететін техникалық арналарды және ЖІІ жүргізуге арналған АТҚ-ны анықтау бойынша қызмет көрсету жөнінде (соның ішінде лицензиаттың өз мұқтаждықтарын қамтамасыз ету мақсатында) жасалған шарттар (келісімшарттар) туралы хабарлама ұсыну жолымен;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қызмет көрсету барысында анықталған АТҚ туралы анықтау фактісінен кейін үш жұмыс күні ішінде хабардар ету;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5) әзірленген әдістемені үшінші тұлғаларға тек лицензиардың келісімі бойынша тұрақты немесе уақытша пайдалануға беру;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6) техникалық іздестіру құралдарын үшінші тұлғаларға тек лицензиардың келісімі бойынша тұрақты немесе уақытша пайдалануға беру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
@@ -21035,51 +29784,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ақпараттық қауіпсіздіктің жедел орталығы қызметі шеңберінде ақпарат таралып кететін техникалық арналарды және жедел іздестіру іс-шараларын жүргізуге арналған арнайы техникалық құралдарды анықтау бойынша қызмет көрсету бойынша</w:t>
+Киберқауіпсіздікті қамтамасыз ету орталығы қызметі шеңберінде ақпарат таралып кететін техникалық арналарды және жедел іздестіру іс-шараларын жүргізуге арналған арнайы техникалық құралдарды анықтау бойынша қызмет көрсету бойынша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -21147,72 +29896,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес осы біліктілік талабына сәйкестікті растау туралы ақпаратты қамтитын мәліметтер нысаны (бұдан әрі – мәліметтер нысаны)</w:t>
+              <w:t>
+Біліктілік талаптарына 5-қосымшаға сәйкес осы біліктілік талабына сәйкестік туралы ақпаратты қамтитын мәліметтер нысаны (бұдан әрі – мәліметтер нысаны)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -21266,156 +29995,208 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...104 lines deleted...]
-5) этикалық хакинг және (немесе) енуге тестілеу (мысалы, Offensіve Securіty Certіfіed Professіonal, EC-Councіl Certіfіed Ethіcal Hacker, GІAC Penetratіon Tester және басқалары) бағыты бойынша бір маманнан кем емес;</w:t>
+          <w:bookmarkStart w:name="z266" w:id="182"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Киберқауіпсіздік бағыты бойынша қайта дайындаудан, біліктілікті арттырудан өткен жоғары білімі бар мамандар тізбесі:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="182"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) киберқауіпсіздік (ақпаратты қорғау) бейіні бойынша жоғары білімі туралы дипломы бар үш маманнан кем емес;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) ІSO 27001 халықаралық стандартының талаптарына аудит бағыты бойынша сертификаттары бар екі маманнан кем емес;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) компьютерлік криминалистика (мысалы, EC-Councіl Certіfіed Securіty Analyst, GІAC Certіfіed Forensіc Analyst және басқалары) бағыты бойынша бір маманнан кем емес;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4) реверс инжиниринг және (немесе) зиянкес бағдарламаларды талдау (мысалы, GІAC Reverse Engіneerіng Malware және басқалары) бағыты бойынша бір маманнан кем емес;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5) этикалық хакинг және (немесе) енуге тестілеу (мысалы, Offensіve Securіty Certіfіed Professіonal, EC-Councіl Certіfіed Ethіcal Hacker, GІAC Penetratіon Tester және басқалары) бағыты бойынша бір маманнан кем емес;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6) серверлік операциялық жүйелерді әкімшілендіру (мысалы, Red Hat Certіfіed System Admіnіstrator, Mіcrosoft Certіfіed Solutіons Assocіate және басқалары) бағыты бойынша екі маманнан кем емес.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
@@ -21537,72 +30318,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес іздестіру құралдарының ең аз жинағы</w:t>
+              <w:t>
+Осы біліктілік талаптарына 6-қосымшаға сәйкес іздестіру құралдарының ең аз жинағы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -21707,69 +30468,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Арнайы бөлінген үй-жай (жекеменшік құқығында немесе өзге заңды негізде).</w:t>
-[...17 lines deleted...]
-Бұл ретте үй-жай автоматтандырылған күзет және өрттен қорғау сигнализациясы жүйелерімен жабдықталуы тиіс</w:t>
+Арнайы бөлінген үй-жай (жекеменшік құқығында немесе өзге заңды негізде). Бұл ретте үй-жай автоматтандырылған күзет және өрттен қорғау сигнализациясы жүйелерімен жабдықталуы тиіс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -21859,196 +30602,170 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z272" w:id="183"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Лицензиатқа қойылатын қосымша талаптар:</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...126 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес нысан бойынша ақпараттық қауіпсіздіктің жедел орталығымен ақпарат таралып кететін техникалық арналарды және ЖІІ жүргізуге арналған АТҚ-ны анықтау бойынша көрсетілген қызметтер бойынша тоқсан сайынғы электрондық есепті ұсыну</w:t>
+          <w:bookmarkEnd w:id="183"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) лицензиармен келісім бойынша лицензиат әзірлеген және бекіткен киберқауіпсіздікті қамтамасыз ету орталығымен ақпарат таралып кететін техникалық арналарды және АТҚ-ны анықтау бойынша қызмет көрсету жөніндегі әдістемесінің болуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) қызметтің өтініш берілген түрін осы біліктілік талаптары 11-тармағының 1) тармақшасында көрсетілген әдістемеге толық сәйкестікте жүзеге асыру;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) лицензиарды: жұмыстарды орындауды бастағанға дейін кемінде бес жұмыс күні бұрын осы біліктілік талаптарына 7-қосымшаға сәйкес нысан бойынша киберқауіпсіздікті қамтамасыз ету орталығымен ақпарат таралып кететін техникалық арналарды және ЖІІ жүргізуге арналған АТҚ-ны анықтау бойынша қызмет көрсету жөнінде (соның ішінде лицензиаттың өз мұқтаждықтарын қамтамасыз ету мақсатында) жасалған шарттар (келісімшарттар) туралы хабарлама ұсыну жолымен хабардар ету;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) осы біліктілік талаптарына 8-қосымшаға сәйкес нысан бойынша киберқауіпсіздікті қамтамасыз ету орталығымен ақпарат таралып кететін техникалық арналарды және ЖІІ жүргізуге арналған АТҚ-ны анықтау бойынша көрсетілген қызметтер бойынша тоқсан сайынғы электрондық есепті ұсыну</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -22118,51 +30835,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ақпараттық қауіпсіздіктің оқыс оқиғаларына ден қою қызметінің іс-қимылы шеңберінде ақпарат таралып кететін техникалық арналарды және жедел іздестіру іс-шараларын жүргізуге арналған арнайы техникалық құралдарды анықтау жөнінде қызмет көрсету бойынша</w:t>
+Киберқауіпсіздіктің оқыс оқиғаларына ден қою қызметінің іс-қимылы шеңберінде ақпарат таралып кететін техникалық арналарды және жедел іздестіру іс-шараларын жүргізуге арналған арнайы техникалық құралдарды анықтау жөнінде қызмет көрсету бойынша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -22230,72 +30947,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес осы біліктілік талабына сәйкестік туралы ақпаратты қамтитын мәліметтер нысаны (бұдан әрі – мәліметтер нысаны)</w:t>
+              <w:t>
+Біліктілік талаптарына 9-қосымшаға сәйкес осы біліктілік талабына сәйкестік туралы ақпаратты қамтитын мәліметтер нысаны (бұдан әрі – мәліметтер нысаны)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -22349,138 +31046,180 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...86 lines deleted...]
-4) реверс нжиниринг және (немесе) зиянкес бағдарламаларды сараптау (мысалы, GІAC Reverse Engіneerіng Malware және басқалары) бағыты бойынша бір маманнан кем емес;</w:t>
+          <w:bookmarkStart w:name="z276" w:id="184"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Киберқауіпсіздік бағыты бойынша қайта дайындаудан, біліктілікті арттырудан өткен жоғары білімі бар мамандар тізбесі:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="184"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) киберқауіпсіздік (ақпаратты қорғау) бейіні бойынша жоғары білімі туралы дипломы бар үш маманнан кем емес;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) ІSO 27001 халықаралық стандартының талаптарына аудит бағыты бойынша сертификаттары бар екі маманнан кем емес;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) компьютерлік криминалистика (мысалы, EC-Councіl Certіfіed Securіty Analyst, GІAC Certіfіed Forensіc Analyst және басқалары) бағыты бойынша бір маманнан кем емес;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4) реверс нжиниринг және (немесе) зиянкес бағдарламаларды сараптау (мысалы, GІAC Reverse Engіneerіng Malware және басқалары) бағыты бойынша бір маманнан кем емес;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5) этикалық хакинг және (немесе) енуге тестілеу (мысалы, Offensіve Securіty Certіfіed Professіonal, EC-Councіl Certіfіed Ethіcal Hacker, GІAC Penetratіon Tester және басқалары) бағыты бойынша бір маманнан кем емес.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
@@ -22602,72 +31341,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес іздестіру құралдарының ең аз жинағы</w:t>
+              <w:t>
+Осы біліктілік талаптарына 10-қосымшаға сәйкес іздестіру құралдарының ең аз жинағы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -22757,68 +31476,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z281" w:id="185"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Арнайы бөлінген үй-жай (жекеменшік құқығында немесе өзге заңды негізде).</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="185"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бұл ретте үй-жай автоматтандырылған күзет және өрттен қорғау сигнализациясы жүйелерімен жабдықталуы тиіс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -22924,196 +31645,198 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 16.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z282" w:id="186"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Лицензиатқа қойылатын қосымша талаптар:</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...126 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес нысан бойынша ақпараттық қауіпсіздіктің оқыс оқиғаларына ден қою қызметімен ақпарат таралып кететін техникалық арналарды және ЖІІ жүргізуге арналған АТҚ-ны анықтау бойынша көрсетілген қызметтер бойынша тоқсан сайынғы электрондық есепті ұсыну</w:t>
+          <w:bookmarkEnd w:id="186"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) лицензиармен келісім бойынша лицензиат әзірлеген және бекіткен киберқауіпсіздіктің оқыс оқиғаларына ден қою қызметімен ақпарат таралып кететін техникалық арналарды және АТҚ-ны анықтау бойынша қызмет көрсету жөніндегі әдістемесінің болуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) қызметтің өтініш берілген түрін осы біліктілік талаптары 16-тармағының 1)-тармақшасында көрсетілген әдістемеге толық сәйкестікте жүзеге асыру;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) лицензиарды:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жұмыстарды орындауды бастағанға дейін кемінде бес жұмыс күні бұрын осы біліктілік талаптарына 11-қосымшаға сәйкес нысан бойынша киберқауіпсіздіктің оқыс оқиғаларына ден қою қызметімен ақпарат таралып кететін техникалық арналарды және ЖІІ жүргізуге арналған АТҚ-ны анықтау бойынша қызмет көрсету жөнінде (соның ішінде лицензиаттың өз мұқтаждықтарын қамтамасыз ету мақсатында) жасалған шарттар (келісімшарттар) туралы хабарлама ұсыну жолымен хабардар ету;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) осы біліктілік талаптарына 12-қосымшаға сәйкес нысан бойынша киберқауіпсіздіктің оқыс оқиғаларына ден қою қызметімен ақпарат таралып кететін техникалық арналарды және ЖІІ жүргізуге арналған АТҚ-ны анықтау бойынша көрсетілген қызметтер бойынша тоқсан сайынғы электрондық есепті ұсыну</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -23224,1106 +31947,1287 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ақпарат таралып кететін </w:t>
+              <w:t>Қазақстан Республикасы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">техникалық арналарды және </w:t>
+              <w:t>Ұлттық қауіпсіздік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">жедел іздестіру іс-шараларын </w:t>
+              <w:t>комитеті Төрағасының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">жүргізуге арналған арнайы </w:t>
+              <w:t>2015 жылғы 30 қаңтардағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">техникалық құралдарды анықтау </w:t>
+              <w:t>№ 4 бұйрығымен бекітілген</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">бойынша қызмет көрсету </w:t>
+              <w:t>ақпарат таралып кететін</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">жөніндегі қызметті жүзеге асыру </w:t>
+              <w:t>техникалық арналарды және</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">үшін біліктілік талаптарына </w:t>
+              <w:t>жедел-іздестіру іс-шараларын</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">және оларға сәйкестікті </w:t>
+              <w:t>жүргізуге арналған, сондай-ақ</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">растайтын құжаттар тізбесіне </w:t>
+              <w:t>киберқауіпсіздікті қамтамасыз</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ету орталығы қызметінің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>және киберқауіпсіздіктің оқыс</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>оқиғаларына ден қою қызметінің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жұмысы шеңберіндегі арнаулы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>техникалық құралдарды</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>анықтау жөніндегі қызметтер</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>көрсету жөніндегі қызметті</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жүзеге асыру үшін біліктілік</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>талаптарына және оларға</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сәйкестікті растайтын құжаттар</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тізбесіне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z288" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Біліктілік талаптарына сәйкестікті растау туралы ақпаратты қамтитын мәліметтер нысаны</w:t>
+        <w:t xml:space="preserve"> Біліктілік талаптарына сәйкестік растау туралы ақпаратты қамтитын мәліметтер нысаны</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z289" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен бастап күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Заңды тұлғаның немесе дара кәсіпкердің мәртебесі туралы ақпарат</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z290" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      1. Заңды тұлғаның немесе дара кәсіпкердің мәртебесі туралы ақпарат </w:t>
+        <w:t>
+      __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z291" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      __________________________________________________________________________ </w:t>
+        <w:t>
+      (мемлекеттік тіркеу (қайта тіркеу) туралы анықтаманың/куәліктің</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z292" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      (мемлекеттік тіркеу (қайта тіркеу) туралы анықтаманың/куәліктің </w:t>
+        <w:t>
+      ____________________________________________________________________;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z293" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      ____________________________________________________________________; </w:t>
+        <w:t>
+      нөмірі және берілген күні)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z294" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      нөмірі және берілген күні)</w:t>
+        <w:t xml:space="preserve">
+      2. Қазақстан Республикасы Білім және ғылым министрінің 2018 жылғы 27 қыркүйектегі № 500 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бекітілген Техникалық және кәсіптік, орта білімнен кейінгі білімнің мамандықтары мен біліктіліктерінің сыныптауышына (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 17564 болып тіркелген) сәйкес "Есептеу техникасы және ақпараттық желілер (түрлері бойынша)" "Ақпараттық қауіпсіздік жүйелері", "Бағдарламалық қамтамасыз ету (түрлері бойынша)", "Электротехника және энергетика", "Электроника және автоматтандыру", "Робототехника және кірістірілетін жүйелер (салалар бойынша), "Сандық техника (түрлері бойынша)", "Радиотехника, электроника және телекоммуникациялар" мамандығы бойынша техникалық білімі бар маман немесе ұқсас шетелдік білімі бар маман(дар) туралы ақпарат</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z295" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> бекітілген Техникалық және кәсіптік, орта білімнен кейінгі білімнің мамандықтары мен біліктіліктерінің сыныптауышына (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 17564 болып тіркелген) сәйкес "Есептеу техникасы және ақпараттық желілер (түрлері бойынша)" "Ақпараттық қауіпсіздік жүйелері", "Бағдарламалық қамтамасыз ету (түрлері бойынша)", "Электротехника және энергетика", "Электроника және автоматтандыру", "Робототехника және кірістірілетін жүйелер (салалар бойынша), "Сандық техника (түрлері бойынша)", "Радиотехника, электроника және телекоммуникациялар" мамандығы бойынша техникалық білімі бар маман немесе ұқсас шетелдік білімі бар маман(дар) туралы ақпарат</w:t>
+        <w:t>
+      __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z296" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      __________________________________________________________________________ </w:t>
+        <w:t>
+      (диплом(дар)ының көшірмесін(-лерін) қоса беріп, мамандығын</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z297" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      (диплом(дар)ының көшірмесін(-лерін) қоса беріп, мамандығын </w:t>
+        <w:t>
+      __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z298" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      __________________________________________________________________________ </w:t>
+        <w:t>
+      және біліктілігін, сондай-ақ диплом(дар)ының нөмірін, берілген</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z299" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      және біліктілігін, сондай-ақ диплом(дар)ының нөмірін, берілген </w:t>
+        <w:t>
+      _________________________________________________________________________;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z300" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      _________________________________________________________________________; </w:t>
+        <w:t>
+      күнін және орнын, оқу орнының атауын көрсету)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z301" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      күнін және орнын, оқу орнының атауын көрсету) </w:t>
+        <w:t>
+      3. Осы біліктілік талаптарына 2-қосымшаға сәйкес техникалық іздестіру құралдарының</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z302" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      3. Осы біліктілік талаптарына 2-қосымшаға сәйкес техникалық іздестіру құралдарының </w:t>
+        <w:t>
+      ең аз жинағының болуы туралы ақпарат</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z303" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      ең аз жинағының болуы туралы ақпарат </w:t>
+        <w:t>
+      __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z304" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      __________________________________________________________________________ </w:t>
+        <w:t>
+      (құжатт(ард)ың көшірмесін(-лерін) қоса беріп, осы құралдардың және</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z305" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      (құжатт(ард)ың көшірмесін(-лерін) қоса беріп, осы құралдардың және </w:t>
+        <w:t>
+      __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z306" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      __________________________________________________________________________ </w:t>
+        <w:t>
+      жабдықтың меншік құқығында немесе өзге заңды негізде болуын</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z307" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      жабдықтың меншік құқығында немесе өзге заңды негізде болуын </w:t>
+        <w:t>
+      _________________________________________________________________________;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z308" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      _________________________________________________________________________; </w:t>
+        <w:t>
+      растайтын құжаттардың деректемелерін: тіркеу нөмірін және күнін көрсету)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z309" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      растайтын құжаттардың деректемелерін: тіркеу нөмірін және күнін көрсету) </w:t>
+        <w:t>
+      4. Арнайы бөлінген үй-жайдың болуы туралы ақпарат</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z310" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      4. Арнайы бөлінген үй-жайдың болуы туралы ақпарат </w:t>
+        <w:t>
+      _________________________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z311" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      _________________________________________________________________________ </w:t>
+        <w:t>
+      (құжатт(ард)ың көшірмесін(-лерін) қоса беріп, меншік құқығын немесе өзге</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z312" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      (құжатт(ард)ың көшірмесін(-лерін) қоса беріп, меншік құқығын немесе өзге </w:t>
+        <w:t>
+      __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z313" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      __________________________________________________________________________ </w:t>
+        <w:t>
+      де заңды негізді растайтын құжаттардың, сондай-ақ мамандандырылған</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z314" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      де заңды негізді растайтын құжаттардың, сондай-ақ мамандандырылған </w:t>
+        <w:t>
+      __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z315" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      __________________________________________________________________________ </w:t>
+        <w:t>
+      ұйым(дар)мен автоматтандырылған күзет және өрттен қорғау сигнализация</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z316" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      ұйым(дар)мен автоматтандырылған күзет және өрттен қорғау сигнализация </w:t>
+        <w:t>
+      __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z317" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      __________________________________________________________________________ </w:t>
+        <w:t>
+      жүйелеріне қызмет көрсету туралы шартт(ард)ың деректемелерін: тіркеу</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z318" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      жүйелеріне қызмет көрсету туралы шартт(ард)ың деректемелерін: тіркеу </w:t>
+        <w:t>
+      _________________________________________________________________________;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z319" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      _________________________________________________________________________; </w:t>
+        <w:t>
+      нөмірлерін және күндерін, сондай-ақ тиісті ұйымдардың атауларын көрсету)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z320" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      нөмірлерін және күндерін, сондай-ақ тиісті ұйымдардың атауларын көрсету)</w:t>
+      5. Лицензиаттың қосымша біліктілік талаптарына сәйкестігін растайтын ақпарат</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z321" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      5. Лицензиаттың қосымша біліктілік талаптарына сәйкестігін растайтын ақпарат </w:t>
+        <w:t>
+      __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z322" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      __________________________________________________________________________ </w:t>
+        <w:t>
+      (лицензиатқа қойылатын қосымша талаптардың орындалуы туралы</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z323" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      (лицензиатқа қойылатын қосымша талаптардың орындалуы туралы </w:t>
+        <w:t>
+      __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z324" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      __________________________________________________________________________ </w:t>
+        <w:t>
+      тиісті ақпарат көрсетілсін: лицензиаттың ақпарат таралып кететін</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z325" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      тиісті ақпарат көрсетілсін: лицензиаттың ақпарат таралып кететін </w:t>
+        <w:t>
+      _________________________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z326" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      _________________________________________________________________________ </w:t>
+        <w:t>
+      техникалық арналарды және жедел іздестіру іс-шараларын жүргізуге</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z327" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      техникалық арналарды және жедел іздестіру іс-шараларын жүргізуге </w:t>
+        <w:t>
+      __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z328" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      __________________________________________________________________________ </w:t>
+        <w:t>
+      арналған арнайы техникалық құралдарды үй-жайларда және техникалық</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z329" w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      арналған арнайы техникалық құралдарды үй-жайларда және техникалық </w:t>
+        <w:t>
+      __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z330" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      __________________________________________________________________________ </w:t>
+        <w:t>
+      құралдарда анықтау бойынша жұмыс жүргізу әдістемесінің болуын</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z331" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      құралдарда анықтау бойынша жұмыс жүргізу әдістемесінің болуын </w:t>
+        <w:t>
+      _________________________________________________________________________.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z332" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      _________________________________________________________________________. </w:t>
+        <w:t>
+      растайтын хатының деректемелері және басқалар)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z333" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      растайтын хатының деректемелері және басқалар) </w:t>
+        <w:t>
+      _______________________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z334" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      _______________________________________________________________________</w:t>
+      Мәліметтерді көрсетілетін қызметті беруші тиісті мемлекеттік цифрлық жүйелерден "цифрлық үкімет" шлюзі арқылы дербес алады.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...34 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="233"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -24357,1455 +33261,1740 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ақпарат таралып кететін </w:t>
+              <w:t>Қазақстан Республикасы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">техникалық арналарды және </w:t>
+              <w:t>Ұлттық қауіпсіздік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">жедел іздестіру іс-шараларын </w:t>
+              <w:t>комитеті Төрағасының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">жүргізуге арналған арнайы </w:t>
+              <w:t>2015 жылғы 30 қаңтардағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">техникалық құралдарды анықтау </w:t>
+              <w:t>№ 4 бұйрығымен бекітілген</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">бойынша қызмет көрсету </w:t>
+              <w:t>ақпарат таралып кететін</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">жөніндегі қызметті жүзеге асыру </w:t>
+              <w:t>техникалық арналарды</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">үшін біліктілік талаптарына </w:t>
+              <w:t>және жедел-іздестіру</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">және оларға сәйкестікті </w:t>
+              <w:t>іс-шараларын жүргізуге</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>растайтын құжаттар тізбесіне</w:t>
+              <w:t>арналған, сондай-ақ</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>киберқауіпсіздікті қамтамасыз</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ету орталығы қызметінің және</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>киберқауіпсіздіктің оқыс</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>оқиғаларына ден қою</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қызметінің жұмысы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шеңберіндегі арнаулы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>техникалық құралдарды</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>анықтау жөніндегі қызметтер</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>көрсету жөніндегі қызметті</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жүзеге асыру үшін біліктілік</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>талаптарына және оларға</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сәйкестікті растайтын құжаттар</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тізбесіне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z336" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Техникалық іздестіру құралдарының ең аз жинағы</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="234"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4100"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...20 lines deleted...]
-            <w:tcW w:w="4100" w:type="dxa"/>
+          <w:bookmarkStart w:name="z337" w:id="235"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Р/с №</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="235"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Техникалық іздестіру құралдарының атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Техникалық іздестіру құралдарының мақсаты</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...20 lines deleted...]
-            <w:tcW w:w="4100" w:type="dxa"/>
+          <w:bookmarkStart w:name="z341" w:id="236"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="236"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Желілік емес локатор (желілік емес ауысулардың детекторы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Арнайы техникалық құралдарды қоршау конструкцияларынан және интерьердегі заттардан қиратпай бақылау әдісімен табу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...20 lines deleted...]
-            <w:tcW w:w="4100" w:type="dxa"/>
+          <w:bookmarkStart w:name="z345" w:id="237"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="237"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көп функционалдық іздестіру аспабы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ақпарат таралып кететін техникалық арналарды анықтау</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...20 lines deleted...]
-            <w:tcW w:w="4100" w:type="dxa"/>
+          <w:bookmarkStart w:name="z349" w:id="238"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="238"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ұтқыр/тұрақты радиомониторинг кешені немесе сканерлейтін радиоқабылдағыш құрылғы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ақпарат таралып кететін техникалық арналарды және арнайы техникалық құралдарды іздеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...20 lines deleted...]
-            <w:tcW w:w="4100" w:type="dxa"/>
+          <w:bookmarkStart w:name="z353" w:id="239"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="239"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көтеріп жүруге лайықталған радиопеленгатор</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Арнайы техникалық құралдардың орнатылған жерлерін анықтау</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...20 lines deleted...]
-            <w:tcW w:w="4100" w:type="dxa"/>
+          <w:bookmarkStart w:name="z357" w:id="240"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="240"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жасырын бейне камераларды тапқыш</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бейне бақылау арнайы техникалық құралдарын қоршау конструкцияларынан және интерьердегі заттардан табу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...20 lines deleted...]
-            <w:tcW w:w="4100" w:type="dxa"/>
+          <w:bookmarkStart w:name="z361" w:id="241"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="241"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Стетоскоп</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ақпараттың таралып кететін діріл акустикалық арналарын табу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...20 lines deleted...]
-            <w:tcW w:w="4100" w:type="dxa"/>
+          <w:bookmarkStart w:name="z365" w:id="242"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="242"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тексеріп қарау айналарының жиынтығы және эндоскоп</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Арнайы техникалық құралдарды қол жеткізуге қолайсыз жерлерден табу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...20 lines deleted...]
-            <w:tcW w:w="4100" w:type="dxa"/>
+          <w:bookmarkStart w:name="z369" w:id="243"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="243"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сым-өткізгіш желілерді талдаушы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сым-өткізгіш коммуникациялардағы арнайы техникалық құралдарды табу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...20 lines deleted...]
-            <w:tcW w:w="4100" w:type="dxa"/>
+          <w:bookmarkStart w:name="z373" w:id="244"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="244"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тепловизор</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Арнайы техникалық құралдарды қоршау конструкцияларынан және интерьердегі заттардан табу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...38 lines deleted...]
-      </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...55 lines deleted...]
-техникалық іздестіру құралдары жедел іздестіру іс-шараларын жүргізуге арналған арнайы техникалық құралдардың санатына жатқызылмауы тиіс.</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z377" w:id="245"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ескертпе:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="245"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+іздестіру техникалық құралдары жедел іздестіру іс-шараларын жүргізуге арналған арнайы техникалық құралдардың санатына жатпауы тиіс.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -25844,366 +35033,433 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ақпарат таралып кететін </w:t>
+              <w:t>Қазақстан Республикасы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">техникалық арналарды және </w:t>
+              <w:t>Ұлттық қауіпсіздік комитеті</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">жедел іздестіру іс-шараларын </w:t>
+              <w:t>Төрағасының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">жүргізуге арналған арнайы </w:t>
+              <w:t>2015 жылғы 30 қаңтардағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">техникалық құралдарды анықтау </w:t>
+              <w:t>№ 4 бұйрығымен бекітілген</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">бойынша қызмет көрсету </w:t>
+              <w:t>ақпарат таралып кететін</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">жөніндегі қызметті жүзеге асыру </w:t>
+              <w:t>техникалық арналарды және</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">үшін біліктілік талаптарына </w:t>
+              <w:t>жедел-іздестіру іс-шараларын</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">және оларға сәйкестікті </w:t>
+              <w:t>жүргізуге арналған, сондай-ақ</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">растайтын құжаттар тізбесіне </w:t>
+              <w:t>киберқауіпсіздікті</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>қамтамасыз ету орталығы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қызметінің және</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>киберқауіпсіздіктің оқыс</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>оқиғаларына ден қою қызметінің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жұмысы шеңберіндегі арнаулы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>техникалық құралдарды анықтау</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жөніндегі қызметтер көрсету</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жөніндегі қызметті жүзеге асыру</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>үшін біліктілік талаптарына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>және оларға сәйкестікті</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>растайтын құжаттар тізбесіне</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z381" w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 20__ жылғы "___" ________ бастап 20__ жылғы "___" ________ дейінгі кезеңде ақпарат таралып кететін техникалық арналарды және жедел іздестіру іс-шараларын жүргізуге арналған арнайы техникалық құралдарды анықтау бойынша көрсетілген қызметтер жөніндегі есеп</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...36 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="246"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z382" w:id="247"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Р/с №</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="247"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -26327,68 +35583,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z388" w:id="248"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="248"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -26492,196 +35760,194 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z394" w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      ___________________ _______________________________ _______________ </w:t>
+        <w:t>
+      ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z395" w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      лицензиаттың             (тегі, аты, әкесінің аты             күні </w:t>
+      лицензиаттың уәкілетті адамы (тегі, аты, әкесінің аты (бар болған жағдайда), күні) </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="250"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z396" w:id="251"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ескертпе:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="251"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ақпарат таралып кететін техникалық арналарды және жедел іздестіру іс-шараларын жүргізуге арналған арнайы техникалық құралдарды анықтау бойынша көрсетілген қызметтер жөніндегі есеп лицензиарға есепті жылдан кейінгі жылғы 1 ақпаннан кешіктірілмей лицензиаттың уәкілетті адамының электрондық цифрлық қолтаңбасымен куәландырылған DOC форматтағы электрондық құжаттың нысанында www.egov.kz, www.elіcense.kz "электрондық үкімет" веб-порталы арқылы жіберіледі.</w:t>
+ақпарат таралып кететін техникалық арналарды және жедел іздестіру іс-шараларын жүргізуге арналған арнайы техникалық құралдарды анықтау бойынша көрсетілген қызметтер жөніндегі есеп лицензиарға есепті жылдан кейінгі жылғы 1 ақпаннан кешіктірілмей лицензиаттың уәкілетті адамының электрондық цифрлық қолтаңбасымен куәландырылған DOC форматтағы электрондық құжаттың нысанында www.egov.kz, www.elіcense.kz "цифрлық үкімет" веб-порталы арқылы жіберіледі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -26720,654 +35986,766 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ақпарат таралып кететін </w:t>
+              <w:t>Қазақстан Республикасы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">техникалық арналарды және </w:t>
+              <w:t>Ұлттық қауіпсіздік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">жедел іздестіру іс-шараларын </w:t>
+              <w:t>комитеті Төрағасының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">жүргізуге арналған арнайы </w:t>
+              <w:t>2015 жылғы 30 қаңтардағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">техникалық құралдарды анықтау </w:t>
+              <w:t>№ 4 бұйрығымен бекітілген</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">бойынша қызмет көрсету </w:t>
+              <w:t>ақпарат таралып кететін</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">жөніндегі қызметті жүзеге асыру </w:t>
+              <w:t>техникалық арналарды және</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">үшін біліктілік талаптарына </w:t>
+              <w:t>жедел-іздестіру іс-шараларын</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">және оларға сәйкестікті </w:t>
+              <w:t>жүргізуге арналған,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">растайтын құжаттар тізбесіне </w:t>
+              <w:t>сондай-ақ киберқауіпсіздікті</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>қамтамасыз ету орталығы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қызметінің және</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>киберқауіпсіздіктің оқыс</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>оқиғаларына ден қою қызметінің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жұмысы шеңберіндегі арнаулы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>техникалық құралдарды</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>анықтау жөніндегі қызметтер</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>көрсету жөніндегі қызметті</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жүзеге асыру үшін біліктілік</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>талаптарына және оларға</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сәйкестікті растайтын құжаттар</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тізбесіне</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z400" w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ақпарат таралып кететін техникалық арналарды және жедел іздестіру іс-шараларын жүргізуге арналған арнайы техникалық құралдарды анықтау бойынша қызмет көрсету жөнінде (соның ішінде лицензиаттың өз мұқтаждықтарын қамтамасыз ету мақсатында) жасалған шарттар (келісімшарттар) туралы хабарлама</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z401" w:id="253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      _________________________________________________________________ </w:t>
+        <w:t>
+      __________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z402" w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лицензиаттың атауы, заңды және нақты мекенжайы</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z403" w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен бастап күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ақпарат таралып кететін техникалық арналарды және жедел іздестіру іс-шараларын</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z404" w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      ақпарат таралып кететін техникалық арналарды және жедел іздестіру іс-шараларын </w:t>
+        <w:t>
+      жүргізуге арналған арнайы техникалық құралдарды анықтау бойынша қызмет көрсетуге</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z405" w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      жүргізуге арналған арнайы техникалық құралдарды анықтау бойынша қызмет </w:t>
+        <w:t>
+      ___________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z406" w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      көрсетуге </w:t>
+        <w:t>
+      шарттың (келісімшарттың) жасалған күні мен нөмірі, шарт жасалған</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z407" w:id="259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      __________________________________________________________________________ </w:t>
+        <w:t>
+      __________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z408" w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      шарттың (келісімшарттың) жасалған күні мен нөмірі, шарт жасалған </w:t>
+        <w:t>
+      ұйымның атауы, заңды және нақты мекенжайы, жеке сәйкестендіру</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z409" w:id="261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      __________________________________________________________________________ </w:t>
+        <w:t>
+      ___________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z410" w:id="262"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      ұйымның атауы, заңды және нақты мекенжайы, жеке сәйкестендіру </w:t>
+      нөмірі / бизнес сәйкестендіру нөмірі (бар болған жағдайда) және </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z411" w:id="263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      _________________________________________________________________________ </w:t>
+        <w:t>
+      ___________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z412" w:id="264"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      нөмірі / бизнес сәйкестендіру нөмірі (бар болған жағдайда) </w:t>
+        <w:t>
+      байланыс телефондары не өз мұқтаждықтарын қамтамасыз ету</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z413" w:id="265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      __________________________________________________________________________ </w:t>
+        <w:t>
+      ___________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkStart w:name="z414" w:id="266"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      және байланыс телефондары не өз мұқтаждықтарын қамтамасыз ету </w:t>
+        <w:t>
+      мақсатында қызмет көрсету мерзімі мен күні</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkStart w:name="z415" w:id="267"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      __________________________________________________________________________ </w:t>
+        <w:t>
+      шарттар (келісімшарттар) жасалғаны туралы лицензиарды хабардар етеді. Шарттарды</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkStart w:name="z416" w:id="268"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      мақсатында қызмет көрсету мерзімі мен күні</w:t>
+      (келісімшарттарды) орындау барысында мынадай жұмыс түрлерін жүзеге асыру жоспарланады:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="268"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z417" w:id="269"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Р/с №</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="269"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -27491,68 +36869,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z423" w:id="270"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="270"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -27656,196 +37046,194 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z429" w:id="271"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      ____________________ ___________________________________ ________________ </w:t>
+        <w:t>
+      ______________________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkStart w:name="z430" w:id="272"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      лицензиаттың             (тегі, аты, әкесінің аты                   күні </w:t>
+        <w:t>
+      лицензиаттың уәкілетті адамы (тегі, аты, әкесінің аты (бар болған жағдайда), күні)</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="272"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z431" w:id="273"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ескертпе:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="273"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-осы хабарлама лицензиарға шарттар (келісімшарттар) бойынша міндеттемелерді орындауды бастағанға дейін кемінде бес жұмыс күні бұрын лицензиаттың уәкілетті адамының электрондық цифрлық қолтаңбасымен куәландырылған электрондық құжаттың нысанында www.egov.kz, www.elіcense.kz "электрондық үкімет" веб-порталы арқылы жіберіледі.</w:t>
+осы хабарлама лицензиарға шарттар (келісімшарттар) бойынша міндеттемелерді орындауды бастағанға дейін кемінде бес жұмыс күні бұрын лицензиаттың уәкілетті адамының электрондық цифрлық қолтаңбасымен куәландырылған электрондық құжаттың нысанында www.egov.kz, www.elіcense.kz "цифрлық үкімет" веб-порталы арқылы жіберіледі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -27884,1096 +37272,1373 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ақпарат таралып кететін </w:t>
+              <w:t>Қазақстан Республикасы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">техникалық арналарды және </w:t>
+              <w:t>Ұлттық қауіпсіздік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">жедел іздестіру іс-шараларын </w:t>
+              <w:t>комитеті Төрағасының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">жүргізуге арналған арнайы </w:t>
+              <w:t>2015 жылғы 30 қаңтардағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">техникалық құралдарды анықтау </w:t>
+              <w:t>№ 4 бұйрығымен бекітілген</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">бойынша қызмет көрсету </w:t>
+              <w:t>ақпарат таралып кететін</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">жөніндегі қызметті жүзеге асыру </w:t>
+              <w:t>техникалық арналарды</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">үшін біліктілік талаптарына </w:t>
+              <w:t>және жедел-іздестіру</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">және оларға сәйкестікті </w:t>
+              <w:t>іс-шараларын жүргізуге</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>растайтын құжаттар тізбесіне</w:t>
+              <w:t>арналған, сондай-ақ</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>киберқауіпсіздікті қамтамасыз</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ету орталығы қызметінің және</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>киберқауіпсіздіктің оқыс</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>оқиғаларына ден қою</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қызметінің жұмысы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шеңберіндегі арнаулы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>техникалық құралдарды</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>анықтау жөніндегі қызметтер</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>көрсету жөніндегі қызметті</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жүзеге асыру үшін біліктілік</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>талаптарына және оларға</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сәйкестікті растайтын құжаттар</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тізбесіне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z435" w:id="274"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Біліктілік талаптарына сәйкестікті растау туралы ақпаратты қамтитын мәліметтер нысаны</w:t>
+        <w:t xml:space="preserve"> Біліктілік талаптарына сәйкестік туралы ақпаратты қамтитын мәліметтер нысаны</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkStart w:name="z436" w:id="275"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Заңды тұлғаның немесе дара кәсіпкердің мәртебесі туралы ақпарат</w:t>
-[...9 lines deleted...]
-        <w:t>5</w:t>
+      1. Заңды тұлғаның немесе дара кәсіпкердің мәртебесі туралы ақпарат 5</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkStart w:name="z437" w:id="276"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      __________________________________________________________________ </w:t>
+        <w:t>
+      __________________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkStart w:name="z438" w:id="277"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      (мемлекеттік тіркеу (қайта тіркеу) туралы анықтаманың/куәліктің </w:t>
+        <w:t>
+      (мемлекеттік тіркеу (қайта тіркеу) туралы анықтаманың/куәліктің</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkStart w:name="z439" w:id="278"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      __________________________________________________________________; </w:t>
+        <w:t>
+      __________________________________________________________________;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkStart w:name="z440" w:id="279"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       нөмірі және берілген күні)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkStart w:name="z441" w:id="280"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      2. Ақпараттық қауіпсіздік бағыты бойынша қайта дайындаудан, біліктілікті арттырудан өткен жоғары немесе орта кәсіптік техникалық білімі бар мәлімделген маман(дар) туралы </w:t>
+        <w:t>
+      2. Киберқауіпсіздік бағыты бойынша қайта дайындаудан, біліктілікті арттырудан өткен</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkStart w:name="z442" w:id="281"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ақпарат</w:t>
+      жоғары немесе орта кәсіптік техникалық білімі бар мәлімделген маман(дар) туралы</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="281"/>
+    <w:bookmarkStart w:name="z443" w:id="282"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      __________________________________________________________________ </w:t>
+        <w:t>
+      ақпарат</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkStart w:name="z444" w:id="283"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      (мамандығын, біліктілігін, бағытын, сондай-ақ растайтын құжат(тар)ының </w:t>
+        <w:t>
+      __________________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="283"/>
+    <w:bookmarkStart w:name="z445" w:id="284"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      __________________________________________________________________ </w:t>
+        <w:t>
+      (мамандығын, біліктілігін, бағытын, сондай-ақ растайтын құжат(тар)ының</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="284"/>
+    <w:bookmarkStart w:name="z446" w:id="285"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      көшірмесін(-лерін) қоса беріп, диплом(дар)ының, сертефикаттарының </w:t>
+        <w:t>
+      __________________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="285"/>
+    <w:bookmarkStart w:name="z447" w:id="286"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      __________________________________________________________________ </w:t>
+        <w:t>
+      көшірмесін(-лерін) қоса беріп, диплом(дар)ының, сертефикаттарының</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="286"/>
+    <w:bookmarkStart w:name="z448" w:id="287"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      және (немесе) куәліктерінің нөмірін, берілген күнін және орнын, оқу </w:t>
+        <w:t>
+      __________________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="287"/>
+    <w:bookmarkStart w:name="z449" w:id="288"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      __________________________________________________________________; </w:t>
+        <w:t>
+      және (немесе) куәліктерінің нөмірін, берілген күнін және орнын, оқу</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="288"/>
+    <w:bookmarkStart w:name="z450" w:id="289"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      орнының, оқу орталығының, ұйымдарының атауын көрсету)</w:t>
+      __________________________________________________________________;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="289"/>
+    <w:bookmarkStart w:name="z451" w:id="290"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Осы біліктілік талаптарына 6-қосымшаға сәйкес іздестіру құралдарының ең аз жинағының болуы туралы ақпарат</w:t>
+      орнының, оқу орталығының, ұйымдарының атауын көрсету)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="290"/>
+    <w:bookmarkStart w:name="z452" w:id="291"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      __________________________________________________________________ </w:t>
+        <w:t>
+      3. Осы біліктілік талаптарына 6-қосымшаға сәйкес іздестіру құралдарының ең аз</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="291"/>
+    <w:bookmarkStart w:name="z453" w:id="292"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      (құжатт(ард)ың көшірмесін(-лерін) қоса беріп, осы құралдардың меншік </w:t>
+        <w:t>
+      жинағының болуы туралы ақпарат</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="292"/>
+    <w:bookmarkStart w:name="z454" w:id="293"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      __________________________________________________________________ </w:t>
+        <w:t>
+      __________________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="293"/>
+    <w:bookmarkStart w:name="z455" w:id="294"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      құқығында немесе өзге заңды негізде болуын растайтын құжаттардың </w:t>
+        <w:t>
+      (құжатт(ард)ың көшірмесін(-лерін) қоса беріп, осы құралдардың меншік</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="294"/>
+    <w:bookmarkStart w:name="z456" w:id="295"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      __________________________________________________________________; </w:t>
+        <w:t>
+      __________________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="295"/>
+    <w:bookmarkStart w:name="z457" w:id="296"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      деректемелерін: тіркеу нөмірін және күнін көрсету)</w:t>
+      құқығында немесе өзге заңды негізде болуын растайтын құжаттардың</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="296"/>
+    <w:bookmarkStart w:name="z458" w:id="297"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Арнайы бөлінген үй-жайдың болуы туралы ақпарат</w:t>
+      __________________________________________________________________;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="297"/>
+    <w:bookmarkStart w:name="z459" w:id="298"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      __________________________________________________________________ </w:t>
+        <w:t>
+      деректемелерін: тіркеу нөмірін және күнін көрсету)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="298"/>
+    <w:bookmarkStart w:name="z460" w:id="299"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      (құжатт(ард)ың көшірмесін(-лерін) қоса беріп, меншік құқығын немесе </w:t>
+        <w:t>
+      4. Арнайы бөлінген үй-жайдың болуы туралы ақпарат</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="299"/>
+    <w:bookmarkStart w:name="z461" w:id="300"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      __________________________________________________________________ </w:t>
+        <w:t>
+      __________________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="300"/>
+    <w:bookmarkStart w:name="z462" w:id="301"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      өзге де заңды негізді растайтын құжаттардың, сондай-ақ мамандандырылған </w:t>
+        <w:t>
+      (құжатт(ард)ың көшірмесін(-лерін) қоса беріп, меншік құқығын немесе</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="301"/>
+    <w:bookmarkStart w:name="z463" w:id="302"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      __________________________________________________________________ </w:t>
+        <w:t>
+      __________________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="302"/>
+    <w:bookmarkStart w:name="z464" w:id="303"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      ұйым(дар)мен автоматтандырылған күзет және өрттен қорғау сигнализация </w:t>
+        <w:t>
+      өзге де заңды негізді растайтын құжаттардың, сондай-ақ мамандандырылған</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="303"/>
+    <w:bookmarkStart w:name="z465" w:id="304"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      __________________________________________________________________ </w:t>
+        <w:t>
+      __________________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="304"/>
+    <w:bookmarkStart w:name="z466" w:id="305"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      жүйелеріне қызмет көрсету туралы шартт(ард)ың деректемелерін: тіркеу </w:t>
+        <w:t>
+      ұйым(дар)мен автоматтандырылған күзет және өрттен қорғау сигнализация</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="305"/>
+    <w:bookmarkStart w:name="z467" w:id="306"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      __________________________________________________________________; </w:t>
+        <w:t>
+      __________________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="306"/>
+    <w:bookmarkStart w:name="z468" w:id="307"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      нөмірлерін және күндерін, сондай-ақ тиісті ұйымдардың атауларын көрсету)</w:t>
+      жүйелеріне қызмет көрсету туралы шартт(ард)ың деректемелерін: тіркеу</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="307"/>
+    <w:bookmarkStart w:name="z469" w:id="308"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Лицензиаттың қосымша біліктілік талаптарына сәйкестігін растайтын ақпарат</w:t>
+      __________________________________________________________________;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="308"/>
+    <w:bookmarkStart w:name="z470" w:id="309"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      __________________________________________________________________ </w:t>
+        <w:t>
+      нөмірлерін және күндерін, сондай-ақ тиісті ұйымдардың атауларын көрсету)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="309"/>
+    <w:bookmarkStart w:name="z471" w:id="310"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      (лицензиатқа қойылатын қосымша талаптардың орындалуы туралы тиісті </w:t>
+        <w:t>
+      5. Лицензиаттың қосымша біліктілік талаптарына сәйкестігін растайтын ақпарат</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="310"/>
+    <w:bookmarkStart w:name="z472" w:id="311"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      __________________________________________________________________ </w:t>
+        <w:t>
+      __________________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="311"/>
+    <w:bookmarkStart w:name="z473" w:id="312"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      ақпарат: лицензиаттың ақпарат таралып кететін техникалық арналарды </w:t>
+        <w:t>
+      (лицензиатқа қойылатын қосымша талаптардың орындалуы туралы тиісті</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="312"/>
+    <w:bookmarkStart w:name="z474" w:id="313"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      __________________________________________________________________ </w:t>
+        <w:t>
+      __________________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="313"/>
+    <w:bookmarkStart w:name="z475" w:id="314"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      және жедел іздестіру іс-шараларын жүргізуге арналған арнайы техникалық </w:t>
+        <w:t>
+      ақпарат: лицензиаттың ақпарат таралып кететін техникалық арналарды</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="314"/>
+    <w:bookmarkStart w:name="z476" w:id="315"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      __________________________________________________________________ </w:t>
+        <w:t>
+      __________________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="315"/>
+    <w:bookmarkStart w:name="z477" w:id="316"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      құралдарды үй-жайларда және техникалық құралдарда анықтау бойынша </w:t>
+        <w:t>
+      және жедел іздестіру іс-шараларын жүргізуге арналған арнайы техникалық</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="316"/>
+    <w:bookmarkStart w:name="z478" w:id="317"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      __________________________________________________________________ </w:t>
+        <w:t>
+      __________________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="317"/>
+    <w:bookmarkStart w:name="z479" w:id="318"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      ақпараттық қауіпсіздіктің жедел орталығымен жұмыс жүргізу </w:t>
+        <w:t>
+      құралдарды үй-жайларда және техникалық құралдарда анықтау бойынша</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="318"/>
+    <w:bookmarkStart w:name="z480" w:id="319"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      __________________________________________________________________. </w:t>
+        <w:t>
+      __________________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="319"/>
+    <w:bookmarkStart w:name="z481" w:id="320"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      әдістемесінің болуын растайтын хатының деректемелері және басқалар)</w:t>
+      киберқауіпсіздікті қамтамасыз ету орталығымен жұмыс жүргізу</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="320"/>
+    <w:bookmarkStart w:name="z482" w:id="321"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ____________________________</w:t>
+      __________________________________________________________________.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="321"/>
+    <w:bookmarkStart w:name="z483" w:id="322"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t>Мәліметтерді көрсетілетін қызметті беруші тиісті мемлекеттік ақпараттық жүйелерден "электрондық үкімет" шлюзі арқылы дербес алады</w:t>
+        <w:t>
+      әдістемесінің болуын растайтын хатының деректемелері және басқалар)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="322"/>
+    <w:bookmarkStart w:name="z484" w:id="323"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="323"/>
+    <w:bookmarkStart w:name="z485" w:id="324"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5 Мәліметтерді көрсетілетін қызметті беруші тиісті мемлекеттік цифрлық жүйелерден "цифрлық үкімет" шлюзі арқылы дербес алады</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="324"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -29007,261 +38672,418 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ақпарат таралып кететін </w:t>
+              <w:t>Қазақстан Республикасы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">техникалық арналарды және </w:t>
+              <w:t>Ұлттық қауіпсіздік комитеті</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">жедел іздестіру іс-шараларын </w:t>
+              <w:t>Төрағасының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">жүргізуге арналған арнайы </w:t>
+              <w:t>2015 жылғы 30 қаңтардағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">техникалық құралдарды анықтау </w:t>
+              <w:t>№ 4 бұйрығымен бекітілген</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">бойынша қызмет көрсету </w:t>
+              <w:t>ақпарат таралып кететін</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">жөніндегі қызметті жүзеге асыру </w:t>
+              <w:t>техникалық арналарды</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">үшін біліктілік талаптарына </w:t>
+              <w:t>және жедел-іздестіру</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">және оларға сәйкестікті </w:t>
+              <w:t>іс-шараларын жүргізуге</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>арналған, сондай-ақ</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>киберқауіпсіздікті қамтамасыз</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ету орталығы қызметінің және</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>киберқауіпсіздіктің оқыс</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>оқиғаларына ден қою қызметінің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жұмысы шеңберіндегі арнаулы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>техникалық құралдарды анықтау</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жөніндегі қызметтер көрсету</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жөніндегі қызметті жүзеге асыру</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>үшін біліктілік талаптарына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>және оларға сәйкестікті</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>растайтын құжаттар тізбесіне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z487" w:id="325"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Іздестіру құралдарының ең аз жинағы</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="325"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z488" w:id="326"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Р/с №</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="326"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -29314,109 +39136,133 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z492" w:id="327"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Клиенттерді киберқауіпсіздік қауіп-қатерлерінен қорғау құралы</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="327"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z494" w:id="328"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="328"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -29427,253 +39273,337 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 next-generatіon fіrewall немесе unіfіed threat management класының шешімі:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z496" w:id="329"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Шешімде келесі жүйелер болуы қажет:</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...122 lines deleted...]
-7) БҚ қауіпсіздік орындау жүйесі (Sandbox);</w:t>
+          <w:bookmarkEnd w:id="329"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) басып кірулердіңдін алдын алу жүйесі (ІPS);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) ағымдық (Flow-based antіvіrus);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) қосымшалар деңгейіндегі желіаралық экрандау жүйесі (Applіcatіon Control);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4) санаттар бойынша интернет-ресурстарға қолжеткізуді бақылау жүйесі (Webfіlter);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5) веб-қосымшаларды қорғауды желіаралық экраны (WAF);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6) зиянтасушы БҚ бар электронды хаттардан қорғауға арналған электронды поштаны бақылау жүйесі (Securіty maіl gateway);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7) БҚ қауіпсіздік орындау жүйесі (Sandbox);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8) DDoS-шабуылдардан қорғау жүйесі (AntіDDoS).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z506" w:id="330"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="330"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -29725,68 +39655,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z510" w:id="331"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="331"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -29812,94 +39754,106 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Арнайы техникалық құралдарды ақпараттық қауіпсіздік оқиғаларын талдау жолымен анықтау</w:t>
+Арнайы техникалық құралдарды киберқауіпсіздік оқиғаларын талдау жолымен анықтау</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z514" w:id="332"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="332"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -29952,222 +39906,258 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z518" w:id="333"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Киберқауіпсіздіктің оқиғаларын мониторингтеу және оларға ден қою құралдары</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="333"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z520" w:id="334"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="334"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ақпараттық қауіпсіздік оқиғаларын басқару жүйесі (SІEM)</w:t>
+Киберқауіпсіздік оқиғаларын басқару жүйесі (SІEM)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ақпараттық қауіпсіздік оқиғаларын жинақтау және өңдеу</w:t>
+Киберқауіпсіздік оқиғаларын жинақтау және өңдеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z524" w:id="335"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="335"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -30193,94 +40183,106 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ақпараттық қауіпсіздік оқиғаларын басқару, ден қою және тергеу тиімділігін жоғарлату</w:t>
+Киберқауіпсіздік оқиғаларын басқару, ден қою және тергеу тиімділігін жоғарлату</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z528" w:id="336"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="336"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -30306,249 +40308,285 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ақпараттық қауіпсіздіктің әдеттегі емес оқиғаларын анықтау тиімділігін жоғарлату</w:t>
+Киберқауіпсіздік әдеттегі емес оқиғаларын анықтау тиімділігін жоғарлату</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z532" w:id="337"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="337"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Зиянтасушы бағдарламаларды динамикалық талдау құралы "песочница"</w:t>
+"Құм салғыш" түрінде зиянтасушы бағдарламаларды динамикалық талдау құралы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бағдарламалық қамтаманы қауіпсіз бақылаудағы ортада іске қосу, оның орындалу барысын бақылау және журналдау</w:t>
+Бағдарламалық қамтылымды қауіпсіз бақылаудағы ортада іске қосу, оның орындалу барысын бақылау және журналдау</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z536" w:id="338"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Киберқауіпсіздікті аудиттеу және цифрлық жүйелер мен ресурстарға кіруге тестілеу құралдары</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="338"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z538" w:id="339"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="339"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -30600,68 +40638,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z542" w:id="340"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>10.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="340"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -30713,68 +40763,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z546" w:id="341"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>11.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="341"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -30826,68 +40888,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z550" w:id="342"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>12.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="342"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -30939,68 +41013,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z554" w:id="343"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>13.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="343"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -31109,723 +41195,749 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ақпарат таралып кететін </w:t>
+              <w:t>Қазақстан Республикасы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">техникалық арналарды және </w:t>
+              <w:t>Ұлттық қауіпсіздік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">жедел іздестіру іс-шараларын </w:t>
+              <w:t>комитеті Төрағасының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">жүргізуге арналған арнайы </w:t>
+              <w:t>2015 жылғы 30 қаңтардағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">техникалық құралдарды анықтау </w:t>
+              <w:t>№ 4 бұйрығымен бекітілген</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">бойынша қызмет көрсету </w:t>
+              <w:t>ақпарат таралып кететін</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">жөніндегі қызметті жүзеге асыру </w:t>
+              <w:t>техникалық арналарды және</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">үшін біліктілік талаптарына </w:t>
+              <w:t>жедел-іздестіру іс-шараларын</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">және оларға сәйкестікті </w:t>
+              <w:t>жүргізуге арналған, сондай-ақ</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">растайтын құжаттар тізбесіне </w:t>
+              <w:t>киберқауіпсіздікті қамтамасыз</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>ету орталығы қызметінің және</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>киберқауіпсіздіктің оқыс</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>оқиғаларына ден қою қызметінің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жұмысы шеңберіндегі арнаулы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>техникалық құралдарды анықтау</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жөніндегі қызметтер көрсету</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жөніндегі қызметті жүзеге асыру</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>үшін біліктілік талаптарына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>және оларға сәйкестікті</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>растайтын құжаттар тізбесіне</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>7-қосымша</w:t>
             </w:r>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z559" w:id="344"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Ақпараттық қауіпсіздіктің жедел орталығы іс-қимылының шеңберінде ақпарат таралып кететін техникалық арналарды және жедел іздестіру іс-шараларын жүргізуге арналған арнайы техникалық құралдарды анықтау бойынша қызмет көрсетуге жасалған шарттар (келісімшарттар) туралы хабарлама</w:t>
+        <w:t xml:space="preserve"> Киберқауіпсіздікті қамтамасыз ету орталығы іс-қимылының шеңберінде ақпарат таралып кететін техникалық арналарды және жедел іздестіру іс-шараларын жүргізуге арналған арнайы техникалық құралдарды анықтау бойынша қызмет көрсетуге жасалған шарттар (келісімшарттар) туралы хабарлама</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="344"/>
+    <w:bookmarkStart w:name="z560" w:id="345"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен бастап күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="345"/>
+    <w:bookmarkStart w:name="z561" w:id="346"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      _________________________________________________________________________ </w:t>
+        <w:t>
+      лицензиаттың атауы, заңды және нақты мекенжайы киберқауіпсіздікті қамтамасыз ету орталығы ақпарат таралып кететін техникалық арналарды және жедел іздестіру іс-шараларын жүргізуге арналған арнайы техникалық құралдарды анықтау бойынша қызмет көрсетуге</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="346"/>
+    <w:bookmarkStart w:name="z562" w:id="347"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      лицензиаттың атауы, заңды және нақты мекенжайы ақпараттық қауіпсіздіктің жедел </w:t>
+        <w:t>
+      ___________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="347"/>
+    <w:bookmarkStart w:name="z563" w:id="348"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      орталығы ақпарат таралып кететін техникалық арналарды және жедел іздестіру </w:t>
+        <w:t>
+      шарттың (келісімшарттың) жасалған күні мен нөмірі, шарт жасалған</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="348"/>
+    <w:bookmarkStart w:name="z564" w:id="349"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      іс-шараларын жүргізуге арналған арнайы техникалық құралдарды анықтау бойынша </w:t>
+        <w:t>
+      ___________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="349"/>
+    <w:bookmarkStart w:name="z565" w:id="350"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      қызмет көрсетуге </w:t>
+        <w:t>
+      ұйымның атауы, заңды және нақты мекенжайы, жеке сәйкестендіру</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="350"/>
+    <w:bookmarkStart w:name="z566" w:id="351"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      __________________________________________________________________________ </w:t>
+        <w:t>
+      ___________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="351"/>
+    <w:bookmarkStart w:name="z567" w:id="352"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      шарттың (келісімшарттың) жасалған күні мен нөмірі, шарт жасалған </w:t>
+        <w:t>
+      нөмірі/бизнес сәйкестендіру нөмірі (бар болған жағдайда) және</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="352"/>
+    <w:bookmarkStart w:name="z568" w:id="353"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      __________________________________________________________________________ </w:t>
+        <w:t>
+      ___________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="353"/>
+    <w:bookmarkStart w:name="z569" w:id="354"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      ұйымның атауы, заңды және нақты мекенжайы, жеке сәйкестендіру </w:t>
+        <w:t>
+      байланыс телефондары не өз мұқтаждықтарын қамтамасыз ету</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="354"/>
+    <w:bookmarkStart w:name="z570" w:id="355"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      __________________________________________________________________________ </w:t>
+        <w:t>
+      ___________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="355"/>
+    <w:bookmarkStart w:name="z571" w:id="356"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      нөмірі/бизнес сәйкестендіру нөмірі (бар болған жағдайда) және </w:t>
+        <w:t>
+      мақсатында қызмет көрсету мерзімі мен күні</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="356"/>
+    <w:bookmarkStart w:name="z572" w:id="357"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...70 lines deleted...]
-        </w:rPr>
         <w:t>
       жасалған шарттар (келісімшарттар) туралы лицензиарды хабардар етеді. Шарттарды (келісімшарттарды) орындау барысында мынадай жұмыс түрлерін жүзеге асыру жоспарланады:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="357"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z573" w:id="358"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Р/с №</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="358"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Шартты (келісімшартты) орындау шеңберінде тексерілуі жоспарланатын ақпараттандыру объектілерінің нақты мекенжайы және орналасқан жері</w:t>
+Шартты (келісімшартты) орындау шеңберінде тексерілуі жоспарланатын цифрлық объектілердің нақты мекенжайы және орналасқан жері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Шартты (келісімшартты) орындау барысында тексерілуі жоспарланатын ақпараттандыру объектілері бойынша деректер (типі, моделі, мақсаты, техникалық сипаттамасы, желілік сәйкестендіргіші</w:t>
+Шартты (келісімшартты) орындау барысында тексерілуі жоспарланатын цифрлық объектілер бойынша деректер (типі, моделі, мақсаты, техникалық сипаттамасы, желілік сәйкестендіргіші</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -31843,68 +41955,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z578" w:id="359"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="359"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -31972,196 +42096,194 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z583" w:id="360"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      ________________________ ________________________________ ________________ </w:t>
+        <w:t>
+      ________________________ _________ ________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="360"/>
+    <w:bookmarkStart w:name="z584" w:id="361"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      лицензиаттың             (тегі, аты, әкесінің аты                   күні </w:t>
+        <w:t>
+      лицензиаттың уәкілетті адамы (тегі, аты, әкесінің аты (бар болған жағдайда), күні)</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="361"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z585" w:id="362"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ескертпе:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="362"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-осы хабарлама лицензиарға шарттар (келісімшарттар) бойынша міндеттемелерді орындауды бастағанға дейін кемінде бес жұмыс күні бұрын лицензиаттың уәкілетті адамының электрондық цифрлық қолтаңбасымен куәландырылған электрондық құжаттың нысанында www.egov.kz, www.elіcense.kz "электрондық үкімет" веб-порталы арқылы жіберіледі.</w:t>
+осы хабарлама лицензиарға шарттар (келісімшарттар) бойынша міндеттемелерді орындауды бастағанға дейін кемінде бес жұмыс күні бұрын лицензиаттың уәкілетті адамының электрондық цифрлық қолтаңбасымен куәландырылған электрондық құжаттың нысанында www.egov.kz, www.elіcense.kz "цифрлық үкімет" веб-порталы арқылы жіберіледі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -32200,365 +42322,432 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ақпарат таралып кететін </w:t>
+              <w:t>Қазақстан Республикасы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">техникалық арналарды және </w:t>
+              <w:t>Ұлттық қауіпсіздік комитеті</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">жедел іздестіру іс-шараларын </w:t>
+              <w:t>Төрағасының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">жүргізуге арналған арнайы </w:t>
+              <w:t>2015 жылғы 30 қаңтардағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">техникалық құралдарды анықтау </w:t>
+              <w:t>№ 4 бұйрығымен бекітілген</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">бойынша қызмет көрсету </w:t>
+              <w:t>ақпарат таралып кететін</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">жөніндегі қызметті жүзеге асыру </w:t>
+              <w:t>техникалық арналарды</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">үшін біліктілік талаптарына </w:t>
+              <w:t>және жедел-іздестіру</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">және оларға сәйкестікті </w:t>
+              <w:t>іс-шараларын жүргізуге</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">растайтын құжаттар тізбесіне </w:t>
+              <w:t>арналған, сондай-ақ</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>киберқауіпсіздікті қамтамасыз</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ету орталығы қызметінің және</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>киберқауіпсіздіктің оқыс</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>оқиғаларына ден қою қызметінің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жұмысы шеңберіндегі арнаулы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>техникалық құралдарды анықтау</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жөніндегі қызметтер көрсету</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жөніндегі қызметті жүзеге асыру</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>үшін біліктілік талаптарына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>және оларға сәйкестікті</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>растайтын құжаттар тізбесіне</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>8-қосымша</w:t>
             </w:r>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z589" w:id="363"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 20__ жылғы "___" ________ бастап 20__ жылғы "___" ________ дейінгі кезеңде ақпараттық қауіпсіздіктің жедел орталығы іс-қимылының шеңберінде ақпарат таралып кететін техникалық арналарды және жедел іздестіру іс-шараларын жүргізуге арналған арнайы техникалық құралдарды анықтау бойынша көрсетілген қызметтер жөніндегі есеп</w:t>
+        <w:t xml:space="preserve"> 20__ жылғы "___" ________ бастап 20__ жылғы "___" ________ дейінгі кезеңде киберқауіпсіздікті қамтамасыз ету орталығы іс-қимылының шеңберінде ақпарат таралып кететін техникалық арналарды және жедел іздестіру іс-шараларын жүргізуге арналған арнайы техникалық құралдарды анықтау бойынша көрсетілген қызметтер жөніндегі есеп</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...36 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="363"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z590" w:id="364"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Р/с №</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="364"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -32584,51 +42773,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қызмет көрсету барысында тексерілген ақпараттандыру объектілерінің жалпы саны</w:t>
+Қызмет көрсету барысында тексерілген цифрлық объектілердің жалпы саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -32646,68 +42835,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z595" w:id="365"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="365"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -32775,196 +42976,194 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z600" w:id="366"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      _____________________ ___________________________________ ________________ </w:t>
+        <w:t>
+      _______________________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="366"/>
+    <w:bookmarkStart w:name="z601" w:id="367"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      лицензиаттың             (тегі, аты, әкесінің аты                   күні </w:t>
+        <w:t>
+      лицензиаттың уәкілетті адамы (тегі, аты, әкесінің аты (бар болған жағдайда), күні)</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="367"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z602" w:id="368"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ескертпе:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="368"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ақпараттық қауіпсіздіктің жедел орталығы ақпарат таралып кететін техникалық арналарды және жедел іздестіру іс-шараларын жүргізуге арналған арнайы техникалық құралдарды анықтау бойынша көрсетілген қызметтері жөніндегі есепті лицензиарға есепті жылдан кейінгі жылғы тоқсан екінші айының 1-күнінен кешіктірмей лицензиаттың уәкілетті адамының электрондық цифрлық қолтаңбасымен куәландырылған DOC форматтағы электрондық құжаттың нысанында www.egov.kz, www.elіcense.kz "электрондық үкімет" веб-порталы арқылы жібереді.</w:t>
+киберқауіпсіздікті қамтамасыз ету орталығы ақпарат таралып кететін техникалық арналарды және жедел іздестіру іс-шараларын жүргізуге арналған арнайы техникалық құралдарды анықтау бойынша көрсетілген қызметтері жөніндегі есепті лицензиарға есепті жылдан кейінгі жылғы тоқсан екінші айының 1-күнінен кешіктірмей лицензиаттың уәкілетті адамының электрондық цифрлық қолтаңбасымен куәландырылған DOC форматтағы электрондық құжаттың нысанында www.egov.kz, www.elіcense.kz "электрондық үкімет" веб-порталы арқылы жібереді.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -33003,1132 +43202,1354 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ақпарат таралып кететін </w:t>
+              <w:t>Қазақстан Республикасы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">техникалық арналарды және </w:t>
+              <w:t>Ұлттық қауіпсіздік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">жедел іздестіру іс-шараларын </w:t>
+              <w:t>комитеті Төрағасының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">жүргізуге арналған арнайы </w:t>
+              <w:t>2015 жылғы 30 қаңтардағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">техникалық құралдарды анықтау </w:t>
+              <w:t>№ 4 бұйрығымен бекітілген</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">бойынша қызмет көрсету </w:t>
+              <w:t>ақпарат таралып кететін</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">жөніндегі қызметті жүзеге асыру </w:t>
+              <w:t>техникалық арналарды және</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">үшін біліктілік талаптарына </w:t>
+              <w:t>жедел-іздестіру іс-шараларын</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">және оларға сәйкестікті </w:t>
+              <w:t>жүргізуге арналған, сондай-ақ</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>киберқауіпсіздікті қамтамасыз</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ету орталығы қызметінің және</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>киберқауіпсіздіктің оқыс</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>оқиғаларына ден қою қызметінің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жұмысы шеңберіндегі арнаулы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>техникалық құралдарды анықтау</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жөніндегі қызметтер көрсету</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жөніндегі қызметті жүзеге асыру</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>үшін біліктілік талаптарына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>және оларға сәйкестікті</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>растайтын құжаттар тізбесіне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>9-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z606" w:id="369"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Біліктілік талаптарына сәйкестікті растау туралы ақпаратты қамтитын мәліметтер нысаны</w:t>
+        <w:t xml:space="preserve"> Біліктілік талаптарына сәйкестік туралы ақпаратты қамтитын мәліметтер нысаны</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="369"/>
+    <w:bookmarkStart w:name="z607" w:id="370"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Заңды тұлғаның немесе дара кәсіпкердің мәртебесі туралы ақпарат</w:t>
-[...9 lines deleted...]
-        <w:t>6</w:t>
+      1. Заңды тұлғаның немесе дара кәсіпкердің мәртебесі туралы ақпарат 6</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="370"/>
+    <w:bookmarkStart w:name="z608" w:id="371"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      __________________________________________________________________ </w:t>
+        <w:t>
+      __________________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="371"/>
+    <w:bookmarkStart w:name="z609" w:id="372"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      (мемлекеттік тіркеу (қайта тіркеу) туралы анықтаманың/куәліктің </w:t>
+        <w:t>
+      (мемлекеттік тіркеу (қайта тіркеу) туралы анықтаманың/куәліктің</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="372"/>
+    <w:bookmarkStart w:name="z610" w:id="373"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      __________________________________________________________________; </w:t>
+        <w:t>
+      __________________________________________________________________;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="373"/>
+    <w:bookmarkStart w:name="z611" w:id="374"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       нөмірі және берілген күні)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="374"/>
+    <w:bookmarkStart w:name="z612" w:id="375"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Ақпараттық қауіпсіздік бағыты бойынша қайта дайындаудан, біліктілікті арттырудан өткен жоғары немесе орта кәсіптік техникалық білімі бар мәлімделген маман(дар) туралы ақпарат</w:t>
+      2. Киберқауіпсіздік бағыты бойынша қайта дайындаудан, біліктілікті арттырудан өткен</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="375"/>
+    <w:bookmarkStart w:name="z613" w:id="376"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      ___________________________________________________ _______________ </w:t>
+        <w:t>
+      жоғары немесе орта кәсіптік техникалық білімі бар мәлімделген маман(дар) туралы ақпарат</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="376"/>
+    <w:bookmarkStart w:name="z614" w:id="377"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      (мамандығын, біліктілігін, бағытын, сондай-ақ растайтын құжат(тар)ының </w:t>
+        <w:t>
+      __________________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="377"/>
+    <w:bookmarkStart w:name="z615" w:id="378"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      ___________________________________________________________________ </w:t>
+        <w:t>
+      (мамандығын, біліктілігін, бағытын, сондай-ақ растайтын құжат(тар)ының</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="378"/>
+    <w:bookmarkStart w:name="z616" w:id="379"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      көшірмесін(-лерін) қоса беріп, диплом(дар)ының, сертефикаттарының </w:t>
+        <w:t>
+      ___________________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="379"/>
+    <w:bookmarkStart w:name="z617" w:id="380"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      ___________________________________________________________________ </w:t>
+        <w:t>
+      көшірмесін(-лерін) қоса беріп, диплом(дар)ының, сертефикаттарының</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="380"/>
+    <w:bookmarkStart w:name="z618" w:id="381"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      және (немесе) куәліктерінің нөмірін, берілген күнін және орнын, оқу </w:t>
+        <w:t>
+      ___________________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="381"/>
+    <w:bookmarkStart w:name="z619" w:id="382"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      ___________________________________________________________________; </w:t>
+        <w:t>
+      және (немесе) куәліктерінің нөмірін, берілген күнін және орнын, оқу</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="382"/>
+    <w:bookmarkStart w:name="z620" w:id="383"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      орнының, оқу орталығының, ұйымдарының атауын көрсету)</w:t>
+      ___________________________________________________________________;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="383"/>
+    <w:bookmarkStart w:name="z621" w:id="384"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      3. Осы біліктілік талаптарына 10-қосымшаға сәйкес іздестіру құралдарының ең аз </w:t>
+        <w:t>
+      орнының, оқу орталығының, ұйымдарының атауын көрсету)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="384"/>
+    <w:bookmarkStart w:name="z622" w:id="385"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      жинағының болуы туралы ақпарат</w:t>
+      3. Осы біліктілік талаптарына 10-қосымшаға сәйкес іздестіру құралдарының ең аз</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="385"/>
+    <w:bookmarkStart w:name="z623" w:id="386"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      ___________________________________________________________________ </w:t>
+        <w:t>
+      жинағының болуы туралы ақпарат</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="386"/>
+    <w:bookmarkStart w:name="z624" w:id="387"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      (құжатт(ард)ың көшірмесін(-лерін) қоса беріп, осы құралдардың меншік </w:t>
+        <w:t>
+      ___________________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="387"/>
+    <w:bookmarkStart w:name="z625" w:id="388"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      ___________________________________________________________________ </w:t>
+        <w:t>
+      (құжатт(ард)ың көшірмесін(-лерін) қоса беріп, осы құралдардың меншік</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="388"/>
+    <w:bookmarkStart w:name="z626" w:id="389"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      құқығында немесе өзге заңды негізде болуын растайтын құжаттардың </w:t>
+        <w:t>
+      ___________________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="389"/>
+    <w:bookmarkStart w:name="z627" w:id="390"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      ___________________________________________________________________; </w:t>
+        <w:t>
+      құқығында немесе өзге заңды негізде болуын растайтын құжаттардың</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="390"/>
+    <w:bookmarkStart w:name="z628" w:id="391"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      деректемелерін: тіркеу нөмірін және күнін көрсету)</w:t>
+      ___________________________________________________________________;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="391"/>
+    <w:bookmarkStart w:name="z629" w:id="392"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Арнайы бөлінген үй-жайдың болуы туралы ақпарат</w:t>
+      деректемелерін: тіркеу нөмірін және күнін көрсету)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="392"/>
+    <w:bookmarkStart w:name="z630" w:id="393"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      ___________________________________________________________________ </w:t>
+        <w:t>
+      4. Арнайы бөлінген үй-жайдың болуы туралы ақпарат</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="393"/>
+    <w:bookmarkStart w:name="z631" w:id="394"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      (құжатт(ард)ың көшірмесін(-лерін) қоса беріп, меншік құқығын немесе өзге </w:t>
+        <w:t>
+      ___________________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="394"/>
+    <w:bookmarkStart w:name="z632" w:id="395"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      ___________________________________________________________________ </w:t>
+        <w:t>
+      (құжатт(ард)ың көшірмесін(-лерін) қоса беріп, меншік құқығын немесе өзге</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="395"/>
+    <w:bookmarkStart w:name="z633" w:id="396"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      де заңды негізді растайтын құжаттардың, сондай-ақ мамандандырылған </w:t>
+        <w:t>
+      ___________________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="396"/>
+    <w:bookmarkStart w:name="z634" w:id="397"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      ___________________________________________________________________ </w:t>
+        <w:t>
+      де заңды негізді растайтын құжаттардың, сондай-ақ мамандандырылған</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="397"/>
+    <w:bookmarkStart w:name="z635" w:id="398"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      ұйым(дар)мен автоматтандырылған күзет және өрттен қорғау сигнализация </w:t>
+        <w:t>
+      ___________________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="398"/>
+    <w:bookmarkStart w:name="z636" w:id="399"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      ___________________________________________________________________ </w:t>
+        <w:t>
+      ұйым(дар)мен автоматтандырылған күзет және өрттен қорғау сигнализация</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="399"/>
+    <w:bookmarkStart w:name="z637" w:id="400"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      жүйелеріне қызмет көрсету туралы шартт(ард)ың деректемелерін: тіркеу </w:t>
+        <w:t>
+      ___________________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="400"/>
+    <w:bookmarkStart w:name="z638" w:id="401"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      ___________________________________________________________________; </w:t>
+        <w:t>
+      жүйелеріне қызмет көрсету туралы шартт(ард)ың деректемелерін: тіркеу</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="401"/>
+    <w:bookmarkStart w:name="z639" w:id="402"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      нөмірлерін және күндерін, сондай-ақ тиісті ұйымдардың атауларын көрсету)</w:t>
+      ___________________________________________________________________;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="402"/>
+    <w:bookmarkStart w:name="z640" w:id="403"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Лицензиаттың қосымша біліктілік талаптарына сәйкестігін растайтын ақпарат</w:t>
+      нөмірлерін және күндерін, сондай-ақ тиісті ұйымдардың атауларын көрсету)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="403"/>
+    <w:bookmarkStart w:name="z641" w:id="404"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      ___________________________________________________________________ </w:t>
+        <w:t>
+      5. Лицензиаттың қосымша біліктілік талаптарына сәйкестігін растайтын ақпарат</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="404"/>
+    <w:bookmarkStart w:name="z642" w:id="405"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      (лицензиатқа қойылатын қосымша талаптардың орындалуы туралы </w:t>
+        <w:t>
+      ___________________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="405"/>
+    <w:bookmarkStart w:name="z643" w:id="406"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      ___________________________________________________________________ </w:t>
+        <w:t>
+      (лицензиатқа қойылатын қосымша талаптардың орындалуы туралы</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="406"/>
+    <w:bookmarkStart w:name="z644" w:id="407"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      тиісті ақпарат: лицензиаттың ақпарат таралып кететін техникалық </w:t>
+        <w:t>
+      ___________________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="407"/>
+    <w:bookmarkStart w:name="z645" w:id="408"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      ___________________________________________________________________ </w:t>
+        <w:t>
+      тиісті ақпарат: лицензиаттың ақпарат таралып кететін техникалық</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="408"/>
+    <w:bookmarkStart w:name="z646" w:id="409"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      арналарды және жедел іздестіру іс-шараларын жүргізуге арналған </w:t>
+        <w:t>
+      ___________________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="409"/>
+    <w:bookmarkStart w:name="z647" w:id="410"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      ___________________________________________________________________ </w:t>
+        <w:t>
+      арналарды және жедел іздестіру іс-шараларын жүргізуге арналған</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="410"/>
+    <w:bookmarkStart w:name="z648" w:id="411"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      арнайы техникалық құралдарды үй-жайларда және техникалық </w:t>
+        <w:t>
+      ___________________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="411"/>
+    <w:bookmarkStart w:name="z649" w:id="412"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      ___________________________________________________________________ </w:t>
+        <w:t>
+      арнайы техникалық құралдарды үй-жайларда және техникалық</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="412"/>
+    <w:bookmarkStart w:name="z650" w:id="413"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      құралдарда анықтау бойынша ақпараттық қауіпсіздіктің оқыс </w:t>
+        <w:t>
+      ___________________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="413"/>
+    <w:bookmarkStart w:name="z651" w:id="414"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      ___________________________________________________________________ </w:t>
+        <w:t>
+      құралдарда анықтау бойынша киберқауіпсіздіктің оқыс</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="414"/>
+    <w:bookmarkStart w:name="z652" w:id="415"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      оқиғаларына ден қою қызметімен жұмыс жүргізу әдістемесінің </w:t>
+        <w:t>
+      ___________________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="415"/>
+    <w:bookmarkStart w:name="z653" w:id="416"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      ___________________________________________________________________. </w:t>
+        <w:t>
+      оқиғаларына ден қою қызметімен жұмыс жүргізу әдістемесінің</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="416"/>
+    <w:bookmarkStart w:name="z654" w:id="417"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      болуын растайтын хатының деректемелері және басқалар)</w:t>
+      ___________________________________________________________________.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="417"/>
+    <w:bookmarkStart w:name="z655" w:id="418"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ____________________________</w:t>
+      болуын растайтын хатының деректемелері және басқалар)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="418"/>
+    <w:bookmarkStart w:name="z656" w:id="419"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t>Мәліметтерді көрсетілетін қызметті беруші тиісті мемлекеттік ақпараттық жүйелерден "электрондық үкімет" шлюзі арқылы дербес алады</w:t>
+        <w:t>
+      ____________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="419"/>
+    <w:bookmarkStart w:name="z657" w:id="420"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6 Мәліметтерді көрсетілетін қызметті беруші тиісті мемлекеттік цифрлық жүйелерден "цифрлық үкімет" шлюзі арқылы дербес алады</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="420"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -34162,261 +44583,405 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ақпарат таралып кететін </w:t>
+              <w:t>Қазақстан Республикасы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">техникалық арналарды және </w:t>
+              <w:t>Ұлттық қауіпсіздік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">жедел іздестіру іс-шараларын </w:t>
+              <w:t>комитеті Төрағасының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">жүргізуге арналған арнайы </w:t>
+              <w:t>2015 жылғы 30 қаңтардағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">техникалық құралдарды анықтау </w:t>
+              <w:t>№ 4 бұйрығымен бекітілген</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">бойынша қызмет көрсету </w:t>
+              <w:t>ақпарат таралып кететін</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">жөніндегі қызметті жүзеге асыру </w:t>
+              <w:t>техникалық арналарды және</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">үшін біліктілік талаптарына </w:t>
+              <w:t>жедел-іздестіру іс-шараларын</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">және оларға сәйкестікті </w:t>
+              <w:t>жүргізуге арналған, сондай-ақ</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>киберқауіпсіздікті қамтамасыз</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ету орталығы қызметінің және</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>киберқауіпсіздіктің оқыс</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>оқиғаларына ден қою қызметінің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жұмысы шеңберіндегі арнаулы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>техникалық құралдарды анықтау</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жөніндегі қызметтер көрсету</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жөніндегі қызметті жүзеге асыру</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>үшін біліктілік талаптарына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>және оларға сәйкестікті</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>растайтын құжаттар тізбесіне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>10-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z659" w:id="421"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Іздестіру құралдарының ең аз жинағы</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="421"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z660" w:id="422"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Р/с №</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="422"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -34469,109 +45034,133 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z664" w:id="423"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Киберқауіпсіздіктің оқиғаларын мониторингтеу және оларға ден қою құралдары</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="423"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z666" w:id="424"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="424"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -34597,94 +45186,106 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ақпараттық қауіпсіздік оқиғаларын басқару, ден қою және тергеу тиімділігін жоғарлату.</w:t>
+Киберқауіпсіздік оқиғаларын басқару, ден қою және тергеу тиімділігін жоғарлату.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z670" w:id="425"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="425"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -34710,94 +45311,106 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ақпараттық қауіпсіздіктің әдеттегі емес оқиғаларын анықтау тиімділігін жоғарлату.</w:t>
+Киберқауіпсіздіктің әдеттегі емес оқиғаларын анықтау тиімділігін жоғарлату.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z674" w:id="426"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="426"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -34849,138 +45462,150 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z678" w:id="427"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="427"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Зиянтасушы бағдарламаларды динамикалық талдау құралы "песочница</w:t>
+"Құм салғыш" түрінде зиянтасушы бағдарламаларды динамикалық талдау құралы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бағдарламалық қамтаманы қауіпсіз бақылаудағы ортада іске қосу, оның орындалу барысын бақылау және журналдау.</w:t>
+Бағдарламалық қамтылымды қауіпсіз бақылаудағы ортада іске қосу, оның орындалу барысын бақылау және журналдау.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -35019,687 +45644,669 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ақпарат таралып кететін </w:t>
+              <w:t>Қазақстан Республикасы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">техникалық арналарды және </w:t>
+              <w:t>Ұлттық қауіпсіздік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">жедел іздестіру іс-шараларын </w:t>
+              <w:t>комитеті Төрағасының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">жүргізуге арналған арнайы </w:t>
+              <w:t>2015 жылғы 30 қаңтардағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">техникалық құралдарды анықтау </w:t>
+              <w:t>№ 4 бұйрығымен бекітілген</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">бойынша қызмет көрсету </w:t>
+              <w:t>ақпарат таралып кететін</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">жөніндегі қызметті жүзеге асыру </w:t>
+              <w:t>техникалық арналарды және</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">үшін біліктілік талаптарына </w:t>
+              <w:t>жедел-іздестіру іс-шараларын</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">және оларға сәйкестікті </w:t>
+              <w:t>жүргізуге арналған, сондай-ақ</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">растайтын құжаттар тізбесіне </w:t>
+              <w:t>киберқауіпсіздікті қамтамасыз</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>ету орталығы қызметінің және</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>киберқауіпсіздіктің оқыс</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>оқиғаларына ден қою қызметінің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жұмысы шеңберіндегі арнаулы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>техникалық құралдарды анықтау</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жөніндегі қызметтер көрсету</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жөніндегі қызметті жүзеге асыру</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>үшін біліктілік талаптарына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>және оларға сәйкестікті</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>растайтын құжаттар тізбесіне</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>11-қосымша</w:t>
             </w:r>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z683" w:id="428"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Ақпараттық қауіпсіздіктің оқыс оқиғаларына ден қою қызметі іс-қимылының шеңберінде ақпарат таралып кететін техникалық арналарды және жедел іздестіру іс-шараларын жүргізуге арналған арнайы техникалық құралдарды анықтау бойынша қызмет көрсетуге жасалған (соның ішінде лицензиаттың өз мұқтаждықтарын қамтамасыз ету мақсатында) шарттар (келісімшарттар) туралы хабарлама</w:t>
+        <w:t xml:space="preserve"> Киберқауіпсіздіктің оқыс оқиғаларына ден қою қызметі іс-қимылының шеңберінде ақпарат таралып кететін техникалық арналарды және жедел іздестіру іс-шараларын жүргізуге арналған арнайы техникалық құралдарды анықтау бойынша қызмет көрсетуге жасалған (соның ішінде лицензиаттың өз мұқтаждықтарын қамтамасыз ету мақсатында) шарттар (келісімшарттар) туралы хабарлама</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="428"/>
+    <w:bookmarkStart w:name="z684" w:id="429"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен бастап күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="429"/>
+    <w:bookmarkStart w:name="z685" w:id="430"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      __________________________________________________________________________ </w:t>
+      лицензиаттың атауы, заңды және нақты мекенжайы киберқауіпсіздіктің оқыс оқиғаларына ден қою қызметі ақпарат таралып кететін техникалық арналарды және жедел іздестіру іс-шараларын жүргізуге арналған арнайы техникалық құралдарды анықтау бойынша </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="430"/>
+    <w:bookmarkStart w:name="z686" w:id="431"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      лицензиаттың атауы, заңды және нақты мекенжайы ақпараттық қауіпсіздіктің оқыс </w:t>
+        <w:t>
+      ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="431"/>
+    <w:bookmarkStart w:name="z687" w:id="432"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      оқиғаларына ден қою қызметі ақпарат таралып кететін техникалық арналарды және </w:t>
+        <w:t>
+      қызмет көрсетуге шарттың (келісімшарттың) жасалған күні мен нөмірі, шарт жасалған ұйымның</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="432"/>
+    <w:bookmarkStart w:name="z688" w:id="433"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      жедел іздестіру іс-шараларын жүргізуге арналған арнайы техникалық құралдарды </w:t>
+        <w:t>
+      _____________________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="433"/>
+    <w:bookmarkStart w:name="z689" w:id="434"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      анықтау бойынша қызмет көрсетуге </w:t>
+        <w:t>
+      атауы, заңды және нақты мекенжайы, жеке сәйкестендіру нөмірі/бизнес</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="434"/>
+    <w:bookmarkStart w:name="z690" w:id="435"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      __________________________________________________________________________ </w:t>
+        <w:t>
+      _____________________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="435"/>
+    <w:bookmarkStart w:name="z691" w:id="436"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      шарттың (келісімшарттың) жасалған күні мен нөмірі, шарт жасалған ұйымның </w:t>
+        <w:t>
+      сәйкестендіру нөмірі (бар болған жағдайда) және байланыс телефондары не өз мұқтаждықтарын қамтамасыз ету мақсатында қызмет көрсету мерзімі мен күні</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="436"/>
+    <w:bookmarkStart w:name="z692" w:id="437"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      __________________________________________________________________________ </w:t>
+        <w:t>
+       шарттар (келісімшарттар) жасалғаны туралы лицензиарды хабардар етеді. Шарттарды (келісімшарттарды) орындау барысында мынадай жұмыс түрлерін жүзеге асыру жоспарланады:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...106 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="437"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z693" w:id="438"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Р/с №</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="438"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Шартты (келісімшартты) орындау шеңберінде тексерілуі жоспарланатын ақпараттандыру объектілерінің нақты мекенжайы және орналасқан жері</w:t>
+Шартты (келісімшартты) орындау шеңберінде тексерілуі жоспарланатын цифрлық объектілердің нақты мекенжайы және орналасқан жері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Шартты (келісімшартты) орындау барысында тексерілуі жоспарланатын ақпараттандыру объектілері бойынша деректер (типі, моделі, мақсаты, техникалық сипаттамасы, желілік сәйкестендіргіші )</w:t>
+Шартты (келісімшартты) орындау барысында тексерілуі жоспарланатын цифрлық объектілер бойынша деректер (типі, моделі, мақсаты, техникалық сипаттамасы, желілік сәйкестендіргіші )</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -35717,68 +46324,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z698" w:id="439"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="439"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -35846,196 +46465,194 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z703" w:id="440"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      ________________________ _______________________________ ________________ </w:t>
+        <w:t>
+      _______________________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="440"/>
+    <w:bookmarkStart w:name="z704" w:id="441"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      лицензиаттың             (тегі, аты, әкесінің аты                   күні </w:t>
+        <w:t>
+      лицензиаттың уәкілетті адамы (тегі, аты, әкесінің аты (бар болған жағдайда), күні)</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="441"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z705" w:id="442"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ескертпе:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="442"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-осы хабарлама лицензиарға шарттар (келісімшарттар) бойынша міндеттемелерді орындауды бастағанға дейін кемінде бес жұмыс күні бұрын лицензиаттың уәкілетті адамының электрондық цифрлық қолтаңбасымен куәландырылған электрондық құжаттың нысанында www.egov.kz, www.elіcense.kz "электрондық үкімет" веб-порталы арқылы жіберіледі.</w:t>
+осы хабарлама лицензиарға шарттар (келісімшарттар) бойынша міндеттемелерді орындауды бастағанға дейін кемінде бес жұмыс күні бұрын лицензиаттың уәкілетті адамының электрондық цифрлық қолтаңбасымен куәландырылған электрондық құжаттың нысанында www.egov.kz, www.elіcense.kz "цифрлық үкімет" веб-порталы арқылы жіберіледі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -36074,365 +46691,432 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ақпарат таралып кететін </w:t>
+              <w:t>Қазақстан Республикасы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">техникалық арналарды және </w:t>
+              <w:t>Ұлттық қауіпсіздік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">жедел іздестіру іс-шараларын </w:t>
+              <w:t>комитеті Төрағасының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">жүргізуге арналған арнайы </w:t>
+              <w:t>2015 жылғы 30 қаңтардағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">техникалық құралдарды анықтау </w:t>
+              <w:t>№ 4 бұйрығымен бекітілген</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">бойынша қызмет көрсету </w:t>
+              <w:t>ақпарат таралып кететін</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">жөніндегі қызметті жүзеге асыру </w:t>
+              <w:t>техникалық арналарды</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">үшін біліктілік талаптарына </w:t>
+              <w:t>және жедел-іздестіру</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">және оларға сәйкестікті </w:t>
+              <w:t>іс-шараларын жүргізуге</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">растайтын құжаттар тізбесіне </w:t>
+              <w:t>арналған, сондай-ақ</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>киберқауіпсіздікті қамтамасыз</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ету орталығы қызметінің және</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>киберқауіпсіздіктің оқыс</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>оқиғаларына ден қою қызметінің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жұмысы шеңберіндегі арнаулы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>техникалық құралдарды анықтау</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жөніндегі қызметтер көрсету</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жөніндегі қызметті жүзеге асыру</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>үшін біліктілік талаптарына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>және оларға сәйкестікті</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>растайтын құжаттар тізбесіне</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>12-қосымша</w:t>
             </w:r>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z709" w:id="443"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 20__ жылғы "___" ________ бастап 20__ жылғы "___" ________ дейінгі кезеңде ақпараттық қауіпсіздіктің оқыс оқиғаларына ден қою қызметі іс-қимылының шеңберінде ақпарат таралып кететін техникалық арналарды және жедел іздестіру іс-шараларын жүргізуге арналған арнайы техникалық құралдарды анықтау бойынша көрсетілген қызметтер жөніндегі есеп</w:t>
+        <w:t xml:space="preserve"> 20__ жылғы "___" ________ бастап 20__ жылғы "___" ________ дейінгі кезеңде киберқауіпсіздіктің оқыс оқиғаларына ден қою қызметі іс-қимылының шеңберінде ақпарат таралып кететін техникалық арналарды және жедел іздестіру іс-шараларын жүргізуге арналған арнайы техникалық құралдарды анықтау бойынша көрсетілген қызметтер жөніндегі есеп</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...36 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="443"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z710" w:id="444"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Р/с №</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="444"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -36458,51 +47142,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қызмет көрсету барысында тексерілген ақпараттандыру объектілерінің жалпы саны</w:t>
+Қызмет көрсету барысында тексерілген цифрлық объектілердің жалпы саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -36520,68 +47204,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z715" w:id="445"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="445"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -36649,207 +47345,219 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z720" w:id="446"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      ______________________ __________________________________ ________________ </w:t>
+        <w:t>
+      ________________________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="446"/>
+    <w:bookmarkStart w:name="z721" w:id="447"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      лицензиаттың             (тегі, аты, әкесінің аты                   күні </w:t>
+        <w:t>
+      лицензиаттың уәкілетті адамы (тегі, аты, әкесінің аты (бар болған жағдайда), күні)</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="447"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z722" w:id="448"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ескертпе:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="448"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ақпараттық қауіпсіздіктің оқыс оқиғаларына ден қою қызметі ақпарат таралып кететін техникалық арналарды және жедел іздестіру іс-шараларын жүргізуге арналған арнайы техникалық құралдарды анықтау бойынша көрсетілген қызметтер жөніндегі есепті лицензиарға есепті жылдан кейінгі тоқсан екінші айының 1-күнінен кешіктірілмей лицензиаттың уәкілетті адамының электрондық цифрлық қолтаңбасымен куәландырылған DOC форматтағы электрондық құжаттың нысанында www.egov.kz, www.elіcense.kz "электрондық үкімет" веб-порталы арқылы жібереді.</w:t>
+ақпараттық қауіпсіздіктің оқыс оқиғаларына ден қою қызметі ақпарат таралып кететін техникалық арналарды және жедел іздестіру іс-шараларын жүргізуге арналған арнайы техникалық құралдарды анықтау бойынша көрсетілген қызметтер жөніндегі есепті лицензиарға есепті жылдан кейінгі тоқсан екінші айының 1-күнінен кешіктірілмей лицензиаттың уәкілетті адамының электрондық цифрлық қолтаңбасымен куәландырылған DOC форматтағы электрондық құжаттың нысанында www.egov.kz, www.elіcense.kz " цифрлық үкімет" веб-порталы арқылы жібереді.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -36870,55 +47578,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>