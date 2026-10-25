--- v2 (2026-06-10)
+++ v3 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="815929e" w14:textId="815929e">
+    <w:p w14:paraId="ce5e10e" w14:textId="ce5e10e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -728,194 +728,196 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z12" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Мемлекеттік мүлікті мүліктік жалдауға (жалға) беру қағидалары (бұдан әрі – Қағидалар) "Мемлекеттік мүлік туралы" Қазақстан Республикасы Заңының (бұдан әрі – Қағидалар) 74-бабының </w:t>
+      1. Осы Мемлекеттік мүлікті мүліктік жалдауға (жалға) беру қағидалары (бұдан әрі – Қағидалар) "Мемлекеттік мүлік туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>74-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес әзірленді. Заңға) және мемлекеттік мүлікті мүліктік жалға (жалдауға) беру тәртібін айқындайды.).</w:t>
+        <w:t xml:space="preserve"> сәйкес әзірленді және мемлекеттік мүлікті мүліктік жалдауға (жалға) беру тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z64" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы Қағидалардың ережелері Қазақстан Республикасының Ұлттық Банкіне бекітілген жер учаскелерін, тұрғын үй қорын және мүлікті, Қарулы Күштердің, басқа да әскерлер мен әскери құралымдардың әскери мүлкін және пайдаланылмайтын әскери мүлкін, мемлекеттік орта білім беру ұйымдарының дене шынықтыру-сауықтыру және спорт құрылысжайларын, тарих және мәдениет ескерткіштері мен су шаруашылығы құрылысжайларын беруге байланысты құқықтық қатынастарға қолданылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Премьер-Министрінің орынбасары - Ұлттық экономика министрінің 03.10.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 85</w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 24.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 134 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z13" w:id="11"/>
+    <w:bookmarkStart w:name="z13" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда мынадай негізгі ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) баланс ұстаушы – объектісі жедел басқару немесе шаруашылық жүргізу құқығы бекітілген мемлекеттік заңды тұлға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1089,51 +1091,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттің ақшасы, бағалы қағаздары және мүліктік құқықтары мүліктік жалдау (жалдау) шартының объектісі (пәні) болып табылмайды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) мемлекеттік мүлік тізілімі (бұдан әрі – тізілім) – Қазақстан Республикасы арнаулы мемлекеттік органдарының, Қарулы Күштерінің, басқа да әскерлері мен әскери құралымдарының жедел басқаруындағы мүлікті және мемлекеттік материалдық резервті қоспағанда, мемлекеттік мүлікті есепке алудың бірыңғай ақпараттық автоматтандырылған жүйесі;</w:t>
+      9) мемлекеттік мүлік тізілімі (бұдан әрі – тізілім) – Қазақстан Республикасы арнаулы мемлекеттік органдарының, Қарулы Күштерінің, басқа да әскерлері мен әскери құралымдарының жедел басқаруындағы мүлікті және мемлекеттік материалдық резервті қоспағанда, мемлекеттік мүлікті есепке алудың бірыңғай цифрлық жүйесі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) тендер – бұл тізілімнің веб-порталын пайдалана отырып, электрондық форматта өткізілетін объектілерді мүліктік жалдауға (жалға) беру жөніндегі сауда-саттық нысаны, онда жалға беруші өзі қабылдаған бастапқы шарттар негізінде жалғыз қатысушымен немесе объектінің жалдау ақысының ең көп сомасын ұсынған тендерге қатысушымен шарт жасасуға міндеттенеді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1237,71 +1239,73 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) шарт идентификаторы – шартқа электрондық цифрлық қолтаңбамен қол қойылған күні тізілім веб-порталы беретін шарттың бірегей нөмірі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15) электрондық құжат – ақпарат электрондық цифрлық нысанда ұсынылған және электрондық цифрлық қолтаңба арқылы куәландырылған құжат;</w:t>
-[...19 lines deleted...]
-    </w:p>
+      15) электрондық құжат – анықтығын, тиесілілігін және өзгермейтіндігін растау электрондық цифрлық қолтаңбаның көмегімен қамтамасыз етілген цифрлық жазба;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z70" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) электрондық цифрлық қолтаңба (бұдан әрі – ЭЦҚ) – электрондық цифрлық қолтаңбаның жабық кілті мен электрондық цифрлық қолтаңба құралдарын пайдалана отырып жасалған, электрондық құжаттың анықтығын, оның тиесілілігін және мазмұнының өзгермейтіндігін растайтын цифрлық жазба (цифрлық деректер жиынтығы).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1310,120 +1314,140 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 85</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>қолданысқа</w:t>
+        <w:t xml:space="preserve"> енгізіледі); өзгерістер енгізілді  – ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 24.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 134 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z29" w:id="12"/>
+    <w:bookmarkStart w:name="z29" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Заңның 74-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мемлекеттік орта білім беру ұйымдарының дене шынықтыру-сауықтыру және спорт құрылысжайларын, сондай-ақ республикалық мемлекеттік мәдениет ұйымдарының мүлкін қоспағанда, республикалық мүлікті мүліктік жалдауға (жалға) мемлекеттік мүлік жөніндегі уәкілетті орган (республикалық мүлікті жалдауға беруші (жалға беруші) береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік орта білім беру ұйымдарының дене шынықтыру-сауықтыру және спорт құрылысжайларын қоспағанда, коммуналдық мүлікті мүліктік жалдауға (жалға) жергілікті атқарушы орган немесе жергілікті қоғамдастық жиналысымен келісу бойынша аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты (коммуналдық мүлікті жалдауға беруші (жалға беруші) береді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1536,90 +1560,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z30" w:id="13"/>
+    <w:bookmarkStart w:name="z30" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Баланс ұстаушы артық және пайдаланылмайтын объектілерді мүліктік жалдауға (жалға) беру үшін жалға берушіге осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша тізілімнің веб-порталында объект туралы ақпарат береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Объект туралы ақпараттың дұрыстығын баланс ұстаушы қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1630,90 +1654,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Объект туралы ақпаратты жалға беруші ол ұсынылған күннен бастап бес жұмыс күні ішінде қарайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Объект туралы ақпаратты қараудың нәтижелері бойынша жалға беруші мынадай:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z31" w:id="14"/>
+    <w:bookmarkStart w:name="z31" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) объектіні мүліктік жалдауға (жалға алуға) беру туралы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z32" w:id="15"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z32" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жалға беруші объектінің заңды жағдайы бойынша өзге шешім қабылдаған жағдайда, объектіні мүліктік жалдауға (жалға алуға) беруден бас тарту туралы шешімдердің бірін қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1732,170 +1756,170 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z33" w:id="16"/>
+    <w:bookmarkStart w:name="z33" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Жалға беруші баланс ұстаушы осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес ұсынған ақпаратты қарау нәтижелері бойынша немесе мемлекеттік мүлік жөніндегі уәкілетті орган немесе жергілікті атқарушы орган не аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты өткізетін мемлекеттік мүліктің мақсатқа сай пайдаланылуын бақылау нәтижелері бойынша объектіні мүлiктiк жалдауға (жалға алуға) беру туралы шешім қабылдағаннан кейін бес жұмыс күні ішінде тізілімнің веб-порталына мынадай:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z34" w:id="17"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z34" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) объектінің атауын, қысқаша сипаттамасын, санын, орналасқан жерін, нысаналы мақсатын мүліктік жалдауға (жалға алуға) беру мерзімін көрсете отырып, объект туралы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z35" w:id="18"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z35" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) объект иесі мен баланс ұстаушы туралы (пошта мекенжайы, телефон, факс, электронды пошта мекенжайы);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z36" w:id="19"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z36" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) объектіні тендер өткізу немесе тендер өткізбей мүліктік жалға (жалдауға) беру тәсілі туралы ақпапаттың орналастырылуын қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z37" w:id="20"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z37" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Жалдау шарты оның талаптары тиісінше орындалған кезде шарттың қолданылу мерзімін ұзарту құқығымен 3 (үш) жылдан аспайтын мерзімге жасалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Инвестициялар туралы қол қойылған келісімдер шеңберінде жалға берілген не берілетін объектілерге бұл қолданылмайды – жалдау шартының қолданылу мерзімі, шарт талаптарының тиісінше орындалуы кезіндегі ұзартуды ескере отырып, 25 (жиырма бес) жылдан аспауға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2098,226 +2122,226 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z38" w:id="21"/>
+    <w:bookmarkStart w:name="z38" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Мемлекеттік мүлікті мүлiктiк жалдауға (жалға алуға) беру тәртібі </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z39" w:id="22"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z39" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-параграф. Объектiлердi тендер өткізбей мүлiктiк жалдауға (жалға алуға) беру</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z40" w:id="23"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z40" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Мынадай:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z41" w:id="24"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z41" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) курстық сабақтар, конференциялар, семинарлар, концерттер, көрмелер мен спорттық іс-шаралар өткізу үшін білім беру, ғылым, мәдениет және спорт ұйымдарының үй-жайлары (оның аудандарына қарамастан) мен жабдықтары (оның құнына қарамастан) сағат бойынша берілген;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z42" w:id="25"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z42" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) кандидатқа, саяси партияға не олар сенiм бiлдiрген адамдарға сайлаушылармен кездесулер өткiзу және сайлау алдындағы үгiттер жүргізу үшін үй-жайлар берілген;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z43" w:id="26"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z43" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) тауарларды жеткізуге, жұмыстарды орындауға және объектілердің баланс ұстаушыларына қызметтер көрсетуге байланысты мемлекеттік сатып алу (мемлекеттік тапсырыс) туралы шарттар жасаған өнім берушілерге не егер мемлекеттік сатып алу (мемлекеттік тапсырыс) туралы шартта өнім берушілерге үй-жайлар және жабдықтар ұсыну қарастырылған жағдайда, осы объектіде орналасқан мемлекеттік заңды тұлғаларға үй-жайлар мен жабдықтар берілген;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z44" w:id="27"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z44" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) ауданы жүз шаршы метрге дейінгі үй-жайларды, ғимараттар мен құрылыстарды, қалдық құны жүз елу еселенген айлық есептік көрсеткіштен аспайтын өзге де мүлікті (автокөлік құралдары, жабдықтар, жиһаз, ұйымдастыру техникасы) берілген;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z45" w:id="28"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z45" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) банкоматтар мен мультикассалар орнатуға арналған алаңдар берілген;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z46" w:id="29"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z46" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) Ұлттық почта операторы қызметі ауылдарда, ауылдық округтерде жүзеге асырылған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2366,70 +2390,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z48" w:id="30"/>
+    <w:bookmarkStart w:name="z48" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) орта білім беру ұйымдарында білім алушыларды тамақтандыруды ұйымдастыру бойынша көрсетілетін қызметтерді сатып алу туралы шарттар жасасқан өнім берушілерге үй-жайлар (олардың алаңына қарамастан) мен жабдықтар (оның құнына қарамастан) берілген жағдайларда, объектілерді мүліктік жалдауға (жалға алуға) беру тендер өткізбей жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2468,51 +2492,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z49" w:id="31"/>
+    <w:bookmarkStart w:name="z49" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Осы Қағидалардың 7-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2527,51 +2551,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5) тармақшаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген объектілерді мүліктік жалдауға (жалға алуға) беруге екі немесе одан да көп өтінім берілген жағдайда, оларды мүліктік жалдауға (жалға алуға) беру тендер өткізу арқылы жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Қағидалардың 7-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2586,90 +2610,90 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5) тармақшаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген объектілерді мүліктік жалдауға (жалға алуға) беруге екі немесе одан көп өтінім берілген жағдайда жалға беруші осы объектілерді тендер өткізу арқылы мүлікті жалдауға (жалға алуға) беру туралы ақпаратты осындай шешім қабылданғаннан кейін жеті жұмыс күні ішінде тізілімнің веб-порталына орналастыруды қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z50" w:id="32"/>
+    <w:bookmarkStart w:name="z50" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Объектіні тендер өткізбей мүлiктiк жалдауға (жалға алуға) беру осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша объектіні мүліктік жалдауға (жалға алуға) беруге арналған өтінімнің негізінде (бұдан әрі - өтінім) жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтінім объектінің атауын, оның баланс ұстаушысын, сондай-ақ жеке немесе заңды тұлға өкілінің өкілеттігін куәландыратын құжаттың көшірмесін (сканерленген) қоса, объектіге қажеттіліктің негіздемесін көрсете отырып, тізілімнің веб-порталында жасалады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2702,70 +2726,70 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8) тармақшаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген объектілер бойынша тізілім веб-порталында өнім беруші мемлекеттік мүлікті (үй-жайлар мен жабдықтарды) ұсынуды көздейтін шарттарда көрсетілген қатысушылардың ғана өтінімдерін қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z51" w:id="33"/>
+    <w:bookmarkStart w:name="z51" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Кандидатқа, саяси партияға не олар сенiм бiлдiрген адамдарға сайлаушылармен кездесулер өткiзу және сайлау алдындағы үгiттер жүргізу үшін үй-жайлар беру жалға берушінің атына ерікті нысандағы жазбаша өтініштің негізінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалға беруші өтініш келіп түскен сәттен бастап екі жұмыс күні ішінде кандидатты, саяси партияны немесе олардың сенiм бiлдiрген адамдарын жылжымайтын мүлікті мүліктік жалдауға (жалға алуға) беру шартын жасасуға дайындығы туралы хабардар етеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2778,51 +2802,51 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> екінші бөлігінің талаптары кандидатқа, саяси партияға немесе олар сенiм бiлдiрген адамдарға сайлаушылармен кездесулер өткiзу және сайлау алдындағы үгiттер жүргізу үшін үй-жай беру жағдайларына қолданылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z52" w:id="34"/>
+    <w:bookmarkStart w:name="z52" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Жалға беруші Қағидалардың 7-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2837,51 +2861,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5) тармақшаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген объектілерді қоспағанда, объектіні мүліктік жалдауға (жалға алуға) беру өтінімін бес жұмыс күні ішінде қарайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жалға беруші Қағидалардың 7-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2914,71 +2938,71 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген объектілерді жалдауға (жалға алуға) беру туралы өтінімді бірінші өтінім түскен күннен бастап бес жұмыс күні ішінде қарайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жалға беруші объектілерді жалдауға (жалға алуға) беру туралы өтінімді (өтінімдерді) қарау нәтижелері бойынша мынадай: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z53" w:id="35"/>
+    <w:bookmarkStart w:name="z53" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) объектіні мүліктік жалдауға (жалға алуға) беру туралы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z54" w:id="36"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z54" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) осы тарауға сәйкес осы Қағидалардың 7-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2993,487 +3017,487 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5) тармақшаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген объектілерді мүліктік жалдауға (жалға алуға) беруге екі және одан көп өтінім берілген жағдайда, тендер өткізу туралы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z55" w:id="37"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z55" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) объектінің заңды жағдайы бойынша жалға беруші өзге шешім қабылдаған немесе өтінімде көрсетілген объектінің осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> талаптарына сәйкес келмеген жағдайда, объектіні мүліктік жалдауға (жалға алуға) беруден бас тарту туралы шешімдердің бірін қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z56" w:id="38"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z56" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Жалға алушымен шарт мүліктік жалдауға (жалға алуға) беру туралы шешім қабылданған күннен бастап бес жұмыс күні ішінде тізілімнің веб-порталында электронды түрде жасалады және ЭЦҚ пайдалана отырып жалға беруші мен жалға алушы қол қояды және шарттың сәйкестендіргішін көрсете отырып, тізілім веб-порталында тіркеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы тармақтың бірінші бөлігінің талаптары жалға беруші мен кандидат немесе саяси партия не олар сенiм бiлдiрген адамдар арасында Қазақстан Республикасы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Азаматтық кодексінің</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> талаптарына сәйкес жазбаша нысанда қағаз жеткізгіште жасалатын, жылжымайтын мүлікті мүліктік жалдауға (жалға алуға) беру шарттарына қолданылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z57" w:id="39"/>
+    <w:bookmarkStart w:name="z57" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-параграф. Тендер өткізуге дайындық</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z58" w:id="40"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z58" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Тендерге дайындалу және оны өткiзу кезiнде жалға берушi:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z59" w:id="41"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z59" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) тендер комиссиясын қалыптастырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z60" w:id="42"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z60" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) тендер өткiзу мерзімін айқындайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z61" w:id="43"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z61" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) тендер құжаттамасын дайындайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z62" w:id="44"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z62" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) тізілімнің веб-порталында тендер өткізу туралы хабарламаны жариялайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z63" w:id="45"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z63" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) шарт жобасын дайындауды жүзге асырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z64" w:id="46"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z64" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) тендер комиссиясы отырысының хаттамаларына қол қояды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z65" w:id="47"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z65" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) тендер жеңімпазымен шарт жасасуды қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z66" w:id="48"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z66" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Тендерлік құжаттама:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z67" w:id="49"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z67" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) тендер объектiсiнің нысаналы мақсатын көрсете отырып, ол туралы мәлiметтерді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z68" w:id="50"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z68" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) өтiнiмнің және онымен бiрге ұсынылатын құжаттардың мазмұны бойынша талаптарды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z69" w:id="51"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z69" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) тендер шарттарын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z70" w:id="52"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z70" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) тендер өткiзу тәртiбiн;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z71" w:id="53"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z71" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) шарттың жобасын қамтиды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z72" w:id="54"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z72" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Тендердің ұйымдастырушысы ретінде жалға беруші әрекет етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z73" w:id="55"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z73" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Тендерлік комиссияның құрамына жалға берушінің, баланс ұстаушының, Қазақстан Республикасы Ұлттық кәсіпкерлер палатасының және өзге де ұйымдардың өкілдері қосылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkEnd w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3492,510 +3516,510 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z74" w:id="56"/>
+    <w:bookmarkStart w:name="z74" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Тендер комиссиясы жалға беруші белгілеген мерзімде және тендерлiк құжаттаманың негізінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z75" w:id="57"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z75" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) тендердің шарттары мен тендерге қатысушыға қойылатын талаптарды айқындайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z76" w:id="58"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z76" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>49-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес есептелген жалдау төлемінің мөлшерлемесінен төмен болмайтын жалдау төлемінің ең төменгі мөлшерлемесін (жалға алушының ұйымдық-құқықтық нысанын ескеретін коэффициент қолданбастан) белгілейді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z77" w:id="59"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z77" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) кепілдік жарнасының мөлшерін бекітеді. Тендерге қатысуға арналған кепілдік жарна жылжымайтын мүлік объектісі берілген кезде жалдаушының қызмет түрі мен ұйымдық-құқықтық нысанын ескеретін коэффициенттерді пайдаланбай есептелетін объект үшін айлық жалдау төлемі мөлшерінде және ғимараттағы үй-жайдың бір бөлігін мүліктік жалға беру кезінде жалпы пайдалану орындарына қол жеткізу ескерілмей белгіленеді. Өзге мүлік берілген кезде кепілдік жарна айлық жалдау төлемі мөлшерінде белгіленді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z78" w:id="60"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z78" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Жалға беруші тізілімнің веб-порталында тендер өткізу туралы хабарламаның тендер өткізілгенге дейін кемінде күнтізбелік он бес күн бұрын қазақ және орыс тілдерінде жариялануын қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z79" w:id="61"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z79" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Тендер өткiзу туралы хабарлама мынадай мәліметтерді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z80" w:id="62"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z80" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жалға берушінің атауын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z81" w:id="63"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z81" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) тендер өткізу шарттарын және тендерге қатысушыға қойылатын талаптарды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z82" w:id="64"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z82" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) тендер объектiсiнiң қысқаша сипаттамасын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z83" w:id="65"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z83" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) тендер өткiзіу күнін, уақытын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z84" w:id="66"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z84" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) тендерге қатысуға өтінімдi қабылдау мерзiмдерiн;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z85" w:id="67"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z85" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) мүлiктiк жалдау (жалға алу) мерзiмiн және жалдау төлемінің бастапқы мөлшерлемесінің мөлшерін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z86" w:id="68"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z86" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) жалдау ақысы төлемдерінің кезеңділігін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z87" w:id="69"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z87" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) кепiлдiк жарнаның мөлшерiн, мерзiмi мен оны енгiзу үшін банк деректемелерін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z88" w:id="70"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z88" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) тендерге қатысу үшiн қажеттi құжаттар тiзбесiн;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z89" w:id="71"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z89" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) шартты жасасу мерзімін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z90" w:id="72"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z90" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) тендер объектісімен танысу мекенжайын, мерзімдері мен шарттарын қамтиды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z91" w:id="73"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z91" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Бірыңғай оператор:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z92" w:id="74"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z92" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) тізілім веб-порталының жұмыс істеуін қамтамасыз етеді, сондай-ақ сауда-саттыққа қатысушылардың кепілдік жарналарын қабылдайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z93" w:id="75"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z93" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) тізілім веб-порталында ЭЦҚ қолдану арқылы жалға берушінің қолы қойылған кепілдік жарнаны аударуға берілген өтініш негізінде жалға берушінің тиісті бюджет сыныптамасының кодына тендерде жеңген қатысушының кепілдік жарнасын аударады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z94" w:id="76"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z94" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) тендердің басқа қатысушыларына, сондай-ақ олар кепілдік жарналарын қайтару жөніндегі өтінішке тізілім веб-порталында қол қойған күннен бастап үш жұмыс күні ішінде тендерге қатысуға өтінім бермеген адамдарға кепілдік жарналарын қайтарады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z95" w:id="77"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z95" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Қатысушылар тендер өткiзу туралы хабарламада көрсетiлген мөлшерде, мерзiмдерде және тәртiппен, бірыңғай оператордың шотына кепiлдiк жарна енгiзедi.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkEnd w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бір кепілдік жарна бір объектіге арналған тендерге қатысуға мүмкіндік береді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4080,462 +4104,462 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>41-тармағын</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қоспағанда, барлық басқа жағдайларда қатысушы ЭЦҚ пайдалана отырып қол қойған тізілім веб-порталы арқылы қалыптастырылған кепілдік жарнаны қайтару туралы өтініш негізінде тендерге қатысушының өтінімде көрсетілген деректемелеріне сәйкес кепілдік жарналарды бірыңғай оператор үш жұмыс күні ішінде қайтарады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z96" w:id="78"/>
+    <w:bookmarkStart w:name="z96" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Баланс ұстаушының өтініші бойынша тендердің шарттары өзгерген не тендерді болмаған жағдайда, жалға беруші тендерді өткізгенге дейін кемінде үш жұмыс күні бұрын өзгерістер немесе тендердің болмайтын туралы хабарламаны тізілім веб-порталында қазақ және орыс тілдерінде жариялайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkEnd w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тендерге қатысуға өтінім берген тұлғаларға тендер шарттарын өзгерту не тендердің болмайтыны туралы хабарлама жарияланғанға дейін кепілдік жарнаны тізілім веб-порталында ЭЦҚ пайдалана отырып қол қойылған кепілдік жарнаны қайтаруға өтініш негізінде қайтарылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z97" w:id="79"/>
+    <w:bookmarkStart w:name="z97" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Тендер өткiзу туралы хабарлама жарияланғаннан кейiн жалға берушi тізілім веб-порталы арқылы объект туралы ақпаратқа қол жеткiзуiн қамтамасыз етеді, ал баланс ұстаушы объектіні қарауға қол жеткізуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z98" w:id="80"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z98" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-параграф. Тендер өткізу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z99" w:id="81"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z99" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Тендерге қатысушыларды тізілім веб-порталында тiркеу тендер өткiзу туралы хабарлама жарияланған күннен бастап жүргізіледі және тендер өткiзiлгенге дейін бес минут бұрын аяқталады, содан кейін қатысушы берген өтінішін қайтарып ала алмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z100" w:id="82"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z100" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Тендерге қатысу үшін қатысушы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z101" w:id="83"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z101" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жеке тұлғалар мен жеке кәсіпкерлер үшін: ЖСН, тегін, атын және әкесінің атын (болса);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z102" w:id="84"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z102" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) заңды тұлғалар үшін: БСН, толық атауын, бірінші басшының тегін, атын және әкесінің атын (болса);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z103" w:id="85"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z103" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) кепілдік жарнаны қайтару үшін екінші деңгейдегі банктегі есеп айырысу шотының деректемелерін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z104" w:id="86"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z104" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) байланыс деректерін (пошталық мекен-жайы, телефонын, электрондық пошта, мекенжайын) көрсете отырып, тізілім веб-порталында алдын ала тіркелу қажет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkEnd w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жоғарыда көрсетілген деректер өзгерген кезде қатысушы бір жұмыс күні ішінде тізілім веб-порталына енгізілген деректерді өзгертеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z105" w:id="87"/>
+    <w:bookmarkStart w:name="z105" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       26. Қатысушы ретінде тіркелу үшін тізілім веб-порталында қатысушының ЭЦҚ-мен қол қойылған, осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша мемлекеттік мүлікті мүліктік жалдауға (жалға алуға) ұсыну бойынша тендерге қатысуға өтінімді (бұдан әрі - өтінім) тіркеу қажет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z106" w:id="88"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z106" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Қатысушылар тізілім веб-парағында арнайы бөлінген электрондық конвертке жүктелетін тендерлік шарттарға келісімі мен бағалық ұсынысты қамтитын өтінімді тендер өткізу туралы хабарламада көрсетілген қатысушыға (жалға алушыға) қойылатын талаптарға сәйкестігін растайтын құжаттардың электрондық (сканерленген) көшірмелерін қоса тіркейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z107" w:id="89"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z107" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Қатысушылардың өтінімдері мен оларға қоса берілетін электрондық (сканерленген) құжаттардың көшірмелері тізілім веб-порталында сақталады және тендер өткізу туралы хабарламада көрсетілген күн мен уақытқа дейін жүктеу және қарау үшін қолжетімсіз болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z108" w:id="90"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z108" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       29. Қатысушының осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>27-тармақтарында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген талаптарды сақтамауы, сондай-ақ тендерді өткізу туралы хабарламада көрсетілген кепілді жарнаның бірыңғай оператордың шотына түспеуі тізілім веб-порталының өтінімді қабылдаудан бас тартуы үшін негіз болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z109" w:id="91"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z109" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Бірыңғай оператордың шотына кепілдік жарна түскені туралы мәліметтер болған жағдайда, тізілім веб-порталы өтінімді қабылдауды жүзеге асырады. Бірыңғай оператордың шотына кепілді жарнаның түскені туралы мәлімет болмаған жағдайда, тізілім веб-порталы қатысушының өтінімін кері қайтарады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkEnd w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тізілім веб-порталы қатысушының тізілім веб-порталында көрсетілген электрондық мекенжайына өтінімді қабылдау не өтінімді қабылдаудан бас тарту себептері туралы электрондық хабарлама жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z110" w:id="92"/>
+    <w:bookmarkStart w:name="z110" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       31. Тендер тізілім веб-порталында "Қазақстан Республикасындағы мерекелер туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген демалыс және мереке күндерін қоспағанда, сейсенбіден жұмаға дейін өткізіледі. Тендер Астана қаласының уақыты бойынша сағат 10:00-ден 13:00-ге дейінгі кезеңде басталады және тендер өткізілетін күні аяқталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkEnd w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4554,70 +4578,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z111" w:id="93"/>
+    <w:bookmarkStart w:name="z111" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Егер тендер басталған сәтте қатысушылардың тіркелген өтінімдері болмаса, тендер тізілімнің веб-порталымен өткізілмеген деп танылады және жалға беруші осы Қағидалардың 3-параграфында көзделген тәртіппен объектіні тендерге қайта қою туралы шешім қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkEnd w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4636,282 +4660,282 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z112" w:id="94"/>
+    <w:bookmarkStart w:name="z112" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Тізілім веб-порталы тендер өткізу хабарламада көрсетілген тендердің күні мен уақыты келген бойда өтінімдерді автоматты түрде ашады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z113" w:id="95"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z113" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. Тендерге жіберілген қатысушыларды анықтау үшін өтінімдер мен құжаттардың электрондық (сканерленген) көшірмелерін жалға беруші тізілім веб-порталында қарайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkEnd w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қатысушы тендер өткізу туралы хабарламада көрсетілген талаптарға сәйкес келмесе, жалға беруші қатысушыны себептерін көрсете отырып, тендерге қатысуға жібермейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z114" w:id="96"/>
+    <w:bookmarkStart w:name="z114" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. Тендер өткiзу кезінде жалғыз қатысушы немесе объект үшін жалдау төлемінің ең жоғары сомасын ұсынған және тендер өткізу туралы хабарламада көрсетілген талаптарға жауап беретін тендерге қатысушы тендер жеңімпазы деп жарияланады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkEnd w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қатысушылар ұсынған жалдау төлемақысының сомасы сәйкес (тең) болған жағдайда, өтінімді бұрын тіркеген қатысушы жеңімпаз болып танылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z115" w:id="97"/>
+    <w:bookmarkStart w:name="z115" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. Тізілім веб-порталында баға белгілеу ұсыныстарын автоматты түрде салыстыруды және тендерді қорытындылауды жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkEnd w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Тендердің нәтижелері туралы хаттама осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша толтырылғаннан кейін веб-порталда автоматты түрде орналастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z116" w:id="98"/>
+    <w:bookmarkStart w:name="z116" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-параграф. Тендердің нәтижелерін ресімдеу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z117" w:id="99"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z117" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. Жалға беруші тендер өткізілген күннен бастап екі жұмыс күнінен кешіктірмей шарттың жобасын жасайды және оны жеңімпазға тізілім веб-порталы арқылы жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z118" w:id="100"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z118" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. Шарт электронды форматта тізілім веб-порталында жасалады және оған жалға беруші мен жұмыс беруші ЭЦҚ пайдалана отырып, тендер өкізілген күннен бастап бес жұмыс күні ішінде қол қояды және шарт сәйкестендіргішін көрсете отырып, веб-порталда тіркеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z119" w:id="101"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z119" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39. Жеңімпаз шартқа белгіленген мерзімде қол қоймаса, жалға беруші шарт жобасын жасайды және тізілім веб-порталы арқылы екінші қатысушыға жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkEnd w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер екінші қатысушы бес жұмыс күні ішінде шартқа қол қоймаса, жалға беруші электрондық цифрлық қолтаңбаны пайдалана отырып, тізілім веб-порталында қалыптастырылған тендер нәтижелерінің күшін жою туралы актіге қол қояды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -4968,70 +4992,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z155" w:id="102"/>
+    <w:bookmarkStart w:name="z155" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39-1. Жалға беруші, егер тендер қорытындылары бойынша жеңімпаз анықталмаса, күнтізбелік 15 (он бес) күн ішінде өтпеді деп танылған тендердің шарттары бойынша мүлікті қайтадан сауда-саттыққа шығарады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkEnd w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5090,70 +5114,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z120" w:id="103"/>
+    <w:bookmarkStart w:name="z120" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40. Кемінде бір жыл мерзімге жасалған жылжымайтын мүлікті мүліктік жалдау (жалдау) шарты Қазақстан Республикасының заңнамасында белгіленген тәртіппен құқықтық кадастрда мемлекеттік тіркелуге жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkEnd w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шарттардың құқықтық кадастрында мемлекеттік тіркеу жалға алушының қаражаты есебінен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -5210,108 +5234,108 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z121" w:id="104"/>
+    <w:bookmarkStart w:name="z121" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41. Енгізілген кепілдік жарнаның сомасы жасалған шарт бойынша тендер объектісін пайдаланғаны үшін төлем есебіне жеңімпазға есептеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z122" w:id="105"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z122" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Қабылдау-тапсыру актісі бойынша объектіні беру</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z123" w:id="106"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z123" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       42. Шартқа қол қойылғаннан кейін бес жұмыс күні ішінде объектіні баланс ұстаушы, жалға алушы қол қоятын және электрондық цифрлық жүйені пайдалана отырып, тізілім веб-порталында жалға беруші бекітетін қабылдау актісіне сәйкес баланс ұстаушы жалға алушыға беріледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkEnd w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шарттың қолданылу мерзімі аяқталғаннан кейін жалға алушы баланс ұстаушы мен келісім-шарттың әрекет ету мерзімі аяқталғаннан кейін баланс ұстаушы қол қойған қабылдау-тапсыру актісіне сәйкес объектіні шартты бұзу күнінен немесе шарттың қолданылу мерзімі аяқталған күннен кешіктірмей электрондық цифрлық қолтаңбаны пайдалана отырып, тізілім веб-порталында жалға алушы баланс ұстаушыға қайтарады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5386,150 +5410,150 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z124" w:id="107"/>
+    <w:bookmarkStart w:name="z124" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43. Қабылдау-тапсыру актісінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z125" w:id="108"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z125" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) акт жасалған жер мен күні;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z126" w:id="109"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z126" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) өкiлдерге оларға сәйкес тараптардың мүдделерiн бiлдiруге уәкiлеттiк берілген құжаттардың атауы мен деректемелері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z127" w:id="110"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z127" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) объектіні беру жүргізілетін шарттың нөмiрi мен қол қойылған күнi;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z128" w:id="111"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z128" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) берiлетiн объектiнiң атауы, орналасқан жері, анықталған ақаулардың тiзбесімен бірге, оның техникалық сипаттамасы мен жай-күйі көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkEnd w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5612,108 +5636,108 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z131" w:id="112"/>
+    <w:bookmarkStart w:name="z131" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Объектіні қосалқы жалға беру және ажырамайтын жақсартуларды өндіру</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z132" w:id="113"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z132" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46. Жалға алушы шарттың талаптарына сәйкес мүлікті пайдаланады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z156" w:id="114"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z156" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46-1. Жалдаушы (қосалқы жалға алушы) – егер Қазақстан Республикасының заңдарында өзгеше көзделмесе, жеке және мемлекеттік емес заңды тұлғалар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkEnd w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5732,70 +5756,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z133" w:id="115"/>
+    <w:bookmarkStart w:name="z133" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       47. Жалға алынған объектілерді қосалқы жалдауға тапсыру жалға берушінің жазбаша рұқсатымен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkEnd w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалға алынған объектілерді қосалқы жалдауға тапсыруға рұқсат алу үшін жалға алушы жалға берушіге қосалқы жалдау шарттары мен мерзімдерін көрсете отырып, жазбаша түрде тиісті өтініш береді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5886,70 +5910,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z136" w:id="116"/>
+    <w:bookmarkStart w:name="z136" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       48. Жалға алынған объекті үшін залал келтірмей ажыратылмайтын объектінің ажырамас жақсартуларын жалға алушының өз қаражаты есебінен жүргізуі баланс ұстаушы мен жалға берушінің жазбаша рұқсаттарымен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkEnd w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалға алушы жүргізген объектілердің ажыратуға келетін жақсартулары, егер шартта өзгеше көзделмесе, оның меншігі болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5960,110 +5984,110 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалға алушы жүргізген объектілердің ажырамас жақсартуларының құны жалға беруші мен баланс ұстаушының келісімі бойынша тиісті бюджет қаражаты есебінен өтеледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ажырамас жақсартуларды жүзеге асыруға рұқсат алу үшін жалға алушы баланс ұстаушы мен жалға берушіге объектінің ажырамас жақсартуларын жүргізуге тиісті өтінішті мынадай:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z137" w:id="117"/>
+    <w:bookmarkStart w:name="z137" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жалға алушының өтінімін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z138" w:id="118"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z138" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) енгізілетін ажырамас жақсартулардың қысқаша сипаттамасын, оларды жүргізу қажеттігінің негіздемесін, оларды жүзеге асырудың жоспарланған мерзімі көрсетілген жалпы түсіндірме жазбаның құрамындағы жобалау-сметалық құжаттаманы, сондай-ақ құнының жиынтық сметалық есебін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z139" w:id="119"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z139" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) жаңадан салынатын объектілер үшін есептеулерді, көлемді-жоспарланған, конструктивті және инженерлік жобалық шешімдердің сызбаларын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkEnd w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалға беруші және баланс ұстаушы өтініш жіберілген сәттен бастап күнтізбелік отыз күн ішінде жалға алушының объектінің ажырамас жақсартуларын жүзеге асыруға ұсынған өтінімін, оған қоса берілген құжаттарды қарайды және мынадай:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6200,814 +6224,1286 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) орындалған жұмыстардың актілерін қоса, тиісті өтініш береді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұсынылған құжаттарды қараудың қорытындысы бойынша жалға беруші тиісті шешім қабылдайды, ол туралы ақпарат тізілімге енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z140" w:id="120"/>
+    <w:bookmarkStart w:name="z140" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тарау. Жалдау ақысы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z141" w:id="121"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z141" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49. Мемлекеттік заңды тұлғалардың балансындағы мемлекеттік тұрғын емес қор объектілерін мүліктік жалдауға (жалға) беру кезінде жылдық жалдау ақысының мөлшерлемесін есептеу осы Қағидаларға 5-қосымшаға сәйкес базалық мөлшерлемелер мен объектілердің функционалдық мақсаты, коммерциялық жылжымайтын мүліктің ауқымы мен қызмет түрлері, тұрғын емес үй-жайдың түрі, жайлылық дәрежесі, аумақтық орналасуы, жалдаушының қызмет түрі, жалдаушының ұйымдық-құқықтық нысаны ескеріліп қолданылатын коэффициенттер мөлшері негізінде айқындалады және мына формула бойынша жүзеге асырылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z73" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жа = Бме х S х Кфм х Ктеүт х Кжд х Ко х Кқт х Кұқн,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z74" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мұнда:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z75" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жа – мемлекеттік заңды тұлғалардың балансындағы мемлекеттік тұрғын емес қор объектілерін бір жылға жалдау ақысының мөлшерлемесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z76" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бме – 1 шаршы метр үшін жалдау ақысының базалық мөлшерлемесі, бір жылға теңгемен;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z77" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      S – жалға алынатын алаң, шаршы метр;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z78" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кфм – объектілердің функционалдық мақсаты, коммерциялық жылжымайтын мүліктің ауқымы мен қызмет түрлері ескерілетін коэффициент;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z79" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ктеүт – тұрғын емес үй-жайдың түрі ескерілетін коэффициент;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z80" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кжд – жайлылық деңгейі ескерілетін коэффициент;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z81" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ко – аумақтық орналасуы ескерілетін коэффициент;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z82" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кқт – жалдаушы қызметінің түрі ескерілетін коэффициент;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z83" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кұқн – жалдаушының ұйымдық-құқықтық нысаны ескерілетін коэффициент.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z84" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жабдықтарды, автокөлік құралдарын және басқа да тұтынылмайтын заттарды мүліктік жалдауға (жалға) беру кезінде жылдық жалдау ақысының мөлшерлемесін есептеу мына формула бойынша жүзеге асырылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z85" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жа = Қ х Nam/100 х Кт,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z86" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мұнда:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z87" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жа – жабдықтар, көлік құралдары және басқа да тұтынылмайтын заттар үшін бір жылға жалдау ақысының мөлшерлемесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z88" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қ – бухгалтерлік есепке алу деректері бойынша жабдықтың қалдық құны.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z89" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тозуы 100 (жүз) пайыз есептелген жабдықты, көлік құралдарын және басқа да тұтынылмайтын заттарды мүліктік жалдауға (жалға) беру кезінде қалдық құны бастапқы (қалпына келтіру) құнынан 10 (он) пайыз мөлшерінде қабылданады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z90" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      49. Мемлекеттік заңды тұлғалардың балансындағы мемлекеттік тұрғын емес қор объектілерін мүліктік жалдауға (жалға ) беру кезінде жылдық жалдау ақысының мөлшерлемесін есептеу осы Қағидаларға </w:t>
-[...40 lines deleted...]
-    </w:p>
+      Nam – Қазақстан Республикасы Салық кодексінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>280-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес амортизацияның шекті нормалары;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z91" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кт – төмендету коэффициенті (жабдықтар, көлік құралдары және басқа да тұтынылмайтын заттар алпыс пайыздан аса тозған кезде – 0,8 мөлшерінде, сауда-сатып алу (делдалдық) қызметін қоспағанда, шағын кәсіпкерлік субъектілеріне өндірістік қызметті ұйымдастыру және халыққа қызмет көрсету саласын дамыту үшін беру кезінде – 0,5 мөлшерінде қолданылады).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z92" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік тұрғын емес қор объектілерін, сондай-ақ мемлекеттік заңды тұлғалардың балансындағы жабдықтарды, автокөлік құралдарын және басқа да тұтынылмайтын заттарды сағатына есептеп мүліктік жалдауға (жалға) беру кезінде жалдау ақысын есептеу мына формула бойынша жүзеге асырылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z93" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жс=Жа/12 /К/24,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z94" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мұнда:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...378 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z95" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жс – мемлекеттік тұрғын емес қор объектілері, мемлекеттік заңды тұлғалардың балансындағы жабдықтар, көлік құралдары және басқа да тұтынылмайтын заттар үшін бір сағатқа жалдау ақысының мөлшерлемесі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z96" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жа –мемлекеттік тұрғын емес қор объектілері, мемлекеттік заңды тұлғалардың балансындағы жабдықтар, көлік құралдары және басқа да тұтынылмайтын заттар үшін бір жылға жалдау ақысының мөлшерлемесі;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...34 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z97" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      К – объектілерді мүліктік жалдауға беру жүзеге асырылатын айдағы күндер саны.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z98" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ғимараттағы үй-жайлардың бір бөлігінің жалдау ақысын есептеу кезінде жалға алушының мүліктік жалдауға (жалға) берілетін алаңның 25 (жиырма бес) пайыз мөлшерінде осы алаңдардың жалпы пайдаланымдағыорындарға қол жеткізуі ескерілуі қажет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z99" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік заңды тұлғалардың түскі ас залдары бар қоғамдық тамақтандыру пункттерін мүліктік жалдауға (жалға) беру кезінде жалдау есептемесіне ас блогының алаңы және қосалқы үй-жайлар қосылады, себебі түскі ас залдарының алаңы мүліктік жалдауға берілмейді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z100" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалдаушы мемлекеттік орта білім беру ұйымдарында және техникалық және кәсіптік білімнің білім беру бағдарламаларын іске асыратын мемлекеттік білім беру ұйымдарында қоғамдық тамақтандыруды (асхана, буфет) ұйымдастыру жөніндегі қызметтер көрсеткен кезде мүліктік жалдауға (жалға) берілетін үй-жайлардың жалдау ақысының мөлшерлемесін есептеу бір оқу жылы үшін жүргізіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z101" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орта білім беру ұйымдарында білім алушыларға тамақтандыруды ұйымдастыру жөніндегі көрсетілетін қызметтерді сатып алу туралы шарт жасасқан өнім беруші жазбаша өтініш берген кезде, мүліктік жалдауға (жалға) берілетін мемлекеттік орта білім беру заңды тұлғаларындағы үй-жайлардың жалдау ақысының мөлшерлемесін есептеу оқу жылы үшін жүргізіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 49-тармақ жаңа редакцияда – ҚР Ұлттық экономика министрінің 31.08.2023 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 49-тармақ жаңа редакцияда – ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 24.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 134 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z142" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50. Төлем жалға алынған барлық мүлік үшін тұтастай немесе оның құрамдас бөліктерінің әрқайсысы бойынша жеке, мерзімді немесе бір жолғы енгізілетін төлемдердің шартта көзделетін тіркелген сомасымен белгіленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z157" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50-1. Жалдау бойынша берешегі бар жалға алушылардың тізілімі шартта белгіленген төлем мерзімі өткеннен кейін мүлікті пайдаланғаны үшін жалдау ақысын екі реттен астам төлемейтін жалға алушылардың тізбесін білдіреді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жалдау бойынша берешегі бар жалға алушылардың тізілімі ай сайын тізілім веб-порталы тиісті бюджетке жалдау ақысының түсуі туралы деректердің негізінде есепті айдан кейінгі айдың бесінші күні қалыптастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер жалға алушы шартта белгіленген төлем мерзімі өткеннен кейін мүлікті пайдаланғаны үшін жалдау ақысын екі реттен астам төлемесе, жалға беруші шартты мерзімінен бұрын бұзуға бастамашылық жасайды</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 50-1-тармақпен толықтырылды – ҚР Премьер-Министрінің орынбасары - Ұлттық экономика министрінің 03.10.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 85</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z143" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51. Мүліктік жалдау (жалға алу) төлеміне коммуналдық қызметтер үшін төлемдер, ағымды және күрделі жөндеуге аударымдар, объектіге қызмет көрсеткені үшін төлемдер қосылмайды. Бұл төлемдерді жалға алушы тікелей ведомстволық күзетке, пайдалану, коммуналдық, санитариялық қызметтерге төлейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z144" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      52. Шарттың қолданылу мерзімі ішінде объектіні мүліктік жалдағаны (жалға алғаны) үшін жалдау ақысының мөлшері жалға берушінің талабы бойынша мынадай жағдайда қайта қаралады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жалдау ақысының базалық мөлшерлемесі және қолданылатын коэффициенттердің мөлшері өзгергенде, тендер өткізілмей мүліктік жалдауға (жалға) берілген жылжымайтын мүлік бойынша;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) егер жалдаушы тендерде ұсынған жалдау ақысының мөлшері осы Қағидалардың 49-тармағына сәйкес есептелген жалдау ақысының мөлшерінен аз болса, тендер өткізу арқылы мүліктік жалдауға (жалға) берілген жылжымайтын мүлік бойынша;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) жалдау ақысының мөлшері өзгерген кезде жалға беруші www.e-qazyna.kz мемлекеттік мүлік тізілімінің веб-порталында жалға алушыны жалдау ақысын енгізудің кезекті мерзіміне дейін күнтізбелік 30 күннен кешіктірмей хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 52-тармақ жаңа редакцияда – ҚР Ұлттық экономика министрінің 31.08.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>№ 156</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z142" w:id="122"/>
-[...72 lines deleted...]
-      Егер жалға алушы шартта белгіленген төлем мерзімі өткеннен кейін мүлікті пайдаланғаны үшін жалдау ақысын екі реттен астам төлемесе, жалға беруші шартты мерзімінен бұрын бұзуға бастамашылық жасайды</w:t>
+    <w:bookmarkStart w:name="z147" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53. Шарттың қолданылуы ішінде жылжымайтын мүлікке жатпайтын жабдықтарды, автокөлік құралдарын және басқа да объектілерді мүліктік жалдауға (жалға алуға) жалдау ақысының мөлшерін жалға беруші мен жалға алушы қайта қарамайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z154" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53-1. Жылжымайтын мүлік объектісін мүліктік жалдау (жалға алу) үшін жалдау ақысы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) шағын және орта бизнес субъектілері үшін 2020 жылғы 20 маусымнан бастап 2021 жылғы 30 маусым аралығындағы кезеңде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жаппай тәртіпсіздіктерден зардап шеккен жеке және мемлекеттік емес заңды тұлғалар үшін 2022 жылғы 5 қаңтардан бастап 2022 жылғы 30 маусым аралығындағы кезеңде есептелмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жылжымайтын мүлік объектісін мүліктік жалдау (жалға алу) үшін жалдау ақысынан босату негізгі шартқа қосымша келісім жасау арқылы жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 50-1-тармақпен толықтырылды – ҚР Премьер-Министрінің орынбасары - Ұлттық экономика министрінің 03.10.2024 </w:t>
+        <w:t xml:space="preserve">      Ескерту. Қағида 53-1-тармақпен толықтырылды – ҚР Ұлттық экономика министрінің 09.10.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 75</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі); жаңа редакцияда - ҚР Ұлттық экономика министрінің 31.01.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z148" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54. Республикалық мүлікті жалға беруден түсетін рента республикалық бюджетке, коммуналдық меншіктен тиісті жергілікті бюджетке аударылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 54-тармақ жаңа редакцияда – ҚР Премьер-Министрінің орынбасары - Ұлттық экономика министрінің 03.10.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 85</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -7020,504 +7516,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z143" w:id="124"/>
-[...433 lines deleted...]
-    <w:bookmarkStart w:name="z158" w:id="129"/>
+    <w:bookmarkStart w:name="z158" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       54-1. Жалға беруші тізілім веб-порталында шарттың сәйкестендіргішін, осындай шарт бойынша жалға алу бойынша берешек пен өсімпұл есептей отырып, мүлікті пайдалану шартында белгіленген төлем мерзімі өткеннен кейін екі реттен астам жалдау бойынша берешегі бар жалға алушылардың тізілімін қалыптастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkEnd w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер жалға алушы мүлiктi пайдаланғаны үшiн төлемақыны шартта белгiленген төлем мерзiмi өткеннен кейінекi реттен артық төлем жасамаса жалға берушiнiң талабы бойынша мүлiктiк жалдау шарты бұзылып, мүлiк жалға берушiге қайтарылуы мүмкiн.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -7751,51 +7813,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> енгізіледі); орыс тіліндегі мәтініне өзгеріс енгізілді, қазақ тіліндегі мәтін өзгермейді – ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 24.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 134 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Объект туралы ақпарат ________________________________________  (мемлекеттік заңды тұлғаның атауы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -10376,51 +10458,71 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 3-қосымша жаңа редакцияда – ҚР Ұлттық экономика министрінің 31.08.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 156</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); орыс тіліндегі мәтініне өзгеріс енгізілді, қазақ тіліндегі мәтін өзгермейді – ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 24.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 134 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Мемлекеттік мүлікті мүліктік жалдауға (жалға) беру туралы жарияланған хабарламаны қарап, мемлекеттік мүлікті мүліктік жалдауға (жалға алуға) беру қағидаларымен танысқаннан кейін</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -18794,55 +18896,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>