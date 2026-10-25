--- v2 (2026-06-10)
+++ v3 (2026-10-25)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a11e745" w14:textId="a11e745">
+    <w:p w14:paraId="be0e83f" w14:textId="be0e83f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -133,71 +133,71 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Ветеринария туралы" Қазақстан Республикасы Заңының 8-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>32) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">, "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
+        <w:t xml:space="preserve">, "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 10-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>10-бабы</w:t>
+        <w:t>1) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1) тармақшасына және "Рұқсаттар және хабарламалар туралы" Қазақстан Республикасы Заңының 12-бабы </w:t>
+        <w:t xml:space="preserve"> және "Рұқсаттар және хабарламалар туралы" Қазақстан Республикасы Заңының 12-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4) тармақшасына сәйкес </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
@@ -212,71 +212,71 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің 27.06.2023 </w:t>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 29.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 248</w:t>
+        <w:t>№ 209</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z25" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -331,80 +331,186 @@
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Қазақстан Республикасының Әділет министрлігінде осы бұйрықтың мемлекеттік тіркелуін;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) осы бұйрық Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелгеннен кейін күнтізбелік он күн ішінде оның көшірмесінің мерзімді баспа басылымдарында және "Әділет" ақпараттық-құқықтық жүйесінде ресми жариялауға жіберілуін;</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2) алып тасталды - ҚР Ауыл шаруашылығы министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 209</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) осы бұйрықты Қазақстан Республикасы Ауыл шаруашылығы министрлігінің интернет-ресурсында орналастыруын қамтамасыз етсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді- ҚР Ауыл шаруашылығы министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 209</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z36" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы бұйрықтың орындалуын бақылау Қазақстан Республикасы Ауыл шаруашылығы министрлігінің жетекші вице-министріне жүктелсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:bookmarkStart w:name="z37" w:id="4"/>
     <w:p>
       <w:pPr>
@@ -1039,140 +1145,140 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Жануарлар өсіруді, жануарларды, жануарлардан алынатын өнім мен шикізатты дайындауды (союды), сақтауды, қайта өңдеуді және өткізуді жүзеге асыратын өндіріс объектілеріне, сондай-ақ ветеринариялық препараттарды, жемшөп пен жемшөп қоспаларын өндіру, сақтау және өткізу жөніндегі ұйымдарға есептік нөмірлер беру қағидалары (бұдан әрі – Қағидалар) "Ветеринария туралы" Қазақстан Республикасы Заңының 8-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>32) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">, "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының (бұдан әрі – Мемлекеттік көрсетілетін қызметтер туралы заң) </w:t>
+        <w:t xml:space="preserve">, "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының (бұдан әрі – Мемлекеттік көрсетілетін қызметтер туралы заң) 10-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>10-бабы</w:t>
+        <w:t>1) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1) тармақшасына және "Рұқсаттар және хабарламалар туралы" Қазақстан Республикасы Заңының 12-бабы </w:t>
+        <w:t xml:space="preserve"> және "Рұқсаттар және хабарламалар туралы" Қазақстан Республикасы Заңының 12-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4) тармақшасына сәйкес әзірленді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің 27.06.2023 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 29.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 248</w:t>
+        <w:t>№ 209</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z12" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1237,51 +1343,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 466</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1318,51 +1424,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) ветеринария саласындағы уәкілетті органның ведомствосы (бұдан әрі – ведомство) – Қазақстан Республикасы Ауыл шаруашылығы министрлігі Ветеринариялық бақылау және қадағалау комитеті;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) геоақпараттық сервис – пайдаланушының цифрлық картада өндіріс объектісінің координаттарын (ендік пен бойлық) қалыптастыру үшін бұрылыс нүктелерін таңдауына арналған ақпараттық жүйенің автоматтандырылған сервисі;</w:t>
+      4) геоақпараттық сервис – пайдаланушының цифрлық картада өндіріс объектісінің координаттарын (ендік пен бойлық) қалыптастыру үшін бұрылыс нүктелерін таңдауына арналған цифрлық жүйенің сервисі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) есепке алу нөмірі – қызмет түрінен және өндіріс объектісінің нөмірінен тұратын код;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -1391,149 +1497,193 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) өндіріс объектілерінің есепке алу нөмірлерінің электрондық тізілімі – өтініштер, өндіріс объектілері туралы мәліметтердің, сондай-ақ берілген есепке алу нөмірлері туралы мәліметтердің жиынтығы;</w:t>
+      7) өндіріс объектілерінің есепке алу нөмірлерінің цифрлық тізілімі – өтініштер, өндіріс объектілері туралы мәліметтердің, сондай-ақ берілген есепке алу нөмірлері туралы мәліметтердің жиынтығы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) "электрондық үкіметтің" веб-порталы (бұдан әрі – портал) – нормативтік құқықтық базаны қоса алғанда, барлық шоғырландырылған үкіметтік ақпаратқа және электрондық нысанда көрсетілетін мемлекеттік қызметтерге, табиғи монополиялар субъектілерінің желілеріне қосуға техникалық шарттарды беру жөніндегі қызметтерге және квазимемлекеттік сектор субъектілерінің қызметтеріне қол жеткізудің бірыңғай терезесін білдіретін ақпараттық жүйе;</w:t>
+      8) "цифрлық үкіметтің" веб-порталы (бұдан әрі – портал) – нормативтік құқықтық базаны қоса алғанда, мемлекеттік көрсетілетін қызметтер ұсынуға қатысатын мемлекеттік органдар мен өзге де субъектілер орналастыратын шоғырландырылған ақпаратқа, сондай-ақ электрондық нысанда көрсетілетін мемлекеттік және өзге де көрсетілетін қызметтерге қол жеткізудің "бірыңғай терезесін" білдіретін цифрлық объект.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      8-1) алып тасталды - ҚР Ауыл шаруашылығы министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 209</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8-1) "электрондық үкіметтің" веб-порталындағы пайдаланушы кабинеті – "электрондық үкімет" веб-порталының электрондық нысанда қызметтер көрсету мәселелері, өтініштерді қарайтын субъектілерге жеке және заңды тұлғалардың өтініш жасау, сондай-ақ дербес деректерді пайдалану мәселелері бойынша көрсетілген тұлғалардың мемлекеттік органдармен ресми ақпараттық өзара іс-қимылына арналған құрамдасы;</w:t>
-[...16 lines deleted...]
-        <w:t>
       9) электрондық цифрлық қолтаңба (бұдан әрі – ЭЦҚ) – электрондық цифрлық қолтаңба құралдарымен жасалған және электрондық құжаттың анықтығын, оның тиесілілігін және мазмұнының өзгермейтіндігін растайтын электрондық цифрлық нышандар жиынтығы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1545,104 +1695,124 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 466</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі); 23.01.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 15</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> енгізіледі); 23.01.2025 </w:t>
+        <w:t xml:space="preserve"> енгізіледі); 29.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 15</w:t>
+        <w:t>№ 209</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> енгізіледі) бұйрықтарымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z14" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1688,175 +1858,153 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша көрсетілетін қызметті алушының ЭЦҚ-мен қол қойылған электрондық құжат нысанында өндіріс объектісіне есепке алу нөмірін беруге арналған өтінішті жолдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Заңды тұлғаны тіркеу (қайта тіркеу) туралы аңықтама, жеке тұлғаның жеке басын куәландыратын құжат туралы, дара кәсіпкерді тіркеу туралы не дара кәсіпкер ретінде қызметінің басталғаны туралы, өндіріс объектісіне бұрын берілген есепке алу нөмірі туралы, өндіріс объектісіне ветеринариялық-санитариялық қорытындының бар-жоғы туралы, меншік құқығында немесе өзге де заңды негізде (бір жылдан астам мерзімге жалға беру/өтеусіз пайдалану) өндірістік үй-жайлардың бар-жоғы туралы мәліметтерді көрсетілетін қызметті беруші мемлекеттік қызметтерді көрсету үшін пайдаланылатын ақпараттық жүйелерден не цифрлық құжаттар сервисінен алады.</w:t>
+      Заңды тұлғаны тіркеу (қайта тіркеу) туралы анықтаманы, жеке тұлғаның жеке басын куәландыратын құжат туралы, дара кәсіпкерді тіркеу туралы не дара кәсіпкер ретінде қызметінің басталғаны туралы, өндіріс объектісіне бұрын берілген есепке алу нөмірі туралы, өндіріс объектісіне ветеринариялық-санитариялық қорытындының бар-жоғы туралы, меншік құқығында немесе өзге де заңды негізде (бір жылдан астам мерзімге жалға беру/өтеусіз пайдалану) өндірістік үй-жайлардың бар-жоғы туралы мәліметтерді көрсетілетін қызметті беруші мемлекеттік қызметтерді көрсету үшін пайдаланылатын мемлекеттік цифрлық жүйелерден не цифрлық құжаттар сервисінен алады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес жүзеге асырылады.</w:t>
+        <w:t>
+      Рұқсаттар мен хабарламалардың мемлекеттік цифрлық жүйесі арқылы мемлекеттік қызмет көрсету кезінде мемлекеттік қызмет көрсету сатысы туралы деректер мемлекеттік қызметтер көрсету мониторингінің цифрлық жүйесіне автоматты режимде келіп түседі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      Портал мен цифрлық жүйелердің ақпараттық өзара іс-қимылы Қазақстан Республикасының цифрлық заңнамасына сәйкес жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       Мемлекеттік қызметті көрсету үшін сұранымның қабылданғаны туралы жеке кабинеттегі тиісті мәртебе порталда өтініштің қабылданғанын растау болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің 19.01.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 29.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 13</w:t>
+        <w:t>№ 209</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z16" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2159,51 +2307,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өндіріс объектісіне есепке алу нөмірінің берілгені туралы растау немесе мемлекеттік қызмет көрсетуден уәжді бас тарту көрсетілетін қызметті алушының жеке кабинетіне көрсетілетін қызметті беруші басшысының ЭЦҚ қойылған электрондық құжат нысанында жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z21" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      10. Жеке тұлғаның аты, әкесінің аты (бар болса), тегі өзгерген, дара кәсіпкерді қайта тіркеу және (немесе) оның атауы өзгерген, заңды тұлғаның атауы өзгерген және (немесе) заңды тұлға бірігу, қайта құру, заңды тұлғаның басқа заңды тұлғаға қосылуы, бөліп шығару және бөліну нысанында қайта ұйымдастырылған, өндірістік үй-жайларға меншік құқығы өзгерген немесе өндірістік үй-жайларды жалға беру шарты (өтеусіз пайдалану шарты) өзгерген, бұзылған, тоқтатылған жағдайда, көрсетілетін қызметті алушы өзгерістер туындаған сәттен бастап 1 (бір) ай ішінде көрсетілетін қызметті берушіге ақпараты мемлекеттік ақпараттық жүйелерде қамтылған құжаттарды қоспағанда, өзгерістер туралы ақпаратты растайтын тиісті құжаттарды қоса бере отырып, осы Қағидаларға </w:t>
+      10. Жеке тұлғаның аты, әкесінің аты (бар болса), тегі өзгерген, дара кәсіпкерді қайта тіркеу және (немесе) оның атауы өзгерген, заңды тұлғаның атауы өзгерген және (немесе) заңды тұлға бірігу, қайта құру, заңды тұлғаның басқа заңды тұлғаға қосылуы, бөліп шығару және бөліну нысанында қайта ұйымдастырылған, өндірістік үй-жайларға меншік құқығы өзгерген немесе өндірістік үй-жайларды жалға беру шарты (өтеусіз пайдалану шарты) өзгерген, бұзылған, тоқтатылған жағдайда, көрсетілетін қызметті алушы өзгерістер туындаған сәттен бастап 1 (бір) ай ішінде көрсетілетін қызметті берушіге ақпараты мемлекеттік цифрлық жүйелерде қамтылған құжаттарды қоспағанда, өзгерістер туралы ақпаратты растайтын тиісті құжаттарды қоса бере отырып, осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша өндіріс объектісіне есепке алу нөмірін беруге өтініш береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
@@ -2262,327 +2410,191 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің м.а. 23.01.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 29.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 15</w:t>
+        <w:t>№ 209</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z22" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      11. Өндіріс объектісіндегі қызмет тоқтатылған кезде көрсетілетін қызметті алушы өндіріс объектісін есептен шығаруға бастамашылық жасайды және өндіріс объектісіндегі қызмет тоқтатылған сәттен бастап 5 (бес) жұмыс күні ішінде осы Қағидаларға </w:t>
+      11. Өндіріс объектісіндегі қызмет тоқтатылған (уақытша тоқтатылған) кезде көрсетілетін қызметті алушы өндіріс объектісін есептен шығаруға бастамашылық жасайды және өндіріс объектісіндегі қызмет тоқтатылған (уақытша тоқтатылған) сәттен бастап 5 (бес) жұмыс күні ішінде осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес нысан бойынша өндіріс объектісіндегі қызметті тоқтату туралы өтініш береді.</w:t>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша өндіріс объектісіндегі қызметті тоқтату (уақытша тоқтату) туралы өтініш береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Өндіріс объектісіндегі қызметті тоқтату туралы өтінішті көрсетілетін қызметті беруші өтініш тіркелген сәттен бастап 1 (бір) жұмыс күні ішінде қарайды және "e-Agriculture" агроөнеркәсіптік кешен салаларын басқарудың бірыңғай автоматтандырылған жүйесі" ақпараттық жүйесінде (бұдан әрі – ақпараттық жүйе) өндіріс объектісінің "Есепке алу нөмірінің қолданысы тоқтатылды" мәртебесін өзгертуді жүзеге асырады.</w:t>
-[...95 lines deleted...]
-      Есепке алу нөмірінің қолданысы тоқтатылған жағдайда, өндіріс объектісі берілген есепке алу нөмірлерін сақтамай, осы Қағидаларға сәйкес есепке алу нөмірін беру рәсімінен өтеді.</w:t>
+      Өндіріс объектісіндегі қызметті тоқтату (уақытша тоқтату) туралы өтінішті көрсетілетін қызметті беруші өтініш тіркелген сәттен бастап 1 (бір) жұмыс күні ішінде қарайды және "e-Agriculture" агроөнеркәсіптік кешен салаларын басқарудың бірыңғай автоматтандырылған жүйесі" цифрлық жүйесінде (бұдан әрі – цифрлық жүйе) өндіріс объектісінің мәртебесін өзгертуді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 11-тармақ жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің 19.01.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 11-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 29.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 13</w:t>
+        <w:t>№ 209</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z23" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2645,132 +2657,50 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өндіріс объектілері есепке алу нөмірінің қолданылу мерзімі аяқталғанға дейін күнтізбелік 30 (отыз) күн ішінде берілген есепке алу нөмірлерін сақтай отырып, осы Қағидаларға сәйкес есепке алу нөмірін беруде қайта рәсімдеуден өтеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Есепке алу нөмірінің қолданылу мерзімі өткен жағдайда, есепке алу нөмірінің қолданылуы ақпараттық жүйеде "Есепке алу нөмірінің қолданысы тоқтатылды" мәртебесі көрсетіле отырып тоқтатылады.</w:t>
-      </w:r>
-[...80 lines deleted...]
-</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z56" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Өндіріс объектісінің қызмет түрі мен нөмірін қамтитын кодтан тұратын есепке алу нөмірі осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -2883,74 +2813,136 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Елдің ветеринариялық (ветеринариялық-санитариялық) талаптарына сәйкес келген кезде экспортты/импортты жүзеге асыратын өндіріс объектілеріне осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес нысан бойынша өндіріс объектілерін есепке алу нөмірлерінің электрондық тізілімінде "Экспорт/Импорт" беріледі және есепке алу нөміріне осы Қағидаларға </w:t>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша өндіріс объектілерін есепке алу нөмірлерінің цифрлық тізілімінде "Экспорт/Импорт" беріледі және есепке алу нөміріне осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес "Е" (экспорттаушылар үшін), "I" (импорттаушылар үшін) символы қосымша енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 15-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 209</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z27" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Мемлекеттік көрсетілетін қызмет көрсетілетін қызметті алушының таңдауы бойынша "Мемлекеттік ветеринариялық-санитариялық бақылау және қадағалау объектілеріне ветеринариялық-санитариялық қорытынды беру" мемлекеттік көрсетілетін қызметімен бірге "бір өтініш" қағидаты бойынша (бұдан әрі – "Бір өтініш" қағидаты бойынша мемлекеттік көрсетілетін қызмет) көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3237,194 +3229,256 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z29" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      18. Мемлекеттік қызметті көрсету үшін қажетті мәліметтерді қамтитын ақпараттық жүйе істен шыққан жағдайда, көрсетілетін қызметті беруші бұл туралы техникалық істен шығу пайда болған сәттен бастап дереу "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылымының операторын (бұдан әрі – оператор) хабардар етеді.</w:t>
+      18. Мемлекеттік қызметті көрсету үшін қажетті мәліметтерді қамтитын ақпараттық жүйе істен шыққан жағдайда, көрсетілетін қызметті беруші бұл туралы техникалық істен шығу пайда болған сәттен бастап дереу "цифрлық үкіметтің" операторын (бұдан әрі – оператор) хабардар етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте, туындаған істен шығуды жою бойынша жұмыстар жүргізілгеннен кейін оператор 1 (бір) жұмыс күні ішінде техникалық проблема туралы еркін нысанда хаттама жасайды және оған көрсетілетін қызметті беруші қол қояды.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 18-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 209</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z30" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      19. Көрсетілетін қызметті беруші Мемлекеттік көрсетілетін қызметтер туралы заңның 5-бабы </w:t>
+      19. Көрсетілетін қызметті беруші Мемлекеттік көрсетілетін қызметтер туралы заңның 5-бабы 2-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>2-тармағының</w:t>
+        <w:t>11) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 11) тармақшасына сәйкес мемлекеттік қызметтерді көрсету мониторингінің ақпараттық жүйесіне мемлекеттік қызметті көрсету сатысы туралы деректердің енгізілуін қамтамасыз етеді.</w:t>
+        <w:t xml:space="preserve"> сәйкес мемлекеттік қызметтерді көрсету мониторингінің цифрлық жүйесіне мемлекеттік қызметті көрсету сатысы туралы деректердің енгізілуін қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Мемлекеттік қызметті рұқсаттар мен хабарламалардың мемлекеттік ақпараттық жүйесі арқылы көрсету кезінде мемлекеттік қызметті көрсету сатысы туралы деректер автоматты режимде мемлекеттік қызметтерді көрсету мониторингінің ақпараттық жүйесіне келіп түседі.</w:t>
+      Мемлекеттік қызметті рұқсаттар мен хабарламалардың мемлекеттік цифрлық жүйесі арқылы көрсету кезінде мемлекеттік қызметті көрсету сатысы туралы деректер мемлекеттік қызметтерді көрсету мониторингінің цифрлық жүйесіне автоматты режимде келіп түседі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасы Ауыл шаруашылығы министрлігі және көрсетілетін қызметті беруші осы Қағидалар бекітілген немесе өзгертілген күннен бастап 3 (үш) жұмыс күні ішінде мемлекетік қызмет көрсету тәртібі туралы ақпаратты өзектендіреді және Бірыңғай байланыс орталығына жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 19-тармақ жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің 27.06.2023 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 19-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 29.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 248</w:t>
+        <w:t>№ 209</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z31" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -4963,685 +5017,145 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Өндіріс</w:t>
-[...239 lines deleted...]
-              <w:t>нөмірі</w:t>
+              <w:t>Өндіріс объектісі (жер учаскесі, ғимарат, құрылыс, құрылысжай) орналасқан жылжымайтын мүлік объектісінің кадастрлық нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Өндіріс</w:t>
-[...169 lines deleted...]
-              <w:t>)*</w:t>
+              <w:t>Өндіріс объектісіне орналасқан аумақтың бұрылыс нүктелерінің координаттары (геоақпараттық сервис арқылы)*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Ветеринариялық-санитариялық</w:t>
-[...129 lines deleted...]
-              <w:t xml:space="preserve"> орган)</w:t>
+              <w:t>Ветеринариялық-санитариялық қорытындының деректемелері (нөмірі, күні және берген орган)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -6814,207 +6328,181 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Жануарлар өсіруді, </w:t>
+              <w:t>Жануарлар өсіруді, жануарларды,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">жануарларды, жануарлардан </w:t>
+              <w:t>жануарлардан алынатын өнім мен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">алынатын өнім мен шикізатты </w:t>
+              <w:t>шикізатты дайындауды (союды),</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>дайындауды (союды),</w:t>
+              <w:t>сақтауды, өңдеуді және өткізуді</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>сақтауды, өңдеуді және өткізуді</w:t>
+              <w:t>жүзеге асыратын өндіріс объектілеріне,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">жүзеге асыратын өндіріс </w:t>
+              <w:t>сондай-ақ ветеринариялық</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">объектілеріне, сондай-ақ </w:t>
+              <w:t>препараттарды, жемшөп пен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">ветеринариялық препараттарды, </w:t>
+              <w:t>жемшөп қоспаларын</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">жемшөп пен жемшөп </w:t>
+              <w:t>өндіру, сақтау және өткізу жөніндегі</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қоспаларын өндіру, сақтау</w:t>
+              <w:t>ұйымдарға есептік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">және өткізу жөніндегі </w:t>
-[...25 lines deleted...]
-              <w:t>беру қағидаларына</w:t>
+              <w:t>нөмірлер беру қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z39" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
@@ -7022,91 +6510,71 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Жануарлар өсіруді, жануарларды, жануарлардан алынатын өнім мен шикізатты дайындауды (союды), сақтауды, қайта өңдеуді және өткізуді жүзеге асыратын өндіріс объектілеріне, сондай-ақ ветеринариялық препараттарды, жемшөп пен жемшөп қоспаларын өндіру, сақтау және өткізу жөніндегі ұйымдарға есептік нөмірлер беру" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 2-қосымша жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 19.01.2026 </w:t>
+      Ескерту. 2-қосымша жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 29.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 13</w:t>
+        <w:t>№ 209</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -7132,761 +6600,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Мемлекеттік</w:t>
-[...709 lines deleted...]
-              <w:t xml:space="preserve"> беру</w:t>
+              <w:t>Мемлекеттік көрсетілетін қызметтің атауы: Жануарлар өсіруді, жануарларды, жануарлардан алынатын өнім мен шикізатты дайындауды (союды), сақтауды, қайта өңдеуді және өткізуді жүзеге асыратын өндіріс объектілеріне, сондай-ақ ветеринариялық препараттарды, жемшөп пен жемшөп қоспаларын өндіру, сақтау және өткізу жөніндегі ұйымдарға есептік нөмірлер беру</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8068,51 +6826,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жеке және заңды тұлғалардың (бұдан әрі – көрсетілетін қызметті алушы) өтініштерін қабылдау және мемлекеттік қызметті көрсету нәтижесін беру "электрондық үкіметтің" www.egov.kz веб-порталы (бұдан әрі – портал) арқылы жүзеге асырылады.</w:t>
+Жеке және заңды тұлғалардың (бұдан әрі – көрсетілетін қызметті алушы) өтініштерін қабылдау және мемлекеттік қызметті көрсету нәтижесін беру "цифрлық үкіметтің" www.egov.kz веб-порталы (бұдан әрі – портал) арқылы жүзеге асырылады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8348,51 +7106,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электрондық (ішінара автоматтандырылған)/ "бір өтініш" қағидаты бойынша көрсетілген).</w:t>
+Электрондық (ішінара цифрландырылған)/ "бір өтініш" қағидаты бойынша көрсетілген).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8890,51 +7648,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) көрсетілетін қызметті алушының электрондық цифрлық қолтаңбасымен (бұдан әрі – ЭЦҚ) куәландырылған электрондық құжат нысанындағы өтінішті;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) жылжымайтын мүлікке тіркелген құқықтар (ауыртпалықтар) және оның техникалық сипаттамалары туралы мәліметтер ("электрондық үкіметтің" шлюзінде мәліметтер болмаған жағдайда);</w:t>
+2) жылжымайтын мүлікке тіркелген құқықтар (ауыртпалықтар) және оның техникалық сипаттамалары туралы мәліметтер ("цифрлық үкіметтің" шлюзінде мәліметтер болмаған жағдайда);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3) жалға беру, өтеусіз пайдалану шарты негізінде өндірістік үй-жайларда қызметін жүзеге асыратын өндіріс объектілері үшін: өндірістік үй-жайды жалға беру шартының (өндірістік үй-жайды өтеусіз пайдалану шартының) электрондық көшірмесін ұсынады.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8998,51 +7756,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3) жалға беру, өтеусіз пайдалану шарты негізінде өндірістік үй-жайларда қызметін жүзеге асыратын өндіріс объектілері үшін: өндірістік үй-жайды жалдау шартының (өндірістік үй-жайды өтеусіз пайдалану шартының) электрондық көшірмесін ұсынады.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Заңды тұлғаны тіркеу (қайта тіркеу) туралы аңықтама, жеке тұлғаның жеке басын куәландыратын құжат туралы мәліметтер, дара кәсіпкерді тіркеу туралы не дара кәсіпкер ретінде қызметінің басталғаны туралы, өндіріс объектісіне бұрын берілген есепке алу нөмірі туралы, өндіріс объектісіне ветеринариялық-санитариялық қорытындының бар-жоғы туралы, меншік құқығында немесе өзге де заңды негізде (бір жылдан астам мерзімге жалға беру/өтеусіз пайдалану) өндірістік үй-жайлардың болуы туралы, меншік құқығындағы тиісті үй-жайлардың бар-жоғы туралы мәліметтерді көрсетілетін қызметті беруші мемлекеттік қызметтерді көрсету үшін пайдаланылатын ақпараттық жүйелерден не цифрлық құжаттар сервисінен алады.</w:t>
+Заңды тұлғаны тіркеу (қайта тіркеу) туралы аңықтама, жеке тұлғаның жеке басын куәландыратын құжат туралы мәліметтер, дара кәсіпкерді тіркеу туралы не дара кәсіпкер ретінде қызметінің басталғаны туралы, өндіріс объектісіне бұрын берілген есепке алу нөмірі туралы, өндіріс объектісіне ветеринариялық-санитариялық қорытындының бар-жоғы туралы, меншік құқығында немесе өзге де заңды негізде (бір жылдан астам мерзімге жалға беру/өтеусіз пайдалану) өндірістік үй-жайлардың болуы туралы, меншік құқығындағы тиісті үй-жайлардың бар-жоғы туралы мәліметтерді көрсетілетін қызметті беруші мемлекеттік қызметтерді көрсету үшін пайдаланылатын мемлекеттік цифрлық жүйелерден не цифрлық құжаттар сервисінен алады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9318,51 +8076,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті алушының мемлекеттік қызметті ЭЦҚ-сы болған жағдайда портал арқылы электрондық нысанда алуға мүмкіндігі бар және "жеке кабинет" арқылы қашықтықтан қол жеткізу режимінде мемлекеттік қызметті көрсету мәртебесі туралы ақпаратты алу мүмкіндігі бар. Мемлекеттік көрсетілетін қызмет "Мемлекеттік ветеринариялық-санитариялық бақылау және қадағалау объектілеріне ветеринариялық-санитариялық қорытынды беру" мемлекеттік көрсетілетін қызметімен бірге "бір өтініш" қағидаты бойынша көрсетілуі мүмкін.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету мәселелері жөніндегі анықтама қызметтерінің байланыс телефондары порталда және Қазақстан Республикасы Ауыл шаруашылығы министрлігінің www.gov.kz интернет-ресурсында орналастырылған. Мемлекеттік қызметтер көрсету мәселелері жөніндегі бірыңғай байланыс орталығы 1414, 8 800 080 7777.</w:t>
+Мемлекеттік қызмет көрсету мәселелері жөніндегі анықтама қызметтерінің байланыс телефондары порталда және Қазақстан Республикасы Ауыл шаруашылығы министрлігінің www.gov.kz интернет-ресурсында орналастырылған. Мемлекеттік қызметтер көрсету мәселелері жөніндегі бірыңғай байланыс орталығы 1414, 8 800 080 7777.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -9401,207 +8159,181 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Жануарлар өсіруді, </w:t>
+              <w:t>Жануарлар өсіруді, жануарларды,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">жануарларды, жануарлардан </w:t>
+              <w:t>жануарлардан алынатын өнім</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">алынатын өнім мен шикізатты </w:t>
+              <w:t>мен шикізатты дайындауды (союды),</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>дайындауды (союды),</w:t>
+              <w:t>сақтауды, өңдеуді және өткізуді</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>сақтауды, өңдеуді және өткізуді</w:t>
+              <w:t>жүзеге асыратын өндіріс</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жүзеге асыратын өндіріс</w:t>
+              <w:t>объектілеріне, сондай-ақ</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>объектілеріне, сондай-ақ</w:t>
+              <w:t>ветеринариялық препараттарды,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>ветеринариялық препараттарды,</w:t>
+              <w:t>жемшөп пен жемшөп қоспаларын</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жемшөп пен жемшөп</w:t>
+              <w:t>өндіру, сақтау және өткізу</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қоспаларын өндіру, сақтау және</w:t>
+              <w:t>жөніндегі ұйымдарға есептік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>өткізу жөніндегі ұйымдарға</w:t>
-[...25 lines deleted...]
-              <w:t xml:space="preserve">қағидаларына </w:t>
+              <w:t>нөмірлер беру қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -9674,345 +8406,586 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өндіріс объектісіне есепке алу нөмірін беру туралы растау</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 3-қосымша жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің м.а. 23.01.2025 </w:t>
+      Ескерту. 3-қосымша жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің 29.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 15</w:t>
+        <w:t>№ 209</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Осы растау __________________________________________________________ </w:t>
+        <w:t>
+      Осы растау __________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      ____________________________________________________________________ </w:t>
+        <w:t xml:space="preserve">____________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      (жеке тұлғаның аты, әкесінің аты (бар болса), тегі </w:t>
+        <w:t xml:space="preserve">             (жеке тұлғаның аты, әкесінің аты (бар болса), тегі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      ____________________________________________________________________ </w:t>
+        <w:t xml:space="preserve">_____________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      заңды тұлғаның атауы) </w:t>
+        <w:t xml:space="preserve">                         заңды тұлғаның атауы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      ___________________________________________________________________ </w:t>
+        <w:t xml:space="preserve"> _____________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      (өндіріс объектісінің қызмет түрі көрсетіледі)</w:t>
+        <w:t xml:space="preserve">             (өндіріс объектісінің қызмет түрі көрсетіледі)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10466 болып тіркелген) бекітілген Жануарлар өсіруді, жануарларды, жануарлардан алынатын өнім мен шикізатты дайындауды (союды), сақтауды, қайта өңдеуді және өткізуді жүзеге асыратын өндіріс объектілеріне, сондай-ақ ветеринариялық препараттарды, жемшөп пен жемшөп қоспаларын өндіру, сақтау және өткізу жөніндегі ұйымдарға есептік нөмірлер беру қағидаларына сәйкес өндірістік объектісіне 20 ___ жылғы "___" _______ есепке алу нөмірі берілгені туралы берілді.</w:t>
+        <w:t xml:space="preserve"> Қазақстан Республикасы Ауыл шаруашылығы министрінің 2015 жылғы 23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Есепке алу нөмірінің қолданылу мерзімі (жалдау, өтеусіз пайдалану шарты негізінде өндірістік үй-жайларда қызметін жүзеге асыратын сою алаңдары мен өндіріс объектілеріне есепке алу нөмірі берілген кезде толтырылады): 20 __ жылғы "___" ______ бастап 20 __жылғы "___" _____ дейін.</w:t>
+        <w:t xml:space="preserve">қаңтардағы № 7-1/37 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Ветеринария саласындағы уәкілетті орган ведомствосы аумақтық бөлімшесінің басшыс_ </w:t>
+        <w:t>тізілімінде № 10466 болып тіркелген) бекітілген Жануарлар өсіруді, жануарларды,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      _______________________________________________________________________ </w:t>
+        <w:t xml:space="preserve"> жануарлардан алынатын өнім мен шикізатты дайындауды (союды), сақтауды, қайта өңдеуді</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-                  (аты, әкесінің аты (бар болса), тегі) (электрондық цифрлық қолтаңбасы)</w:t>
+        <w:t>және өткізуді жүзеге асыратын өндіріс объектілеріне, сондай-ақ ветеринариялық</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> препараттарды, жемшөп пен жемшөп қоспаларын өндіру, сақтау және өткізу жөніндегі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ұйымдарға есептік нөмірлер беру қағидаларына сәйкес өндіріс объектісіне 20 ___ жылғы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "___" _______ есепке алу нөмірі берілгені туралы берілді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Есепке алу нөмірінің қолданылу мерзімі 20 __ жылғы "___" ______ бастап 20 __жылғы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "___" _____ дейін:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(кемінде 3 (үш) жыл мерзімге жалдау немесе өтеусіз пайдалану шарты негізінде қызметін</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> жүзеге асыратын өндіріс объектілерін қоспағанда, өндіріс объектілеріне есепке алу</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> нөмірлері 3 (үш) жыл мерзімге беріледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Ветеринария саласындағы уәкілетті орган ведомствосы аумақтық бөлімшесінің</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">басшысы____________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(аты, әкесінің аты (бар болса), тегі)             (электрондық цифрлық қолтаңбасы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>20 __ жылғы "___" ______</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      20 __ жылғы "___" ______</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="1968500" cy="1752600"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId4"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1968500" cy="1752600"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -10396,51 +9369,51 @@
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="1358900" cy="1219200"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId4"/>
+                          <a:blip r:embed="rId5"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1358900" cy="1219200"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10743,51 +9716,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5651500" cy="1447800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId5"/>
+                    <a:blip r:embed="rId6"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5651500" cy="1447800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -11912,71 +10885,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қызмет</w:t>
-[...19 lines deleted...]
-              <w:t>түрі</w:t>
+              <w:t>Қызмет түрі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -45194,194 +44147,181 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Жануарлар өсіруді,</w:t>
+              <w:t>Жануарлар өсіруді, жануарларды,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жануарларды, жануарлардан</w:t>
+              <w:t>жануарлардан алынатын өнім мен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>алынатын өнім мен шикізатты</w:t>
+              <w:t>шикізатты дайындауды (союды), сақтауды,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>дайындауды (союды), сақтауды,</w:t>
+              <w:t>өңдеуді және өткізуді жүзеге</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>өңдеуді және өткізуді жүзеге</w:t>
+              <w:t>асыратын өндіріс объектілеріне,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>асыратын өндіріс объектілеріне,</w:t>
+              <w:t>сондай-ақ ветеринариялық</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>сондай-ақ ветеринариялық</w:t>
+              <w:t>препараттарды, жемшөп пен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>препараттарды, жемшөп пен</w:t>
+              <w:t>жемшөп қоспаларын өндіру,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жемшөп қоспаларын өндіру,</w:t>
+              <w:t>сақтау және өткізу жөніндегі</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>сақтау және өткізу жөніндегі</w:t>
+              <w:t>ұйымдарға есептік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>ұйымдарға есептік нөмірлер</w:t>
-[...12 lines deleted...]
-              <w:t>беру қағидаларына</w:t>
+              <w:t>нөмірлер беру қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>8-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -45435,54 +44375,92 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z51" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Өндіріс объектілерінің есептік нөмірлерінің электрондық тізілімі</w:t>
+        <w:t xml:space="preserve"> Өндіріс объектілерін есепке алу нөмірлерінің цифрлық тізілімі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 8-қосымша жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 209</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -45501,291 +44479,371 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ р/с</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Р/с№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өндіріс объектісінің есептік нөмірі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өндіріс объектісін есепке алу нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өндіріс объектісі иесінің жеке сәйкестендіру нөмірі/бизнес-сәйкестендіру нөмірі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өндіріс объектісі иесінің жеке сәйкестендіру нөмірі/бизнес-сәйкестендіру нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қызмет түрі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қызмет түрі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өндіріс объектісінің санаты (стационарлық/ұтқыр)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өндіріс объектісінің санаты (стационарлық/мобильді)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өндірістің ұтқыр объектісінің мемлекеттік тіркеу нөмірлік белгісі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өндірістің мобильді объектісін мемлекеттік тіркеудің нөмірлік белгісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өндіріс объектісіне орналасқан аумақтың бұрылыс нүктелерінің координаттары</w:t>
-[...17 lines deleted...]
-(геоақпараттық сервис арқылы)*</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өндіріс объектісі орналасқан аумақтың бұрылыс нүктелерінің координаттары</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(геоақпараттық сервис арқылы)*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -45896,51 +44954,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ені</w:t>
+ендік</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -46272,267 +45330,375 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өндіріс объектісінің есептік нөмірін беру күні</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өндіріс объектісін есепке алу нөмірін беру күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өндіріс объектісінің есептік нөмірін кім берді</w:t>
-[...17 lines deleted...]
-(тегі, аты, әкесінің аты (ол болған жағдайда), лауазымы, ұйым)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өндіріс объектісін есепке алу нөмірін кім берді</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>( аты, әкесінің аты (бар болса), тегі, лауазымы, ұйым)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өндіріс объектісін есептен шығару күні</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өндіріс объектісін есептен шығару күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өндіріс объектісін есепке алуды кім алып тастады</w:t>
-[...17 lines deleted...]
-(тегі, аты, әкесінің аты (бар болса), лауазымы, ұйым)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өндіріс объектісін есепке алуды кім алып тастады</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(аты, әкесінің аты (бар болса), тегі, лауазымы, ұйым)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мәртебесі (Белсенді)/Белсенді емес)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мәртебесі (Белсенді)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>/Белсенді емес)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Экспорт/Импорт</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Экспорт/Импорт</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -46729,52 +45895,70 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      Ескертпе: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      Ескертпе: * Өндіріс объектісі орналасқан аумақтың бұрылыс нүктелерінің координаттары (бойлық және ендік) техникалық мүмкіндік болса, геоақпараттық сервис арқылы анықталады.</w:t>
+      * Өндіріс объектісі орналасқан аумақтың бұрылыс нүктелерінің координаттары (бойлық және ендік) техникалық мүмкіндік болса, геоақпараттық сервис арқылы анықталады.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -48057,508 +47241,98 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Өндіріс</w:t>
-[...239 lines deleted...]
-              <w:t>нөмірі</w:t>
+              <w:t>Өндіріс объектісі (жер учаскесі, ғимарат, құрылыс, құрылысжай) орналасқан жылжымайтын мүлік объектісінің кадастрлық нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Өндіріс</w:t>
-[...169 lines deleted...]
-              <w:t>)*</w:t>
+              <w:t>Өндіріс объектісі орналасқан аумақтың бұрылыс нүктелерінің координаттары (геоақпараттық сервис арқылы)*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -49604,55 +48378,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -49974,35 +48748,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>