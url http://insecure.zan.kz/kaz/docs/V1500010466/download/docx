--- v1 (2026-03-15)
+++ v2 (2026-06-10)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a0afc1a" w14:textId="a0afc1a">
+    <w:p w14:paraId="a11e745" w14:textId="a11e745">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1237,51 +1237,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 466</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1391,51 +1391,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1545,2582 +1545,2358 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 466</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі); 23.01.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z14" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Мемлекеттік қызметті көрсету тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z15" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Мемлекеттік қызметті алу үшін жеке және заңды тұлғалар (бұдан әрі – көрсетілетін қызметті алушы) көрсетілетін қызметті берушіге портал арқылы осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша көрсетілетін қызметті алушының ЭЦҚ-мен қол қойылған электрондық құжат нысанында өндіріс объектісіне есепке алу нөмірін беруге арналған өтінішті жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заңды тұлғаны тіркеу (қайта тіркеу) туралы аңықтама, жеке тұлғаның жеке басын куәландыратын құжат туралы, дара кәсіпкерді тіркеу туралы не дара кәсіпкер ретінде қызметінің басталғаны туралы, өндіріс объектісіне бұрын берілген есепке алу нөмірі туралы, өндіріс объектісіне ветеринариялық-санитариялық қорытындының бар-жоғы туралы, меншік құқығында немесе өзге де заңды негізде (бір жылдан астам мерзімге жалға беру/өтеусіз пайдалану) өндірістік үй-жайлардың бар-жоғы туралы мәліметтерді көрсетілетін қызметті беруші мемлекеттік қызметтерді көрсету үшін пайдаланылатын ақпараттық жүйелерден не цифрлық құжаттар сервисінен алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Портал мен ақпараттық жүйелердің ақпараттық өзара іс-қимылы "Ақпараттандыру туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>43-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметті көрсету үшін сұранымның қабылданғаны туралы жеке кабинеттегі тиісті мәртебе порталда өтініштің қабылданғанын растау болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің 19.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...48 lines deleted...]
-      </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z16" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4. Мемлекеттік қызметті алу үшін жеке және заңды тұлғалар (бұдан әрі – көрсетілетін қызметті алушы) көрсетілетін қызметті берушіге портал арқылы осы Қағидаларға </w:t>
+      5. "Жануарларды өсіруді, жануарларды, жануарлардан алынатын өнім мен шикізатты дайындауды (союды), сақтауды, қайта өңдеуді және өткізуді жүзеге асыратын өндіріс объектілеріне, сондай-ақ ветеринариялық препараттарды, жемшөп пен жемшөп қоспаларын өндіру, сақтау және өткізу жөніндегі ұйымдарға есептік нөмірлер беру" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптардың тізбесі (бұдан әрі – Тізбе) осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>1-қосымшаға</w:t>
+        <w:t>2-қосымшада</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес нысан бойынша көрсетілетін қызметті алушының ЭЦҚ-мен қол қойылған электрондық құжат нысанында өндіріс объектісіне есепке алу нөмірін беруге арналған өтінішті жолдайды.</w:t>
+        <w:t xml:space="preserve"> көрсетілген.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...72 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің м.а. 23.01.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 24.01.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 15</w:t>
+        <w:t>№ 24</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z16" w:id="11"/>
+    <w:bookmarkStart w:name="z17" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      5. "Жануарларды өсіруді, жануарларды, жануарлардан алынатын өнім мен шикізатты дайындауды (союды), сақтауды, қайта өңдеуді және өткізуді жүзеге асыратын өндіріс объектілеріне, сондай-ақ ветеринариялық препараттарды, жемшөп пен жемшөп қоспаларын өндіру, сақтау және өткізу жөніндегі ұйымдарға есептік нөмірлер беру" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптардың тізбесі (бұдан әрі – Тізбе) осы Қағидаларға </w:t>
+      6. Өндіріс объектісіне есепке алу нөмірін беру үшін Қазақстан Республикасы Ауыл шаруашылығы министрінің 2015 жылғы 21 мамырдағы № 7-1/453 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>2-қосымшада</w:t>
+        <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> көрсетілген.</w:t>
+        <w:t xml:space="preserve"> (Қазақстан Республикасының Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 11898 болып тіркелген) бекітілген Ветеринариялық құжаттарды беру қағидаларына және олардың бланкілеріне қойылатын талаптарға сәйкес өтініш берілген күнге дейін күнтізбелік 30 (отыз) күннен асырмай берілген өндіріс объектісінің ветеринариялық (ветеринариялық-санитариялық) талаптарға сәйкестігі туралы ветеринариялық-санитариялық қорытынды болуы қажет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z18" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Мемлекеттік қызметті көрсету және нәтижесін беру мерзімі өтініш тіркелген сәттен бастап 2 (екі) жұмыс күнін құрайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z19" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Көрсетілетін қызметті беруші кеңсесінің жұмыскері өтінішті келіп түскен күні тіркейді және оны жауапты қызметкерді тағайындайтын көрсетілетін қызметті берушінің басшысына жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы Қазақстан Республикасының еңбек заңнамасына сәйкес жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде құжаттарды қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z20" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Көрсетілетін қызметті берушінің жауапты жұмыскері өтініш тіркелген сәттен бастап 1 (бір) жұмыс күні ішінде ұсынылған құжаттардың және (немесе) өтініште қамтылған мәліметтердің толықтығын тексереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы құжаттар топтамасын және (немесе) өтініште қамтылған мәліметтерді толық ұсынбаған, қолданылу мерзімі өтіп кеткен құжаттарды ұсынған жағдайда, көрсетілетін қызметті берушінің жауапты жұмыскері көрсетілетін қызметті беруші басшысының ЭЦҚ қойылған электрондық құжат нысанында өтінішті одан әрі қараудан уәжді бас тартуды дайындайды және көрсетілетін қызметті алушының жеке кабинетіне жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Көрсетілетін қызметті алушы құжаттардың толық топтамасын және (немесе) мәліметтерді ұсынған жағдайда, көрсетілетін қызметті берушінің жауапты қызметкері өтінім тіркелген сәттен бастап 2 (екі) жұмыс күні ішінде өндіріс объектісіне есепке алу нөмірін береді және осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша өндіріс объектісіне есепке алу нөмірінің берілгені туралы растауды не осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша мемлекеттік қызмет көрсетуден уәжді бас тартуды ресімдейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өндіріс объектісіне есепке алу нөмірінің берілгені туралы растау немесе мемлекеттік қызмет көрсетуден уәжді бас тарту көрсетілетін қызметті алушының жеке кабинетіне көрсетілетін қызметті беруші басшысының ЭЦҚ қойылған электрондық құжат нысанында жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z21" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10. Жеке тұлғаның аты, әкесінің аты (бар болса), тегі өзгерген, дара кәсіпкерді қайта тіркеу және (немесе) оның атауы өзгерген, заңды тұлғаның атауы өзгерген және (немесе) заңды тұлға бірігу, қайта құру, заңды тұлғаның басқа заңды тұлғаға қосылуы, бөліп шығару және бөліну нысанында қайта ұйымдастырылған, өндірістік үй-жайларға меншік құқығы өзгерген немесе өндірістік үй-жайларды жалға беру шарты (өтеусіз пайдалану шарты) өзгерген, бұзылған, тоқтатылған жағдайда, көрсетілетін қызметті алушы өзгерістер туындаған сәттен бастап 1 (бір) ай ішінде көрсетілетін қызметті берушіге ақпараты мемлекеттік ақпараттық жүйелерде қамтылған құжаттарды қоспағанда, өзгерістер туралы ақпаратты растайтын тиісті құжаттарды қоса бере отырып, осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша өндіріс объектісіне есепке алу нөмірін беруге өтініш береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер осы тармақтың бірінші бөлігінде көрсетілген өзгерістер өндіріс объектісінің жүзеге асырылатын қызмет түрінің өзгеруіне әкеп соқпаса, онда көрсетілетін қызметті беруші өтініш тіркелген сәттен бастап 2 (екі) жұмыс күні ішінде өндіріс объектісіне есепке алу нөмірінің берілгені туралы растауды қайта ресімдейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қызмет түрі өзгерген жағдайда, өндіріс объектісі осы Қағидаларға сәйкес есепке алу нөмірін беру рәсімінен қайта өтеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жылжымалы (мобильді) объектілері бар өндіріс объектілері оларды қолданыстағы есепке алу нөміріне байланыстырады.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 24.01.2023 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің м.а. 23.01.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 24</w:t>
+        <w:t>№ 15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z17" w:id="12"/>
+    <w:bookmarkStart w:name="z22" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      6. Өндіріс объектісіне есепке алу нөмірін беру үшін Қазақстан Республикасы Ауыл шаруашылығы министрінің 2015 жылғы 21 мамырдағы № 7-1/453 </w:t>
+      11. Өндіріс объектісіндегі қызмет тоқтатылған кезде көрсетілетін қызметті алушы өндіріс объектісін есептен шығаруға бастамашылық жасайды және өндіріс объектісіндегі қызмет тоқтатылған сәттен бастап 5 (бес) жұмыс күні ішінде осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>бұйрығымен</w:t>
+        <w:t>5-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Қазақстан Республикасының Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 11898 болып тіркелген) бекітілген Ветеринариялық құжаттарды беру қағидаларына және олардың бланкілеріне қойылатын талаптарға сәйкес өтініш берілген күнге дейін күнтізбелік 30 (отыз) күннен асырмай берілген өндіріс объектісінің ветеринариялық (ветеринариялық-санитариялық) талаптарға сәйкестігі туралы ветеринариялық-санитариялық қорытынды болуы қажет.</w:t>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша өндіріс объектісіндегі қызметті тоқтату туралы өтініш береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z18" w:id="13"/>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Мемлекеттік қызметті көрсету және нәтижесін беру мерзімі өтініш тіркелген сәттен бастап 2 (екі) жұмыс күнін құрайды.</w:t>
+      Өндіріс объектісіндегі қызметті тоқтату туралы өтінішті көрсетілетін қызметті беруші өтініш тіркелген сәттен бастап 1 (бір) жұмыс күні ішінде қарайды және "e-Agriculture" агроөнеркәсіптік кешен салаларын басқарудың бірыңғай автоматтандырылған жүйесі" ақпараттық жүйесінде (бұдан әрі – ақпараттық жүйе) өндіріс объектісінің "Есепке алу нөмірінің қолданысы тоқтатылды" мәртебесін өзгертуді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z19" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Өндіріс объектісінің есепке алу нөмірінен айыру (кері қайтарып алу), оның қолданысын тоқтата тұру,қайта бастау және тоқтату "Ветеринария туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12-2-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және "Рұқсаттар және хабарламалар туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>42</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>45-баптарына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. Көрсетілетін қызметті беруші кеңсесінің жұмыскері өтінішті келіп түскен күні тіркейді және оны жауапты қызметкерді тағайындайтын көрсетілетін қызметті берушінің басшысына жібереді.</w:t>
-[...226 lines deleted...]
-      Жылжымалы (мобильді) объектілері бар өндіріс объектілері оларды қолданыстағы есепке алу нөміріне байланыстырады.</w:t>
+      Есепке алу нөмірінің қолданысы тоқтатылған жағдайда, өндіріс объектісі берілген есепке алу нөмірлерін сақтамай, осы Қағидаларға сәйкес есепке алу нөмірін беру рәсімінен өтеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің м.а. 23.01.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 11-тармақ жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің 19.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 15</w:t>
+        <w:t>№ 13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z23" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-      </w:r>
+        <w:t>
+      12. Өндіріс объектілеріне есепке алу нөмірлері жалға беру немесе өтеусіз пайдалану шарты негізінде өндірістік үй-жайларда қызметін 3 (үш) жылдан кем мерзіммен жүзеге асыратын өндіріс объектілерін, сондай-ақ мал сою алаңдарын қоспағанда, 3 (үш) жыл мерзімге беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t>
+      Өндіріс объектілеріне (жалға беру немесе өтеусіз пайдалану шарты негізінде өндірістік үй-жайларда қызметін 3 (үш) жылдан кем мерзіммен жүзеге асыратын өндіріс объектілерін, сондай-ақ мал сою алаңдарын қоспағанда) 2026 жылғы 1 қаңтарға дейін олардың қолданылу мерзімін көрсетпей берілген есепке алу нөмірлері бойынша есепке алу нөмірлерінің қолданылу мерзімі 2026 жылғы 1 қаңтардан бастап есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мал сою алаңдарына есепке алу нөмірлері 1 (бір) жыл мерзімге беріледі және осы өңірде ет өңдеу кәсіпорындары немесе мал сою пункттері салынғанға дейін жыл сайын расталуға тиіс. Жалға беру немесе өтеусіз пайдалану шарты негізінде өндірістік үй-жайларда қызметін 3 (үш) жылдан кем мерзіммен жүзеге асыратын өндіріс объектілеріне есепке алу нөмірлері жалға беру, өтеусіз пайдалану шартының қолданылу мерзіміне беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өндіріс объектілері есепке алу нөмірінің қолданылу мерзімі аяқталғанға дейін күнтізбелік 30 (отыз) күн ішінде берілген есепке алу нөмірлерін сақтай отырып, осы Қағидаларға сәйкес есепке алу нөмірін беруде қайта рәсімдеуден өтеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Есепке алу нөмірінің қолданылу мерзімі өткен жағдайда, есепке алу нөмірінің қолданылуы ақпараттық жүйеде "Есепке алу нөмірінің қолданысы тоқтатылды" мәртебесі көрсетіле отырып тоқтатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      11-тармақ жаңа редакцияда көзделген - ҚР Ауыл шаруашылығы министрінің 19.01.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 12-тармақ жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің 19.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z56" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13. Өндіріс объектісінің қызмет түрі мен нөмірін қамтитын кодтан тұратын есепке алу нөмірі осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Өндіріс объектілеріне есепке алу нөмірлерін беруге арналған литерлік кодта осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес тиісті әкімшілік-аумақтық бірліктердің (облыстың, республикалық маңызы бар қаланың, астананың, ауданның (облыстық маңызы бар қаланың) әріптік және сандық символдары болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z57" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      14. Өндіріс объектісі бойынша қызмет түрі жоспарлы түрде өзгерген кезде көрсетілетін қызметті алушы осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша өндіріс объектісіне есепке алу нөмірін беруге қайтадан өтініш береді. Бұл ретте бұрын берілген есепке алу нөміріне "Белсенді емес" мәртебесі беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z58" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      15. Елдің ветеринариялық (ветеринариялық-санитариялық) талаптарына сәйкес келген кезде экспортты/импортты жүзеге асыратын өндіріс объектілеріне осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша өндіріс объектілерін есепке алу нөмірлерінің электрондық тізілімінде "Экспорт/Импорт" беріледі және есепке алу нөміріне осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес "Е" (экспорттаушылар үшін), "I" (импорттаушылар үшін) символы қосымша енгізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z27" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11. Өндіріс объектісіндегі қызмет тоқтатылған (уақытша тоқтатылған) кезде көрсетілетін қызметті алушы өндіріс объектісін есептен шығаруға бастамашылық жасайды және өндіріс объектісіндегі қызмет тоқтатылған (уақытша тоқтатылған) сәттен бастап 5 (бес) жұмыс күні ішінде осы Қағидаларға 5-қосымшаға сәйкес нысан бойынша өндіріс объектісіндегі қызметті тоқтату (уақытша тоқтату) туралы өтініш береді.</w:t>
+      16. Мемлекеттік көрсетілетін қызмет көрсетілетін қызметті алушының таңдауы бойынша "Мемлекеттік ветеринариялық-санитариялық бақылау және қадағалау объектілеріне ветеринариялық-санитариялық қорытынды беру" мемлекеттік көрсетілетін қызметімен бірге "бір өтініш" қағидаты бойынша (бұдан әрі – "Бір өтініш" қағидаты бойынша мемлекеттік көрсетілетін қызмет) көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Бір өтініш" қағидаты бойынша мемлекеттік көрсетілетін қызметті алу үшін көрсетілетін қызметті алушы портал арқылы осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша ветеринариялық-санитариялық қорытындыны және "бір өтініш" қағидаты бойынша есепке алу нөмірін алуға арналған өтінішті береді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Өндіріс объектісіндегі қызметті тоқтату (уақытша тоқтату) туралы өтінішті көрсетілетін қызметті беруші өтініш тіркелген сәттен бастап 1 (бір) жұмыс күні ішінде қарайды және "e-Agriculture" агроөнеркәсіптік кешен салаларын басқарудың бірыңғай автоматтандырылған жүйесі" ақпараттық жүйесінде (бұдан әрі – ақпараттық жүйе) өндіріс объектісінің мәртебесін өзгертуді жүзеге асырады.</w:t>
+      "Бір өтініш" қағидаты бойынша мемлекеттік қызметті көрсету мерзімі – өтініш тіркелген сәттен бастап 6 (алты) жұмыс күн, оның ішінде:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік ветеринариялық-санитариялық бақылау объектілеріне ветеринариялық-санитариялық қорытынды беру – 4 (төрт) жұмыс күні;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өндіріс объектілеріне есепке алу нөмірін беру – 2 (екі) жұмыс күні.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Бір өтініш" қағидаты бойынша мемлекеттік қызметті көрсету нәтижесі – мемлекеттік ветеринариялық-санитариялық бақылау объектілеріне ветеринариялық-санитариялық қорытынды және жануарлар өсіруді, жануарларды, жануарлардан алынатын өнім мен шикізатты дайындауды (союды), сақтауды, өңдеуді және өткізуді жүзеге асыратын өндіріс объектілеріне, сондай-ақ ветеринариялық препараттарды, жемшөп пен жемшөп қоспаларын өндіру, сақтау және өткізу жөніндегі ұйымдарға есептік нөмірлер беру немесе осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша мемлекеттік қызмет көрсетуден уәжді бас тарту беру.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 11-тармақ жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің м.а. 27.12.2023 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 16-тармақ жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің 27.06.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 466</w:t>
+        <w:t>№ 248</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z28" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">
+      17. Көрсетілетін қызметті беруші Тізбенің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t>9-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген негіздер бойынша мемлекеттік қызметті көрсетуден бас тартады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      12-тармақ жаңа редакцияда көзделген - ҚР Ауыл шаруашылығы министрінің 19.01.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 17-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 24.01.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 24</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 13</w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z29" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12. Есепке алу нөмірі, мал сою алаңдарына, жалға беру, өтеусіз пайдалану шартының негізінде өндірістік үй-жайларда қызметін жүзеге асыратын өндіріс объектілерін қоспағанда, өндіріс объектісі қызметінің барлық кезеңіне беріледі.</w:t>
+      18. Мемлекеттік қызметті көрсету үшін қажетті мәліметтерді қамтитын ақпараттық жүйе істен шыққан жағдайда, көрсетілетін қызметті беруші бұл туралы техникалық істен шығу пайда болған сәттен бастап дереу "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылымының операторын (бұдан әрі – оператор) хабардар етеді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Мал сою алаңдарына есепке алу нөмірлері 1 (бір) жыл мерзімге беріледі және сол өңірде ет өңдеу кәсіпорындары немесе мал сою пункттері салынғанға дейін жыл сайын расталуға тиіс. Жалға беру, өтеусіз пайдалану шартының негізінде өндірістік үй-жайларда қызметін жүзеге асыратын өндіріс объектілеріне есепке алу нөмірлері жалға беру, өтеусіз пайдалану шартының қолданылу мерзіміне беріледі. Бар есепке алу нөмірін растау үшін жалға беру, өтеусіз пайдалану шартының негізінде өндірістік үй-жайларда қызметін жүзеге асыратын сою алаңдары, өндіріс объектілері берілген есепке алу нөмірлерін сақтай отырып, осы Қағидаларға сәйкес есепке алу нөмірлерін алуда қайта рәсімдеуден өтеді.</w:t>
+      Бұл ретте, туындаған істен шығуды жою бойынша жұмыстар жүргізілгеннен кейін оператор 1 (бір) жұмыс күні ішінде техникалық проблема туралы еркін нысанда хаттама жасайды және оған көрсетілетін қызметті беруші қол қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z30" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      19. Көрсетілетін қызметті беруші Мемлекеттік көрсетілетін қызметтер туралы заңның 5-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11) тармақшасына сәйкес мемлекеттік қызметтерді көрсету мониторингінің ақпараттық жүйесіне мемлекеттік қызметті көрсету сатысы туралы деректердің енгізілуін қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметті рұқсаттар мен хабарламалардың мемлекеттік ақпараттық жүйесі арқылы көрсету кезінде мемлекеттік қызметті көрсету сатысы туралы деректер автоматты режимде мемлекеттік қызметтерді көрсету мониторингінің ақпараттық жүйесіне келіп түседі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Ауыл шаруашылығы министрлігі және көрсетілетін қызметті беруші осы Қағидалар бекітілген немесе өзгертілген күннен бастап 3 (үш) жұмыс күні ішінде мемлекетік қызмет көрсету тәртібі туралы ақпаратты өзектендіреді және Бірыңғай байланыс орталығына жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 12-тармақ жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің м.а. 23.01.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 19-тармақ жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің 27.06.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 15</w:t>
+        <w:t>№ 248</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z56" w:id="17"/>
+    <w:bookmarkStart w:name="z31" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Көрсетілетін қызметті берушілердің және (немесе) олардың лауазымды адамдарының мемлекеттік қызметтер көрсету мәселелері бойынша шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z32" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Көрсетілетін қызметті берушінің мемлекеттік қызметтер көрсету мәселелері бойынша шешіміне, әрекетіне (әрекетсіздігіне) шағым көрсетілетін қызметті беруші, ведомство, ветеринария саласындағы уәкілетті орган (бұдан әрі – уәкілетті орган) басшысының атына, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      13. Өндіріс объектісінің қызмет түрі мен нөмірін қамтитын кодтан тұратын есепке алу нөмірі осы Қағидаларға </w:t>
+      Қазақстан Республикасының Әкімшілік рәсімдік-процестік кодексінің (бұдан әрі – ҚР ӘРПК) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>6-қосымшаға</w:t>
+        <w:t>91-бабы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес айқындалады.</w:t>
-[...288 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес нысан бойынша мемлекеттік қызмет көрсетуден уәжді бас тарту беру.</w:t>
+        <w:t xml:space="preserve"> 4-тармағына сәйкес шағым келіп түскен жағдайда, көрсетілетін қызметті беруші оны келіп түскен күннен бастап 3 (үш) жұмыс күні ішінде шағымды қарайтын органға (жоғары тұрған әкімшілік органға және (немесе) лауазымды адамға) жібереді. 3 (үш) жұмыс күні ішінде қолайлы акт қабылданған, шағымда көрсетілген талаптарды толық қанағаттандыратын әкімшілік іс-әрекет жасалған жағдайда, көрсетілетін қызметті беруші шағымды қарайтын органға (жоғары тұрған әкімшілік органға және (немесе) лауазымды адамға) шағымды жібермейді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 16-тармақ жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің 27.06.2023 </w:t>
+        <w:t xml:space="preserve">      Ескерту.  20-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 24.01.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 248</w:t>
+        <w:t>№ 24</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z28" w:id="21"/>
+    <w:bookmarkStart w:name="z33" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      17. Көрсетілетін қызметті беруші Тізбенің </w:t>
+      21. Көрсетілетін қызметті алушының шағымын Мемлекеттік көрсетілетін қызметтер туралы заңның 25-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>9-тармағында</w:t>
+        <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> көрсетілген негіздер бойынша мемлекеттік қызметті көрсетуден бас тартады.</w:t>
+        <w:t xml:space="preserve"> сәйкес мыналар қарауы тиіс:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      көрсетілетін қызметті беруші, ведомство, уәкілетті орган – тіркелген күнінен бастап 5 (бес) жұмыс күні ішінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган – тіркелген күнінен бастап 15 (он бес) жұмыс күні ішінде.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z34" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      22. Ведомствоның, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның шағымды қарау мерзімі Мемлекеттік көрсетілетін қызметтер туралы заңның 25-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) шағым бойынша қосымша зерделеу немесе тексеру не жергілікті жерге барып тексеру жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) қосымша ақпарат алу қажет болған жағдайларда 10 (он) жұмыс күнінен аспайтын мерзімге ұзартылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шағымды қарау мерзімі ұзартылған жағдайда, шағымдарды қарау бойынша өкілеттіктер берілген лауазымды адам шағымды қарау мерзімі ұзартылған кезден бастап 3 (үш) жұмыс күні ішінде шағым берген көрсетілетін қызметті алушыға ұзарту себептерін көрсете отырып, шағымды қарау мерзімінің ұзартылғаны туралы жазбаша нысанда (шағым қағаз жеткізгіште берілген кезде) немесе электрондық нысанда (шағым электрондық түрде берілген кезде) хабарлайды.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 17-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 24.01.2023 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 22-тармақ жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің 27.06.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 24</w:t>
+        <w:t>№ 248</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z29" w:id="22"/>
-[...37 lines deleted...]
-    <w:bookmarkStart w:name="z30" w:id="23"/>
+    <w:bookmarkStart w:name="z35" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      19. Көрсетілетін қызметті беруші Мемлекеттік көрсетілетін қызметтер туралы заңның 5-бабы </w:t>
+      23. Егер заңда өзгеше көзделмесе, ҚР ӘРПК-нің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>2-тармағының</w:t>
+        <w:t>91-бабы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 11) тармақшасына сәйкес мемлекеттік қызметтерді көрсету мониторингінің ақпараттық жүйесіне мемлекеттік қызметті көрсету сатысы туралы деректердің енгізілуін қамтамасыз етеді.</w:t>
+        <w:t xml:space="preserve"> 5-тармағына сәйкес сотқа дейінгі тәртіппен шағым жасалғаннан кейін сотқа жүгінуге жол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-[...35 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 19-тармақ жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің 27.06.2023 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 23-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 24.01.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 248</w:t>
+        <w:t>№ 24</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
-      </w:r>
-[...568 lines deleted...]
-        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -4412,809 +4188,706 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 1-қосымша жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің м.а. 23.01.2025 </w:t>
+      Ескерту. 1-қосымша жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің 19.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 15</w:t>
+        <w:t>№ 13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Кімге ____________________________________________________________________ </w:t>
+        <w:t>
+      Кімге _______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      ____________________________________________________________ </w:t>
+        <w:t>____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      (ветеринария саласындағы уәкілетті орган ведомствосы аумақтық бөлімшесінің атауы) </w:t>
+        <w:t xml:space="preserve">       (ветеринария саласындағы уәкілетті орган ведомствосы аумақтық</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      кімнен___________________________________________________________________ </w:t>
+        <w:t xml:space="preserve">                               бөлімшесінің атауы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      ______________________________________________________________ </w:t>
+        <w:t>
+      кімнен_______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      (жеке тұлғаның аты, әкесінің аты (бар болса), тегі, жеке сәйкестендіру нөмірі/ заңды </w:t>
+        <w:t xml:space="preserve">______________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      тұлғаның атауы, бизнес-сәйкестендіру нөмірі) </w:t>
+        <w:t xml:space="preserve"> (жеке тұлғаның аты, әкесінің аты (бар болса), тегі, жеке сәйкестендіру нөмірі/ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             заңды тұлғаның атауы, бизнес-сәйкестендіру нөмірі)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Мекенжайы__________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Өтініш нөмірі_______________________________________________________</w:t>
+        <w:t>Өтініш нөмірі_______________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Өндіріс объектісіне есепке алу нөмірін беруге арналған өтініш</w:t>
-[...53 lines deleted...]
-      ____________________________________________________________________ </w:t>
+        <w:t xml:space="preserve">              Өндіріс объектісіне есепке алу нөмірін беруге арналған өтініш</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-                  (қажеттісінің астын сызу)</w:t>
+      Мына өндіріс объектісіне есепке алу нөмірін беруді, қайта ресімдеуді, растауды, қайта</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      1) өндіріс объектісінің атауы: _______________________________________ </w:t>
+        <w:t xml:space="preserve"> тіркеуді сұраймын ______________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      2) өндіріс объектісінің мақсаты ________________________________________ </w:t>
+        <w:t xml:space="preserve">                         (қажеттісінің астын сызу)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      (жылжымайтың мүлік объектісінің кадастрлық паспорты бойынша) </w:t>
+        <w:t xml:space="preserve">       1) өндіріс объектісінің атауы: _____________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      3) қызметінің түрі: __________________________________ </w:t>
+        <w:t xml:space="preserve">       2) өндіріс объектісінің мақсаты ____________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      4) экспортты/импортты жүзеге асыру: ___________________________________ </w:t>
+        <w:t xml:space="preserve">             (жылжымайтын мүлік объектісінің кадастрлық паспорты бойынша)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      (керегін көрсету) </w:t>
+        <w:t xml:space="preserve">       3) қызметінің түрі: _______________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      5) меншік құқығындағы өндірістік үй-жайлардың бар-жоғы туралы мәліметтер: </w:t>
+        <w:t xml:space="preserve">       4) экспортты/импортты жүзеге асыру: _______________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      кадастрлық нөмірі ________________________________________ </w:t>
+        <w:t xml:space="preserve">                                           (керегін көрсету)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      нысаналы мақсаты ___________________________________________________ </w:t>
+        <w:t xml:space="preserve">       5) меншік құқығындағы өндірістік үй-жайлардың бар-жоғы туралы мәліметтер:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      меншік иесі ________________________________________ </w:t>
+        <w:t xml:space="preserve">кадастрлық нөмірі ________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      құқықтың пайда болу негізі, тіркеу күні және уақыты ______________________ </w:t>
+        <w:t xml:space="preserve">меншік иесі ________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      ___________________________________________________________________ </w:t>
+        <w:t xml:space="preserve">құқықтың пайда болу негізі, тіркеу күні және уақыты ______________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      мекенжайы __________________________________________________________ </w:t>
+        <w:t xml:space="preserve">___________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      жалға беру, өтеусіз пайдалану құқығындағы өндірістік үй-жайлардың бар-жоғы </w:t>
+        <w:t xml:space="preserve">мекенжайы __________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      туралы мәліметтер: </w:t>
+        <w:t>жалға беру, өтеусіз пайдалану құқығындағы өндірістік үй-жайлардың бар-жоғы туралы мәліметтер:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      кадастрлық нөмірі __________________________________________________ </w:t>
+        <w:t xml:space="preserve">кадастрлық нөмірі __________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      нысаналы мақсаты___________________________________________________ </w:t>
+        <w:t xml:space="preserve">құқық иеленуші ____________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      құқық иеленуші ____________________________________________________ </w:t>
+        <w:t xml:space="preserve">жалға беру, өтеусіз пайдаланудың пайда болу негізі, тіркеу күні және уақыты </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      жалға беру, өтеусіз пайдаланудың пайда болу негізі, тіркеу күні және уақыты </w:t>
+        <w:t xml:space="preserve">____________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      ________________________________________ </w:t>
+        <w:t xml:space="preserve">шарттың жасалған күні ________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      шарттың жасалған күні ______________________ </w:t>
+        <w:t xml:space="preserve">шарттың қолданылу мерзімі, _ айға, 20_ жылғы _ "_"___ 20_жылғы __" _" дейін. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      шарттың қолданылу мерзімі, ____ айға, 20_ жылғы ____ "___" - дан/ден </w:t>
+        <w:t xml:space="preserve">шарттың ерекше талаптары ___________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      20___жылғы ____ " ___" дейін. </w:t>
+        <w:t>мекенжайы _______________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...36 lines deleted...]
-      6) өндіріс объектісі орналасқан аумақтың бұрылыс нүктелерінің координаттары:</w:t>
+        <w:t xml:space="preserve">       6) өндіріс объектісі орналасқан аумақтың бұрылыс нүктелерінің координаттары:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
@@ -5233,199 +4906,789 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Р/с №</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Р/с №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өндіріс объектісі (жер учаскесі, ғимарат, құрылыс, құрылысжай) орналасқан жылжымайтын мүлік объектісінің кадастрлық нөмірі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өндіріс</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>объектісі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жер</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>учаскесі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ғимарат</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>құрылыс</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>құрылысжай</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>орналасқан</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жылжымайтын</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мүлік</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>объектісінің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кадастрлық</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өндіріс объектісіне орналасқан аумақтың бұрылыс нүктелерінің координаттары (геоақпараттық сервис арқылы)*</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өндіріс</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>объектісіне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>орналасқан</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аумақтың</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұрылыс</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нүктелерінің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>координаттары</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>геоақпараттық</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сервис </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>арқылы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>)*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ветеринариялық-санитариялық қорытындының деректемелері (нөмірі, күні және берген орган)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ветеринариялық-санитариялық</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қорытындының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>деректемелері</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нөмірі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>күні</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>және</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>берген</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> орган)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ескертпе</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ескертпе</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -5966,106 +6229,142 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе: * өндіріс объектісі орналасқан аумақтың бұрылыс нүктелерінің координаттары (бойлық және ендік) техникалық мүмкіндік болса, геоақпараттық сервис арқылы анықталады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Мынадай құжаттарды қоса беремін: _________________________________ </w:t>
+        <w:t>
+      Мынадай құжаттарды қоса беремін: ____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       (үй-жайдың меншік құқығын растайтын құжаттың немесе жалға беру/өтеусіз</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                   пайдалану шартының электрондық көшірмесі)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      (үй-жайдың меншік құқығын растайтын құжаттың немесе жалдау/өтеусіз </w:t>
+      Көрсетілетін қызметті алушы туралы мәліметтер: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      пайдалану шартының электрондық көшірмесі) </w:t>
-[...17 lines deleted...]
-      Көрсетілетін қызметті алушы туралы мәліметтер: заңды тұлға үшін: </w:t>
+      заңды тұлға үшін: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       атауы: __________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -6309,69 +6608,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       электрондық мекенжайы___________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ұсынылған ақпараттың дұрыстығын растаймын, Қазақстан Республикасының заңнамасына сәйкес дұрыс емес мәліметтерді ұсынғаным үшін жауапкершілік туралы хабардармын және заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға, сондай-ақ дербес деректерді жинауға, өңдеуге, сақтауға, жүктеп алуға және пайдалануға келісім беремін.</w:t>
+      Ұсынылған ақпараттың дұрыстығын растаймын, Қазақстан Республикасының заңдарына сәйкес дұрыс емес мәліметтерді ұсынғаным үшін жауапкершілік туралы хабардармын және заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға, сондай-ақ дербес деректерді жинауға, өңдеуге, сақтауға, жүктеп алуға және пайдалануға келісім беремін.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Көрсетілетін қызметті алушы 20_ жылғы "__" __ сағат___-де қол қойып, жіберді.</w:t>
+      Көрсетілетін қызметті алушы 20_ жылғы "__" __ сағат___ қол қойып, жіберді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Көрсетілетін қызметті алушының электрондық цифрлық қолтаңбасының (бұдан әрі – ЭЦҚ) деректері: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -6399,203 +6698,87 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтінішті қабылдау туралы хабарлама:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Өтініш 20__ жылғы "__" ______ сағат___-де қабылданды</w:t>
+      Өтініш 20__ жылғы "__" ______ сағат___ қабылданды</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ветеринария саласындағы уәкілетті орган ведомствосы аумақтық бөлімшесінің ЭЦҚ деректері: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЭЦҚ қол қою күні мен уақыты: _____________________________________</w:t>
-      </w:r>
-[...114 lines deleted...]
-</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -6806,94 +6989,94 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>беру қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z39" w:id="29"/>
+    <w:bookmarkStart w:name="z39" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Жануарлар өсіруді, жануарларды, жануарлардан алынатын өнім мен шикізатты дайындауды (союды), сақтауды, қайта өңдеуді және өткізуді жүзеге асыратын өндіріс объектілеріне, сондай-ақ ветеринариялық препараттарды, жемшөп пен жемшөп қоспаларын өндіру, сақтау және өткізу жөніндегі ұйымдарға есептік нөмірлер беру" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 2-қосымша жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің м.а. 23.01.2025 </w:t>
+      Ескерту. 2-қосымша жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 19.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 15</w:t>
+        <w:t>№ 13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -6908,1254 +7091,1998 @@
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...101 lines deleted...]
-Қазақстан Республикасы Ауыл шаруашылығы министрлігі Ветеринариялық бақылау және қадағалау комитетінің облыстардағы, Астана, Алматы және Шымкент қалаларындағы аумақтық инспекциялары (бұдан әрі – көрсетілетін қызметті беруші).</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мемлекеттік</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>көрсетілетін</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қызметтің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>атауы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жануарлар</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>өсіруді</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жануарларды</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жануарлардан</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>алынатын</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>өнім</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> мен </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шикізатты</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>дайындауды</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>союды</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">), </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сақтауды</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қайта</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>өңдеуді</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>және</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>өткізуді</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жүзеге</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>асыратын</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>өндіріс</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>объектілеріне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сондай-ақ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ветеринариялық</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>препараттарды</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жемшөп</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> пен </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жемшөп</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қоспаларын</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>өндіру</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сақтау</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>және</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>өткізу</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жөніндегі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ұйымдарға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>есептік</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нөмірлер</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> беру</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2.</w:t>
-[...71 lines deleted...]
-Жеке және заңды тұлғалардың (бұдан әрі – көрсетілетін қызметті алушы) өтініштерін қабылдау және мемлекеттік қызметті көрсету нәтижесін беру "электрондық үкіметтің" www.egov.kz веб-порталы (бұдан әрі – портал) арқылы жүзеге асырылады.</w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті берушінің атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасы Ауыл шаруашылығы министрлігі Ветеринариялық бақылау және қадағалау комитетінің облыстардағы, Астана, Алматы және Шымкент қалаларындағы аумақтық инспекциялары (бұдан әрі – көрсетілетін қызметті беруші).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3.</w:t>
-[...125 lines deleted...]
-өндіріс объектілеріне есепке алу нөмірін беру – 2 (екі) жұмыс күні.</w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті ұсыну тәсілдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке және заңды тұлғалардың (бұдан әрі – көрсетілетін қызметті алушы) өтініштерін қабылдау және мемлекеттік қызметті көрсету нәтижесін беру "электрондық үкіметтің" www.egov.kz веб-порталы (бұдан әрі – портал) арқылы жүзеге асырылады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4.</w:t>
-[...71 lines deleted...]
-Электрондық (ішінара автоматтандырылған)/ "бір өтініш" қағидаты бойынша көрсетілген).</w:t>
+3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті көрсету мерзімі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 (екі) жұмыс күні.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Бір өтініш" қағидаты бойынша мемлекеттік қызметті көрсету мерзімі – 6 (алты) жұмыс күні, оның ішінде:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мемлекеттік ветеринариялық-санитариялық бақылау объектілеріне ветеринариялық-санитариялық қорытынды беру – 4 (төрт) жұмыс күні;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+өндіріс объектілеріне есепке алу нөмірін беру – 2 (екі) жұмыс күні.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5.</w:t>
-[...89 lines deleted...]
-"Бір өтініш" қағидаты бойынша мемлекеттік қызметті көрсеткен кезде – мемлекеттік ветеринариялық-санитариялық бақылау объектілеріне ветеринариялық-санитариялық қорытынды беру және жануарлар өсіруді, жануарларды, жануарлардан алынатын өнім мен шикізатты дайындауды (союды), сақтауды, өңдеуді және өткізуді жүзеге асыратын өндіріс объектілеріне, сондай-ақ ветеринариялық препараттарды, азық және азықтық қоспаларды өндіру, сақтау және өткізу жөніндегі ұйымдарға есептік нөмірлер беру.</w:t>
+4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті көрсету нысаны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Электрондық (ішінара автоматтандырылған)/ "бір өтініш" қағидаты бойынша көрсетілген).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6.</w:t>
-[...71 lines deleted...]
-Тегін.</w:t>
+5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті көрсету нәтижесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өндіріс объектісіне есепке алу нөмірін беру туралы растау не мемлекеттік қызмет көрсетуден уәжді бас тарту.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Бір өтініш" қағидаты бойынша мемлекеттік қызметті көрсеткен кезде – мемлекеттік ветеринариялық-санитариялық бақылау объектілеріне ветеринариялық-санитариялық қорытынды беру және жануарлар өсіруді, жануарларды, жануарлардан алынатын өнім мен шикізатты дайындауды (союды), сақтауды, өңдеуді және өткізуді жүзеге асыратын өндіріс объектілеріне, сондай-ақ ветеринариялық препараттарды, азық және азықтық қоспаларды өндіру, сақтау және өткізу жөніндегі ұйымдарға есепке алу нөмірлерін беру.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7.</w:t>
-[...107 lines deleted...]
-Жұмыс уақытының белгіленген ұзақтығынан тыс өтінішті қабылдау және мемлекеттік қызмет көрсету нәтижесін беруді көрсетілетін қызметті беруші жұмыс уақытының графигіне сәйкес белгілейді.</w:t>
+6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тегін.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8.</w:t>
-[...233 lines deleted...]
-Көрсетілетін қызметті алушылардан ақпараттық жүйелерден алынуы мүмкін құжаттарды талап етуге жол берілмейді.</w:t>
+7.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті берушінің және ақпарат объектілерінің жұмыс графигі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) порталдың – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндері жүгінген кезде, құжаттарды қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) көрсетілетін қызметті берушінің – Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндерін қоспағанда, дүйсенбіден бастап жұманы қоса алғанда, сағат 13.00-ден 14.30-ға дейінгі түскі үзіліспен сағат 9.00-ден 17.00-ге дейін.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жұмыс уақытының белгіленген ұзақтығынан тыс өтінішті қабылдау және мемлекеттік қызмет көрсету нәтижесін беруді көрсетілетін қызметті беруші жұмыс уақытының графигіне сәйкес белгілейді.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+8.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтер тізбесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушы мемлекеттік көрсетілетін қызметті портал арқылы алу үшін:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) көрсетілетін қызметті алушының электрондық цифрлық қолтаңбасымен (бұдан әрі – ЭЦҚ) куәландырылған электрондық құжат нысанындағы өтінішті;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) жылжымайтын мүлікке тіркелген құқықтар (ауыртпалықтар) және оның техникалық сипаттамалары туралы мәліметтер ("электрондық үкіметтің" шлюзінде мәліметтер болмаған жағдайда);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) жалға беру, өтеусіз пайдалану шарты негізінде өндірістік үй-жайларда қызметін жүзеге асыратын өндіріс объектілері үшін: өндірістік үй-жайды жалға беру шартының (өндірістік үй-жайды өтеусіз пайдалану шартының) электрондық көшірмесін ұсынады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Бір өтініш" қағидаты бойынша мемлекеттік көрсетілетін қызметті алу үшін көрсетілетін қызметті алушы портал арқылы:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) көрсетілетін қызметті алушының ЭЦҚ-сымен куәландырылған электрондық құжат нысанындағы ветеринариялық-санитариялық қорытындыны және "бір өтініш" қағидаты бойынша есепке алу нөмірін беруге арналған өтінішті;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) жылжымайтын мүлікке тіркелген құқықтар (ауыртпалықтар) және оның техникалық сипаттамалары туралы мәліметтерді ("электрондық үкімет" шлюзінде мәліметтер болмаған жағдайда);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) жалға беру, өтеусіз пайдалану шарты негізінде өндірістік үй-жайларда қызметін жүзеге асыратын өндіріс объектілері үшін: өндірістік үй-жайды жалдау шартының (өндірістік үй-жайды өтеусіз пайдалану шартының) электрондық көшірмесін ұсынады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Заңды тұлғаны тіркеу (қайта тіркеу) туралы аңықтама, жеке тұлғаның жеке басын куәландыратын құжат туралы мәліметтер, дара кәсіпкерді тіркеу туралы не дара кәсіпкер ретінде қызметінің басталғаны туралы, өндіріс объектісіне бұрын берілген есепке алу нөмірі туралы, өндіріс объектісіне ветеринариялық-санитариялық қорытындының бар-жоғы туралы, меншік құқығында немесе өзге де заңды негізде (бір жылдан астам мерзімге жалға беру/өтеусіз пайдалану) өндірістік үй-жайлардың болуы туралы, меншік құқығындағы тиісті үй-жайлардың бар-жоғы туралы мәліметтерді көрсетілетін қызметті беруші мемлекеттік қызметтерді көрсету үшін пайдаланылатын ақпараттық жүйелерден не цифрлық құжаттар сервисінен алады.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -8184,51 +9111,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алу үшін ұсынған құжаттарының және (немесе) оларда қамтылған деректердің (мәліметтердің) анық еместігінің анықталуы;</w:t>
+1) көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алу үшін ұсынған құжаттарының және (немесе) оларда қамтылған деректердің (мәліметтердің) дұрыс еместігінің анықталуы;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 2) көрсетілетін қызметті алушының және (немесе) есепке алу нөмірін алу үшін қажетті ұсынылған құжаттардың, объектілердің және (немесе) деректер мен мәліметтердің Қазақстан Республикасы Ауыл шаруашылығы министрінің 2015 жылғы 23 қаңтардағы № 7-1/37 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
@@ -8239,70 +9166,52 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10466 болып тіркелген) бекітілген Жануарлар өсіруді, жануарларды, жануарлардан алынатын өнім мен шикізатты дайындауды (союды), сақтауды, қайта өңдеуді және өткізуді жүзеге асыратын өндіріс объектілеріне, сондай-ақ ветеринариялық препараттарды, жемшөп пен жемшөп қоспаларын өндіру, сақтау және өткізу жөніндегі ұйымдарға есептік нөмірлер беру қағидаларында белгіленген талаптарға сәйкес келмеуі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...16 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">
-4) "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
+3) "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>8-бабына</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> сәйкес мемлекеттік қызметті көрсету үшін талап етілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге көрсетілетін қызметті алушының келісімнің болмауы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -8732,68 +9641,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z41" w:id="30"/>
+    <w:bookmarkStart w:name="z41" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өндіріс объектісіне есепке алу нөмірін беру туралы растау</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 3-қосымша жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің м.а. 23.01.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9592,68 +10501,68 @@
               <w:t>
 [Уәкілетті органның</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 атауы]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z43" w:id="31"/>
+    <w:bookmarkStart w:name="z43" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мемлекеттік қызмет көрсетуден уәжді бас тарту</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Берілген күні: [берілген күні]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9875,148 +10784,50 @@
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...96 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
@@ -10282,206 +11093,232 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ___________________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ветеринария саласындағы уәкілетті органның ведомствосы аумақтық бөлімшесінің атауы)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Өндіріс объектісіндегі қызметті тоқтату туралы өтініш</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 5-қосымша жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 19.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ________________________________________________________________</w:t>
+      _______________________________________ мекенжайы бойынша орналасқан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      (ветеринария саласындағы уәкілетті органның ведомствосы аумақтық бөлімшесінің атауы)</w:t>
+             (өндіріс объектісінің атауы, қызмет түрі)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z45" w:id="32"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ___________________________________ мекенжайы бойынша орналасқан</w:t>
+       өндіріс объектісінің қызметін тоқтатуды сұраймын.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ветеринариялық-санитариялық қорытындының нөмірі және берілген күні ___</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      _____________________________________________________________________ </w:t>
-[...71 lines deleted...]
-      _____________________________________________________________________ </w:t>
+      ____________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Бұрын берілген есепке алу нөмірі ___________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -10491,329 +11328,177 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Телефон нөмірі (факс):_____________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ұсынылған ақпараттың дұрыстығын растаймын, Қазақстан Республикасының заңнамасына сәйкес дұрыс емес мәліметтерді ұсынғаным үшін жауапкершілік туралы хабардармын және заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға, сондай-ақ дербес деректерді жинауға, өңдеуге, сақтауға, түсіруге және пайдалануға келісім беремін.</w:t>
+      Ұсынылған ақпараттың дұрыстығын растаймын, Қазақстан Республикасының заңдарына сәйкес дұрыс емес мәліметтерді ұсынғаным үшін жауапкершілік туралы хабардармын және заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға, сондай-ақ дербес деректерді жинауға, өңдеуге, сақтауға, жүктеп алуға және пайдалануға келісім беремін.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Көрсетілетін қызметті алушы 20__ жылғы " " ______ сағат___-де қол қойып, жіберді.</w:t>
+      Көрсетілетін қызметті алушы 20__ жылғы "_" ____ сағат__ қол қойып, жіберді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушының электрондық цифрлық қолтаңбасының (бұдан әрі – ЭЦҚ) деректері:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      _____________________</w:t>
-[...16 lines deleted...]
-        <w:t>
       ЭЦҚ қою күні мен уақыты: ____________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтінішті қабылдау туралы хабарлама:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Өтініш 20__ жылғы " " ______ сағат___-де қабылданды</w:t>
+      Өтініш 20__ жылғы "___" ________ сағат___ қабылданды</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ветеринария саласындағы уәкілетті орган ведомствосы аумақтық бөлімшесінің ЭЦҚ деректері: _______________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЭЦҚ қол қою күні мен уақыты: ______________</w:t>
-      </w:r>
-[...132 lines deleted...]
-</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -11011,132 +11696,125 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>беру қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z47" w:id="33"/>
+    <w:bookmarkStart w:name="z47" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Өндіріс объектісінің қызмет түрі мен нөмірін қамтитын кодтан тұратын есептік нөмір</w:t>
+        <w:t xml:space="preserve"> Өндіріс объектісінің қызмет түрі мен нөмірін қамтитын кодтан тұратын есепке алу нөмірі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 6-қосымша жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің м.а. 27.12.2023 </w:t>
+      Ескерту. 6-қосымша жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 19.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 466</w:t>
+        <w:t>№ 13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -11150,123 +11828,201 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Р/с №</w:t>
-[...71 lines deleted...]
-Коды</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Р/с</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қызмет</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>түрі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Коды</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11689,52 +12445,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Құс фабрикаларында (құс шаруашылықтарында) құс өсіру</w:t>
+              <w:t xml:space="preserve">
+Құс фабрикаларында (құс шаруашылықтарында) құс өсіру және өткізу </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11780,51 +12536,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ауыл шаруашылығы құралымдарында (шаруа, фермерлік шаруашылықтар, кешендер) жануарларды өсіру</w:t>
+Ауыл шаруашылығы құралымдарында (шаруа, фермерлік шаруашылықтар, кешендер) жануарларды өсіру және өткізу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11870,51 +12626,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Балық өсіру</w:t>
+Балық өсіру және өткізу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11960,51 +12716,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Балара өсіру (омартада)</w:t>
+Балара өсіру (омартада) және өткізу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12489,51 +13245,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-сою пункттері (жылжымалы (мобильді) сою пункттерін қоса алғанда)</w:t>
+мал сою пункттері (жылжымалы (мобильді) мал сою пункттерін қоса алғанда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12579,51 +13335,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-сою алаңдары (жылжымалы (мобильді) сою алаңдарын қоса алғанда)</w:t>
+мал сою алаңдары (жылжымалы (мобильді) мал сою алаңдарын қоса алғанда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14583,51 +15339,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ветеринариялық мақсаттағы препараттарды өндіру жөніндегі ұйымдар</w:t>
+Жануарларға арналған парфюмерия немесе косметика құралы ретінде пайдаланылатын ветеринариялық препараттарды өндіру жөніндегі ұйымдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14850,156 +15606,164 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Х</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жануарлардан алынатын өнімдер мен шикізатты дайындауды (союды), өңдеуді және (немесе) өткізуді жүзеге асыратын мал сою пункттері (жылжымалы (жылжымалы) мал сою пункттерін қоса алғанда)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+S</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
-    <w:p>
-[...103 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -15208,104 +15972,124 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>беру қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z49" w:id="34"/>
+    <w:bookmarkStart w:name="z49" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өндіріс объектілеріне есепке алу нөмірлерін беруге арналған литерлік код</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 7-қосымша жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 27.02.2024 </w:t>
+      Ескерту. 7-қосымша жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 19.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 77</w:t>
+        <w:t>№ 13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -15320,123 +16104,181 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Р/с №</w:t>
-[...71 lines deleted...]
-Атауы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Р/с</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Код</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17878,51 +18720,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Шу ауданы</w:t>
+Бурабай ауданы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -23754,51 +24596,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Глубоков ауданы</w:t>
+Глубокое ауданы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -28613,51 +29455,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Зеленов ауданы</w:t>
+Бәйтерек ауданы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -43189,52 +44031,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Нұра ауданы</w:t>
+              <w:t xml:space="preserve">
+Нұра ауданы </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -43267,87 +44109,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Y</w:t>
-[...35 lines deleted...]
-Шымкент қаласы</w:t>
+06</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сарайшық ауданы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -43380,87 +44222,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-01</w:t>
-[...35 lines deleted...]
-Абай ауданы</w:t>
+Y</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шымкент қаласы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -43493,87 +44335,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-02</w:t>
-[...35 lines deleted...]
-Әл-Фараби ауданы</w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Абай ауданы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -43606,87 +44448,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-03</w:t>
-[...35 lines deleted...]
-Еңбекші ауданы</w:t>
+02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әл-Фараби ауданы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -43719,87 +44561,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-04</w:t>
-[...35 lines deleted...]
-Қаратау ауданы</w:t>
+03</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Еңбекші ауданы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -43832,144 +44674,257 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+04</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаратау ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+252.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 05</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Тұран ауданы</w:t>
+              <w:t xml:space="preserve">
+Тұран ауданы </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Есепке алу нөмірі символдардан тұрады және құрылымы мынадай:</w:t>
+      Есепке алу нөмірі символдардан тұрады және мынадай құрылымы бар:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бірінші символ - елдің коды - КZ;</w:t>
+      бірінші символ – елдің коды – КZ;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       екінші символ – облыстың (республикалық маңызы бар қаланың, астананың) литерлік коды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -43979,195 +44934,195 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       үшінші символ – ауданның (облыстық маңызы бар қаланың) реттік нөмірі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      төртінші символ - өндіріс объектісінің қызметі түрінің коды;</w:t>
+      төртінші символ – өндіріс объектісінің қызметі түрінің коды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бесінші символ - өндіріс объектісінің реттік нөмірі;</w:t>
+      бесінші символ – өндіріс объектісінің реттік нөмірі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      алтыншы символ - Е (экспорттаушылар үшін), І (импорттаушылар үшін);</w:t>
+      алтыншы символ – Е (экспорттаушылар үшін), І (импорттаушылар үшін);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мысалы: КZ С.01/G1-0001/Е; Мысалы: КZ С.01/G1-0001/І;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      КZ - елдің коды;</w:t>
+      КZ – елдің коды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      С - облыстың (республикалық маңызы бар қаланың, астананың) литерлік коды;</w:t>
+      С – облыстың (республикалық маңызы бар қаланың, астананың) литерлік коды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      01 - ауданның (облыстық маңызы бар қаланың) коды (реттік нөмірі);</w:t>
+      01 – ауданның (облыстық маңызы бар қаланың) коды (реттік нөмірі);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      G1 - өндіріс объектісінің қызмет түрі;</w:t>
+      G1 – өндіріс объектісінің қызмет түрі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      0001 - өндіріс объектісінің реттік нөмірі;</w:t>
+      0001 – өндіріс объектісінің реттік нөмірі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Е – экспорттаушы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -44466,68 +45421,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z51" w:id="35"/>
+    <w:bookmarkStart w:name="z51" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өндіріс объектілерінің есептік нөмірлерінің электрондық тізілімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -45778,166 +46733,50 @@
               <w:t>
 14</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе: * Өндіріс объектісі орналасқан аумақтың бұрылыс нүктелерінің координаттары (бойлық және ендік) техникалық мүмкіндік болса, геоақпараттық сервис арқылы анықталады.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...114 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -46462,386 +47301,688 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бөлімшесінің атауы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...14 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 9-қосымша жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 24.01.2023 </w:t>
+      Ескерту. 9-қосымша жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 19.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 24</w:t>
+        <w:t>№ 13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Кімге_______________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             (ветеринария саласындағы уәкілетті орган ведомствосының</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                               аумақтық бөлімшесінің атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кімнен______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (жеке тұлғаның аты, әкесінің аты (бар болса), тегі, жеке сәйкестендіру нөмірі/ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   заңды тұлғаның атауы, бизнес-сәйкестендіру нөмірі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мекенжайы__________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Өтініш нөмірі: _______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              Ветеринариялық-санитариялық қорытындыны және "бір өтініш"</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       қағидаты бойынша өндіріс объектісіне есепке алу нөмірін беруге арналған</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                     өтініш</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ___________________________________________________________________________________________</w:t>
+      Өндіріс объектісіне ветеринариялық-санитариялық қорытындыны және есепке алу</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      (объектінің типі)</w:t>
+        <w:t xml:space="preserve"> нөмірін беруді сұраймын:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Ветеринариялық-санитариялық қорытындыны және есепке алу нөмірін беруді сұраймын.</w:t>
+        <w:t>1) өндіріс объектісінің атауы_______________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Объектінің атауы _________________________________________________</w:t>
+        <w:t xml:space="preserve">2) өндіріс объектісінің мақсаты ____________________________________  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Объектінің сипаттамасы ___________________________________________</w:t>
+        <w:t xml:space="preserve">             (жылжымайтың мүлік объектісінің кадастрлық паспорты бойынша)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Объектінің құрамы _______________________________________________</w:t>
+        <w:t>3) қызметінің түрі: ___________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Үй-жайға меншік құқығы __________________________________________</w:t>
+        <w:t xml:space="preserve">4) экспортты/импортты жүзеге асыру: _______________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Объектінің мекенжайы ____________________________________________</w:t>
+        <w:t xml:space="preserve">                                           (керегін көрсету)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Үй-жай иесінің деректері __________________________________________</w:t>
+        <w:t>5) меншік құқығындағы өндірістік үй-жайлардың бар-жоғы туралы мәліметтер:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Шарт жасалған күн _______________________________________________</w:t>
+        <w:t>кадастрлық нөмірі ____________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Шарттың қолданылу мерзімі _______________________________________</w:t>
+        <w:t>меншік иесі _________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Шарттың ерекше талаптары _______________________________________</w:t>
+        <w:t>құқықтың пайда болу негізі, тіркеу күні және уақыты _______________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Үй-жайға құқықтарды мемлекеттік тіркеу туралы куәліктің нөмірі, күні</w:t>
+        <w:t>мекенжайы______________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      өндіріс объектісі қызметінің түрі: ___________________________________</w:t>
+        <w:t xml:space="preserve"> жалға беру, өтеусіз пайдалану құқығындағы өндірістік үй-жайлардың </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Экспортты/импортты жүзеге асыру: _________________________________</w:t>
+        <w:t xml:space="preserve"> бар-жоғы туралы мәліметтер:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      өндіріс объектісінің құрамы:</w:t>
+        <w:t>кадастрлық нөмірі ____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>құқық иеленуші ______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">жалға беру, өтеусіз пайдаланудың пайда болу негізі, тіркеу күні және уақыты шарттың </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жасалған күні: ___________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>шарттың қолданылу мерзімі, _ айға, 20_ жылғы "__"__20__жылғы __" __" дейін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>шарттың ерекше талаптары ___________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>мекенжайы________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6) объект орналасқан аумақтың бұрылыс нүктелерінің координаттары:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
@@ -46869,185 +48010,555 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Р/с</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> №</w:t>
+              <w:t>Р/с №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Өндіріс объектісі орналасқан жылжымайтын мүлік объектісінің (жер учаскесінің, ғимараттың, </w:t>
+              <w:t>Өндіріс</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">құрылыстың, </w:t>
+              <w:t>объектісі</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>құрылысжайдың</w:t>
+              <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>) кадастрлық нөмірі</w:t>
+              <w:t>жер</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>учаскесі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ғимарат</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>құрылыс</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>құрылысжай</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>орналасқан</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жылжымайтын</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мүлік</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>объектісінің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кадастрлық</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Өндіріс объектісі орналасқан аумақтың бұрылыс нүктелерінің координаттары (геоақпараттық сервис арқылы)*</w:t>
+              <w:t>Өндіріс</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>объектісі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>орналасқан</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аумақтың</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұрылыс</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нүктелерінің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>координаттары</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>геоақпараттық</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сервис </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>арқылы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>)*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -47537,87 +49048,123 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ескертпе: * Өндіріс объектісі орналасқан аумақтың бұрылыс нүктелерінің</w:t>
+      Ескертпе: * Өндіріс объектісі орналасқан аумақтың бұрылыс нүктелерінің координаттары (бойлық және ендік) техникалық мүмкіндік бар болса, геоақпараттық сервис арқылы анықталады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      координаттары (бойлық және ендік) техникалық мүмкіндік болса, геоақпараттық</w:t>
+      Мынадай құжаттарды қоса беремін: ____________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      сервис арқылы анықталады.</w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+       (үй-жайдың меншік құқығын растайтын құжаттың немесе жалға беру/өтеусіз </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                   пайдалану шартының электрондық көшірмесі)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушы туралы мәліметтер:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -47627,645 +49174,429 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заңды тұлға үшін:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      атауы: ___________________________________________________________</w:t>
+      атауы: __________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бизнес-сәйкестендіру нөмірі: ________________________________________</w:t>
+      бизнес-сәйкестендіру нөмірі: ______________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      басшының жеке сәйкестендіру нөмірі, аты, әкесінің аты (бар болса), тегі:__</w:t>
+      басшының жеке сәйкестендіру нөмірі, аты, әкесінің аты (бар болса), тегі:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      __________________________________________________________________</w:t>
+      ___________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      мекенжайы: ______________________________________________________</w:t>
-[...17 lines deleted...]
-      телефон нөмірі (факс): _____________________________________________</w:t>
+      телефон нөмірі (факс): ____________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жеке тұлға үшін:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      аты, әкесінің аты (бар болса), тегі: ___________________________________</w:t>
+      аты, әкесінің аты (бар болса), тегі: __________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      жеке сәйкестендіру нөмірі: _________________________________________</w:t>
-[...17 lines deleted...]
-      _________________________________________________________________</w:t>
+      жеке сәйкестендіру нөмірі: ________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жеке басын куәландыратын құжат:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      нөмірі: ___________________________________________________________</w:t>
+      нөмірі: _________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      кім берді: ________________________________________________________</w:t>
+      кім берді: _______________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      берілген күні: _____________________________________________________</w:t>
+      берілген күні: ____________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      мекенжайы: ______________________________________________________</w:t>
+      мекенжайы: _____________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      телефон нөмірі (факс): _____________________________________________</w:t>
+      телефон нөмірі (факс): ____________________________________________.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Мына құжаттарды қоса беремін: _____________________________________</w:t>
+      Ұсынылған ақпараттың дұрыстығын растаймын, Қазақстан Республикасының заңдарына сәйкес дұрыс емес мәліметтерді ұсынғаным үшін жауапкершілік туралы хабардармын және заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға, сондай-ақ дербес деректерді жинауға, өңдеуге, сақтауға, жүктеп алуға және пайдалануға келісім беремін.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ұсынылған ақпараттың дұрыстығын растаймын, Қазақстан Республикасының</w:t>
+      Көрсетілетін қызметті алушы 20_ жылғы "__" __ сағат___ қол қойып, жіберді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Көрсетілетін қызметті алушының электрондық цифрлық қолтаңбасының (бұдан әрі – ЭЦҚ) деректері: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      заңнамасына сәйкес дұрыс емес мәліметтерді ұсынғаным үшін жауапкершілік</w:t>
-[...161 lines deleted...]
-      ЭЦҚ қою күні мен уақыты: __________________________________________</w:t>
+      ЭЦҚ қою күні мен уақыты: ____________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтінішті қабылдау туралы хабарлама:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Өтініш 20__ жылғы " ___" ______ сағат___-де қабылданды</w:t>
+      Өтініш 20__ жылғы "__" ______ сағат___ қабылданды</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ветеринария саласындағы уәкілетті орган ведомствосы аумақтық бөлімшесінің ЭЦҚ деректері: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ветеринария саласындағы уәкілетті орган ведомствосы аумақтық бөлімшесінің</w:t>
-[...53 lines deleted...]
-      ЭЦҚ қол қою күні мен уақыты: ______________________________________</w:t>
+      ЭЦҚ қол қою күні мен уақыты: _____________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>