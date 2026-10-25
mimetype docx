--- v0 (2025-10-01)
+++ v1 (2026-10-25)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="d8f740b" w14:textId="d8f740b">
+    <w:p w14:paraId="0d42dcb" w14:textId="0d42dcb">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1573,289 +1573,252 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>көздерінің пайдаланылуына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>және жаңартылатын энергия</w:t>
+              <w:t>және жаңартылатын</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>көздерін пайдалану бойынша</w:t>
+              <w:t>энергия көздерін пайдалану</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жоспарланатын объектілердің</w:t>
+              <w:t>бойынша жоспарланатын</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>іске асырылуына мониторинг</w:t>
+              <w:t>объектілердің іске асырылуына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жүргізу қағидаларына</w:t>
+              <w:t>мониторинг жүргізу</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>1-қосымша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Әкімшілік деректерді</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жинауға арналған нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 1-қосымша жаңа редакцияда – ҚР Энергетика министрінің 05.08.2025 </w:t>
+      Ескерту. 1-қосымша жаңа редакцияда – ҚР Энергетика министрінің 30.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 303-н/қ</w:t>
+        <w:t>№ 250-н/қ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен. </w:t>
-[...97 lines deleted...]
-    </w:tbl>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұсынылады: жаңартылатын энергия көздерін пайдалануды қолдау саласындағы уәкілетті органға.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысан интернет –ресурста орналастырылған: </w:t>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысан интернет –ресурста орналастырылған:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       https://www.gov.kz/memleket/entities/energo/activities/directions?lang=ru.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1958,170 +1921,102 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсыну мерзімі: есепті кезеңнен кейінгі айдың 15 (он бесінші) күнінен кешіктірмей.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жинау әдісі: қағаз жеткізгіште, электрондық түрде.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z73" w:id="28"/>
-[...118 lines deleted...]
-</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жаңартылатын энергия көздерін пайдалану объектілерінің электр және (немесе) жылу энергиясын өндіру және босату туралы ақпараты</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Энергия өндіруші ұйымның атауы, бизнес-сәйкестендіру</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      нөмірі_______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. ЖЭК пайдалану объектісінің атауы ____________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2149,51 +2044,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. ЖЭК пайдалану объектісінің белгіленген қуаты (кВт)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      _________________________________________________________________</w:t>
+      ________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Пайдаланатын ЖЭК түрі________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3437,105 +3332,141 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Телефоны ______________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Электрондық поштаның мекенжайы ___________________________________</w:t>
+      Электрондық поштаның мекенжайы _______________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орындаушы ____________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      тегі, аты және әкесінің аты (бар болған жағдайда) ______________ қолы</w:t>
-[...17 lines deleted...]
-      Басшы немесе оның міндетін атқарушы адам __________________ қолы</w:t>
+      тегі, аты және әкесінің аты (бар болған жағдайда) ______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қолы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басшы немесе оның міндетін атқарушы адам __________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қолы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3563,69 +3494,87 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Электр және (немесе) жылу энергиясын өндіру үшін ЖЭК-тың екі және одан көп түрлерін пайдаланған жағдайда, есеп әрбір түрі бойынша жеке ұсынылады.</w:t>
-[...17 lines deleted...]
-      Мөрдің орны:___________________________________________________</w:t>
+      Электр және (немесе) жылу энергиясын өндіру үшін ЖЭК-тың екі және одан көп</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      түрлерін пайдаланған жағдайда, есеп әрбір түрі бойынша жеке ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мөрдің орны:____________________________________.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -3726,100 +3675,98 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>өндіру және босату туралы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>ақпараты" әкімшілік деректерді</w:t>
+              <w:t>ақпараты" әкімшілік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жинауға арналған нысанға</w:t>
+              <w:t>деректерді жинауға арналған</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қосымша</w:t>
+              <w:t>нысанға қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z70" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "Жаңартылатын энергия көздерін пайдалану объектілерінің электр және (немесе)  жылу энергиясын өндіру және босату туралы ақпараты"  әкімшілік деректер нысанын толтыру бойынша түсіндірме (индексі: № 1 ЖЭК нысан, мерзімділігі: тоқсан сайын)</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="29"/>
+        <w:t xml:space="preserve"> "Жаңартылатын энергия көздерін пайдалану объектілерінің электр және (немесе) жылу энергиясын өндіру және босату туралы ақпараты" әкімшілік деректер нысанын толтыру бойынша түсіндірме (индексі: № 1 ЖЭК нысан, мерзімділігі: тоқсан сайын)</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Жаңартылатын энергия көздерін пайдалану объектілерінің электр және (немесе) жылу энергиясын өндіру және босату туралы ақпараты" әкімшілік деректер нысанында мынадай деректер енгізіледі:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4134,50 +4081,82 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6-жолдың 2-бағанында есепті кезеңде (тоқсан) энергия өндіруші ұйымның жылу энергиясын сатқан орташа бағасы көрсетіледі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6-жолдың 3-бағанында алдағы есепті кезеңде (тоқсан) энергия өндіруші ұйымның жылу энергиясын сатуды жоспарлайтын орташа бағасы көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -4655,68 +4634,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсыну мерзімі: ЖЭК пайдаланатын энергия өндіруші ұйымдар үшін есепті тоқсаннан кейінгі айдың 10 (оныншы) күнінен кешіктірмей қаржы-есеп айырысу орталығына, қаржы-есеп айырысу орталығы үшін жаңартылатын энергия көздерін пайдалануды қолдау саласындағы уәкілетті органға есепті тоқсаннан кейінгі айдың 15 (он бесінші) күнінен кешіктірмей ұсынылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жинау әдісі: қағаз жеткізгіште, электрондық түрде.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z72" w:id="30"/>
+    <w:bookmarkStart w:name="z72" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жаңартылатын энергия көздерін пайдалану бойынша жоспарланатын жоба жөнінде ақпарат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Энергия өндіруші ұйымның атауы, бизнес-сәйкестендіру нөмірі ___________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -4735,51 +4714,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="4787900" cy="444500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId5"/>
+                    <a:blip r:embed="rId4"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4787900" cy="444500"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -6046,35 +6025,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>