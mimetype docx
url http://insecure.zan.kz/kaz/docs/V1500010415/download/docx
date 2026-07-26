--- v0 (2025-10-14)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="67e95dd" w14:textId="67e95dd">
+    <w:p w14:paraId="4270040" w14:textId="4270040">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1010,124 +1010,442 @@
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) аңшылыққа қойылатын ең төменгi талап (бұдан әрі - аңшылық минимумы) – оқыту бағдарламасының Қазақстан Республикасының жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы заңнамасының, аңшы куәлігін беру үшін білу міндетті шарт болып табылатын аң аулау кезіндегі қауіпсіздік техникасының мәселелерін қарастыратын арнайы қысқаша курсы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2) тармақша жаңа редакцияда көзделген - ҚР Экология және табиғи ресурстар министрінің м.а. 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2) сертификат-осы Қағидаларға </w:t>
+      2) сертификат - осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес қауымдастық электрондық немесе қағаз нысанда беретін аңшылық минимум бойынша емтихан тапсырғанын растайтын құжат;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      3) тестілеу-тыңдаушының таңдауы бойынша электрондық немесе қағаз нысанда тест сұрақтары бойынша тыңдаушылардың аңшылық минимумының білімін тексеру;</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3) тармақша жаңа редакцияда көзделген - ҚР Экология және табиғи ресурстар министрінің м.а. 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) тестілеу - тыңдаушының таңдауы бойынша электрондық немесе қағаз нысанда тест сұрақтары бойынша тыңдаушылардың аңшылық минимумының білімін тексеру;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) тыңдаушы – сертификат алу үшін аңшылық минимумына оқытудан өтетін жеке тұлға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5) тармақша жаңа редакцияда көзделген - ҚР Экология және табиғи ресурстар министрінің м.а. 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) ақпараттық жүйе – ақпараттық өзара іс-қимыл арқылы белгілі бір технологиялық әрекеттерді іске асыратын және нақты функционалдық міндеттерді шешуге арналған ақпараттық-коммуникациялық технологиялардың, қызмет көрсетуші персоналдың және техникалық құжаттаманың ұйымдастырылып ретке келтірілген жиынтығы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1159,71 +1477,167 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z24" w:id="9"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3-тармақ жаңа редакцияда көзделген - ҚР Экология және табиғи ресурстар министрінің м.а. 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Тыңдаушы аңшылық минимумы бойынша емтихан тапсыру үшін Қазақстан Республикасы Ауыл шаруашылығы министрінің "аңшылық минимумын бекіту туралы" бұйрығына сәйкес 16 сағат ішінде аңшылық минимумы бойынша оқудан өтеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Аңшылық минимумға оқыту ақпараттық жүйе арқылы немесе қауымдастықтың оқу сыныптарында Қазақстан Республикасының еңбек заңнамасына және "Қазақстан Республикасындағы мерекелер туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1442,340 +1856,600 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z25" w:id="10"/>
+    <w:bookmarkStart w:name="z25" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Комиссия төрағасы болып филиалдың немесе өкілдіктің басшысы тағайындалады, басшы болмаған жағдайда филиал немесе Өкілдік Басшысының орынбасары тағайындалады. Комиссияның құрамына Қазақстан Республикасы Экология, геология және табиғи ресурстар министрлігі Орман шаруашылығы және жануарлар дүниесі комитетінің (бұдан әрі – Комитет) аумақтық бөлімшесінің, жергілікті атқарушы органдардың, аңшылық шаруашылығы субъектілерінің (келісім бойынша) өкілдері кіреді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тестілеу нәтижелері бойынша құжаттарды қағаз форматта ресімдеуді қауымдастық филиалының немесе өкілдігінің штаттық қызметкерлері қатарынан тағайындалатын комиссия хатшысы жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комиссия хатшысы комиссия мүшесі болып табылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда – ҚР Экология, геология және табиғи ресурстар министрінің 27.05.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 187</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z26" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Бекітілген аңшылық минимумға сәйкестігіне тестілеу жүргізіледі және ол 25 тестілік сұрақтан тұрады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Тестілеу нәтижелері бойынша құжаттарды қағаз форматта ресімдеуді қауымдастық филиалының немесе өкілдігінің штаттық қызметкерлері қатарынан тағайындалатын комиссия хатшысы жүзеге асырады.</w:t>
-[...19 lines deleted...]
-    </w:p>
+      Тест сұрақтарын қауымдастық әзірлеп, Комитетпен келіседі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тестілеу ұзақтығы 1 сағатты құрайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z27" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Тестілеу нәтижелері бойынша комиссия мына шешімдердің бірін қабылдайды:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z28" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) тапсырды (20 және одан көп сұраққа дұрыс жауап берген кезде);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z29" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) тапсырған жоқ (дұрыс жауап 20-дан аз болғанда).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z30" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Тыңдаушылардың тестілеуді тапсыруы немесе тапсырмауы туралы комиссия шешімі хаттамамен ресімделеді, оған тестілеуге қатысқан комиссия төрағасы және мүшелері қол қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда – ҚР Экология, геология және табиғи ресурстар министрінің 27.05.2022 </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8. Алып тасталды – ҚР Экология, геология және табиғи ресурстар министрінің 27.05.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 187</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...135 lines deleted...]
-    <w:bookmarkEnd w:id="15"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9. Алып тасталды – ҚР Экология, геология және табиғи ресурстар министрінің 27.05.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 187</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      10-тармақ жаңа редакцияда көзделген - ҚР Экология және табиғи ресурстар министрінің м.а. 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Тестілеу нәтижелері бойынша даулы мәселелер туындаған жағдайда, тыңдаушы үш жұмыс күні ішінде жазбаша немесе электрондық нысанда тестілеу нәтижелерін қайта қарауға емтихан комиссиясына жүгіне алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тестілеу нәтижелерін қайта қарау туралы тыңдаушының өтінішін комиссия екі жұмыс күні ішінде қарайды.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">8. Алып тасталды – ҚР Экология, геология және табиғи ресурстар министрінің 27.05.2022 </w:t>
+        <w:t xml:space="preserve">11. Алып тасталды – ҚР Экология, геология және табиғи ресурстар министрінің 27.05.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 187</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -1785,217 +2459,149 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">9. Алып тасталды – ҚР Экология, геология және табиғи ресурстар министрінің 27.05.2022 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...43 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      12-тармақ жаңа редакцияда көзделген - ҚР Экология және табиғи ресурстар министрінің м.а. 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...54 lines deleted...]
-    <w:bookmarkStart w:name="z35" w:id="17"/>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Сертификат аңшы куәлігін беру үшін негіз болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қағаз форматта берілген Сертификат осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2070,70 +2676,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z36" w:id="18"/>
+    <w:bookmarkStart w:name="z36" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Емтихан өткізуді қауымдастық өтеусіз негізде жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkEnd w:id="15"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2955,68 +3561,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z39" w:id="19"/>
+    <w:bookmarkStart w:name="z39" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Аңшылық минимумы бойынша емтихан өткізу туралы сертификаттарды тіркеу журналы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-қосымша жаңа редакцияда – ҚР Экология, геология және табиғи ресурстар министрінің м.а. 08.01.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3928,68 +4534,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>өткізу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z41" w:id="20"/>
+    <w:bookmarkStart w:name="z41" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Аңшылық минимумы бойынша емтихан тапсырғаны туралы сертификаттардың тізілімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағида 3-қосымшамен толықтырылды – ҚР Экология, геология және табиғи ресурстар министрінің 27.05.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>