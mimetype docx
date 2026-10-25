--- v1 (2026-07-26)
+++ v2 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="4270040" w14:textId="4270040">
+    <w:p w14:paraId="54d29c7" w14:textId="54d29c7">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -150,94 +150,156 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Жануарлар дүниесін қорғау, өсімін молайту және пайдалану туралы" 2004 жылғы 9 шілдедегі Қазақстан Республикасы Заңының 9-бабы 1-тармағының </w:t>
-[...9 lines deleted...]
-        <w:t>39) тармақшасына</w:t>
+      "Қазақстан Республикасы Экология және табиғи ресурстар министрлігінің мәселелері" Қазақстан Республикасы Үкіметінің 2019 жылғы 5 шілдедегі № 479 қаулысымен бекітілген Қазақстан Республикасы Экология және табиғи ресурстар министрлігі туралы ереженің 15-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>263) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>БҰЙЫРАМЫН</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Экология және табиғи ресурстар министрінің 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 220 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Қоса беріліп отырған Аңшылар мен аңшылық шаруашылығы субъектілерінің қоғамдық бірлестіктері республикалық қауымдастығының аңшылық минимумы бойынша емтихан өткізу қағидалары бекітілсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -868,1878 +930,1478 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағида жаңа редакцияда – ҚР Премьер-Министрінің орынбасары – ҚР Ауыл шаруашылығы министрінің 25.12.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 529</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z42" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Аңшылардың және аңшылық шаруашылығы субъектілерінің қоғамдық бірлестіктері республикалық қауымдастығының аңшылық минимумы бойынша емтихан өткізу қағидалары (бұдан әрі – Қағидалар) "Жануарлар дүниесін қорғау, өсімін молайту және пайдалану туралы" Қазақстан Республикасының </w:t>
-[...21 lines deleted...]
-    </w:p>
+      1. Осы Аңшылар мен аңшылық шаруашылығы субъектілері қоғамдық бірлестіктерінің республикалық қауымдастығының аңшылық минимум бойынша емтихан өткізу қағидалары (бұдан әрі – Қағидалар) "Қазақстан Республикасы Экология және табиғи ресурстар министрлігінің мәселелері" туралы Қазақстан Республикасы Үкіметінің 2019 жылғы 5 шілдедегі № 479 қаулысымен бекітілген Қазақстан Республикасы Экология және табиғи ресурстар министрлігі туралы ереженің 15-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>263) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әзірленді және аңшылар мен аңшылық шаруашылығы субъектілері қоғамдық бірлестіктерінің республикалық қауымдастығының (бұдан әрі – қауымдастық) аңшылық минимум бойынша емтихан өткізу тәртібін айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Экология, геология және табиғи ресурстар министрінің 27.05.2022 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Экология және табиғи ресурстар министрінің 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 220 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z19" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Осы Қағидаларда мынадай негізгі ұғымдар пайдаланылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) аңшылыққа қойылатын ең төменгi талап (бұдан әрі - аңшылық минимумы) – оқыту бағдарламасының Қазақстан Республикасының жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы заңнамасының, аңшы куәлігін беру үшін білу міндетті шарт болып табылатын аң аулау кезіндегі қауіпсіздік техникасының мәселелерін қарастыратын арнайы қысқаша курсы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) сертификат – осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес қауымдастық цифрлық немесе қағаз нысанда беретін аңшылық минимум бойынша емтихан тапсырғанын растайтын құжат;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) тестілеу – тыңдаушының таңдауы бойынша цифрлық немесе қағаз нысанда тест сұрақтары бойынша тыңдаушылардың аңшылық минимумының білімін тексеру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) тыңдаушы – сертификат алу үшін аңшылық минимумына оқытудан өтетін жеке тұлға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) цифрлық жүйе – цифрлық өзара іс-қимыл арқылы белгілі бір технологиялық әрекеттерді іске асыратын және нақты функционалдық міндеттерді шешуге арналған ақпараттық-коммуникациялық технологиялардың, қызмет көрсетуші персоналдың және техникалық құжаттаманың ұйымдастырылып ретке келтірілген жиынтығы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда – ҚР Экология, геология және табиғи ресурстар министрінің 27.05.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>№ 187</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Экология және табиғи ресурстар министрінің м.а. 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрықтарымен. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z24" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Тыңдаушы аңшылық минимумы бойынша емтихан тапсыру үшін Қазақстан Республикасы Ауыл шаруашылығы министрінің 2012 жылғы 10 сәуірде № 25-03-02/95 "Аңшылық минимумын бекіту туралы" (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 7545 болып тіркелген) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес 16 сағат ішінде аңшылық минимумы бойынша оқудан өтеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Аңшылық минимумға оқыту цифрлық жүйе арқылы немесе қауымдастықтың оқу сыныптарында Қазақстан Республикасының еңбек заңнамасына және "Қазақстан Республикасындағы мерекелер туралы" Қазақстан Республикасы Заңының (бұдан әрі – Мерекелер туралы Заң) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес демалыс және мереке күндерін қоспағанда, дүйсенбі-жұма аралығында сағат 13.00-ден 14.00-ге дейінгі түскі үзіліспен сағат 09.00-ден 18.00-ге дейін жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Аңшылық минимум бойынша емтихан Қазақстан Республикасының еңбек заңнамасына және Мерекелер туралы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес демалыс және мереке күндерін қоспағанда, дүйсенбі-жұма аралығында сағат 13.00-ден 14.00-ге дейінгі түскі үзіліспен сағат 10.00-ден 18.00-ге дейін цифрлық немесе цифрлық форматта тестілеу түрінде өткізіледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) аңшылық минимумы бойынша емтиханды қағаз форматта өткізу тыңдаушының еркін нысандағы жазбаша өтініші негізінде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тестілеуді аудио және видео жазу құрылғыларын қағаз форматта тіркеу арқылы емтихан комиссиялары (бұдан әрі – комиссия) өтініш түскен сәттен бастап 3 (үш) жұмыс күні ішінде қауымдастықтың филиалдарында немесе өкілдіктерінде өткізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комиссия қауымдастық филиалы немесе өкілдігі басшысының бұйрығымен кемінде үш адамнан құрылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аңшылық минимум бойынша емтихан тапсырған жағдайда жауапты орындаушы тыңдаушыға 1 (бір) сағат ішінде сертификат береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аңшылық минимум бойынша тестілеудің теріс нәтижесін алған жағдайда, тыңдаушылар соңғы тестілеу уақытынан кейін кемінде күнтізбелік 1 (бір) күн өткен соң тестілеуді қайта өтуге құқылы.;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) тыңдаушының аңшылық минимум бойынша тестілеу цифрлық форматта өтуіне рұқсат беруді цифрлық жүйе тыңдаушы қауымдастықтың цифрлық жүйесінде авторландырылған сәттен бастап 3 (үш) жұмыс күні өткеннен кейін автоматты түрде береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аңшылық минимум бойынша емтихан тапсырған жағдайда сертификат автоматты түрде қалыптастырылады және 15 (он бес) минут ішінде тыңдаушының жеке кабинетіне жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аңшылық минимум бойынша тестілеудің теріс нәтижесін алған жағдайда, тыңдаушылар соңғы тестілеу уақытынан кейін кемінде күнтізбелік 1 (бір) күн өткен соң тестілеуді қайта өтуге құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - ҚР Экология және табиғи ресурстар министрінің м.а. 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z25" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Комиссия төрағасы болып филиалдың немесе өкілдіктің басшысы тағайындалады, басшы болмаған жағдайда филиал немесе Өкілдік Басшысының орынбасары тағайындалады. Комиссияның құрамына Қазақстан Республикасы Экология, геология және табиғи ресурстар министрлігі Орман шаруашылығы және жануарлар дүниесі комитетінің (бұдан әрі – Комитет) аумақтық бөлімшесінің, жергілікті атқарушы органдардың, аңшылық шаруашылығы субъектілерінің (келісім бойынша) өкілдері кіреді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тестілеу нәтижелері бойынша құжаттарды қағаз форматта ресімдеуді қауымдастық филиалының немесе өкілдігінің штаттық қызметкерлері қатарынан тағайындалатын комиссия хатшысы жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комиссия хатшысы комиссия мүшесі болып табылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда – ҚР Экология, геология және табиғи ресурстар министрінің 27.05.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 187</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z19" w:id="8"/>
-[...36 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z26" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Бекітілген аңшылық минимумға сәйкестігіне тестілеу жүргізіледі және ол 25 тестілік сұрақтан тұрады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тест сұрақтарын қауымдастық әзірлеп, Комитетпен келіседі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тестілеу ұзақтығы 1 сағатты құрайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z27" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Тестілеу нәтижелері бойынша комиссия мына шешімдердің бірін қабылдайды:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z28" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) тапсырды (20 және одан көп сұраққа дұрыс жауап берген кезде);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z29" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) тапсырған жоқ (дұрыс жауап 20-дан аз болғанда).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z30" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Тыңдаушылардың тестілеуді тапсыруы немесе тапсырмауы туралы комиссия шешімі хаттамамен ресімделеді, оған тестілеуге қатысқан комиссия төрағасы және мүшелері қол қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8. Алып тасталды – ҚР Экология, геология және табиғи ресурстар министрінің 27.05.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 187</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      2) тармақша жаңа редакцияда көзделген - ҚР Экология және табиғи ресурстар министрінің м.а. 03.06.2026 </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">9. Алып тасталды – ҚР Экология, геология және табиғи ресурстар министрінің 27.05.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 187</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z33" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Тестілеу нәтижелері бойынша даулы мәселелер туындаған жағдайда, тыңдаушы үш жұмыс күні ішінде жазбаша немесе цифрлық нысанда тестілеу нәтижелерін қайта қарауға емтихан комиссиясына жүгіне алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тестілеу нәтижелерін қайта қарау туралы тыңдаушының өтінішін комиссия екі жұмыс күні ішінде қарайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда - ҚР Экология және табиғи ресурстар министрінің м.а. 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>№ 105</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11. Алып тасталды – ҚР Экология, геология және табиғи ресурстар министрінің 27.05.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 187</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z35" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Сертификат аңшы куәлігін беру үшін негіз болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қағаз форматта берілген сертификат осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша (тігілген, нөмірленген, қауымдастықтың мөрімен расталған) аңшылық минимум бойынша емтихан тапсырғаны туралы сертификаттарды тіркеу журналында тіркеледі, онда сертификаттар бланкілерінің қозғалысын есепке алу жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сертификаттарды цифрлық форматта нөмірлеу мен тіркеуді цифрлық жүйе осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша аңшылық минимум бойынша емтихан тапсырғаны туралы сертификаттар тізілімінде автоматты түрде қалыптастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 12-тармақ жаңа редакцияда - ҚР Экология және табиғи ресурстар министрінің м.а. 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...1563 lines deleted...]
-    <w:bookmarkStart w:name="z36" w:id="15"/>
+    <w:bookmarkStart w:name="z36" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Емтихан өткізуді қауымдастық өтеусіз негізде жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkEnd w:id="19"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3561,68 +3223,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z39" w:id="16"/>
+    <w:bookmarkStart w:name="z39" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Аңшылық минимумы бойынша емтихан өткізу туралы сертификаттарды тіркеу журналы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-қосымша жаңа редакцияда – ҚР Экология, геология және табиғи ресурстар министрінің м.а. 08.01.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4534,68 +4196,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>өткізу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z41" w:id="17"/>
+    <w:bookmarkStart w:name="z41" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Аңшылық минимумы бойынша емтихан тапсырғаны туралы сертификаттардың тізілімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағида 3-қосымшамен толықтырылды – ҚР Экология, геология және табиғи ресурстар министрінің 27.05.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5127,55 +4789,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>