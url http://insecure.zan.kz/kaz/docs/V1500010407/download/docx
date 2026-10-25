--- v0 (2025-11-13)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="d961074" w14:textId="d961074">
+    <w:p w14:paraId="29a9311" w14:textId="29a9311">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -890,130 +890,130 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkStart w:name="z15" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Қалалық рельстік көліктің көлік құралдарын мемлекеттік тіркеу (бұдан әрі - Қағидалар) "Қазақстан Республикасындағы көлік туралы" Қазақстан Республикасы Заңының </w:t>
+      1. Осы Қалалық рельстік көліктің көлік құралдарын мемлекеттік тіркеу (бұдан әрі – Қағидалар) "Қазақстан Республикасындағы көлік туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>15-1-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">, "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 1) тармақшасына сәйкес әзірленген және қалалық рельстік көліктің көлік құралдарын мемлекеттік тіркеу және қалалық рельстік көліктің көлік құралдарын мемлекеттік тіркеу мемлекеттік қызмет көрсету тәртібін айқындайды.</w:t>
+        <w:t xml:space="preserve">, "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 10-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес (бұдан әрі - Заң) әзірленген және қалалық рельстік көліктің көлік құралдарын мемлекеттік тіркеу және қалалық рельстік көліктің көлік құралдарын мемлекеттік тіркеу мемлекеттік қызмет көрсету тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Көлік министрінің 26.07.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 253</w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Көлік министрінің 17.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 184</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -1352,51 +1352,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Қалалық рельстік көліктің көлік құралдарын мемлекеттік тіркеу мемлекеттік көрсетілетін қызмет (бұдан әрі – мемлекеттік көрсетілетін қызмет) болып табылады, оны алу үшін жеке және заңды тұлғалар (бұдан әрі – көрсетілетін қызметті алушы) көрсетілетін қызметті берушіге осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес нысан бойынша "электрондық үкіметтің" веб-порталы (бұдан әрі – портал) арқылы өтініш береді.</w:t>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша "цифрлық үкіметтің" веб-порталы (бұдан әрі – портал) арқылы өтініш береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1409,50 +1409,86 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> жазылған.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      Мемлекеттік қызметті портал арқылы алу кезінде электрондық цифрлық қолтаңбамен немесе бір реттік құпиясөзбен куәландырылған электрондық құжат нысанындағы өтініш құжаттар қабылданған күні "цифрлық үкімет" шлюзі арқылы www.elicense.kz "Е-лицензиялау" мемлекеттік деректер қорының цифрлық жүйесіне (бұдан әрі – ЕЛ МДҚ) жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті беруші өтінішті өңдеуді өтініш ЕЛ МДҚ-ға келіп түскен сәттен бастап жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       Порталда көрсетілетін қызметті алушының "жеке кабинетінде" мемлекеттік көрсетілетін қызмет нәтижесін алу күнін көрсете отырып, мемлекеттік қызметті көрсету үшін сұрау салудың қабылданғаны туралы мәртебе көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті берушінің кеңсесі құжаттар келіп түскен күні оларды қабылдауды, тіркеуді жүзеге асырады және жауапты құрылымдық бөлімшеге орындауға береді. Көрсетілетін қызметті алушы еңбек заңнамасына сәйкес жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде өтініштерді қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1481,89 +1517,89 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті берушінің жауапты құрылымдық бөлімшесінің қызметкері құжаттарды тіркеген сәттен бастап 2 (екі) жұмыс күні ішінде ұсынылған құжаттардың толықтығын тексереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жеке басын куәландыратын құжат туралы, заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы, дара кәсіпкерді мемлекеттік тіркеу туралы, қалалық рельстік көлік құралдарын тіркеу (қайта тіркеу) туралы "электрондық үкіметтің" төлем шлюзі арқылы төлеген жағдайда, тіркеу алымының төленгенін растайтын мәліметтерді көрсетілетін қызметті беруші тиісті ақпараттық жүйелерден "электрондық үкіметтің" шлюзі арқылы алады.</w:t>
+      Жеке басты куәландыратын құжат туралы мәліметтерді, заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы, дара кәсіпкерді мемлекеттік тіркеу туралы, тіркеу алымының төленгенін растайтын қалалық рельсті көліктің көлік құралдарын тіркеу (қайта тіркеу) туралы анықтамаларды "цифрлық үкіметтің" төлем шлюзі арқылы төлеген жағдайда көрсетілетін қызметті беруші тиісті цифрлық жүйелерден "цифрлық үкімет" шлюзі арқылы алады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда – ҚР Көлік министрінің 26.07.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 253</w:t>
+        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда – ҚР Көлік министрінің 17.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 184</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -1864,108 +1900,108 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Жергілікті атқарушы орган тізілімге қалалық рельстік көліктің көлік құралдарын пайдалану жөніндегі қызметті тоқтату туралы мәліметтерді енгізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:bookmarkStart w:name="z45" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14. Көрсетілетін қызмет беруші Мемлекеттік қызмет көрсету сатысы туралы деректерді ақпараттандыру саласындағы уәкілетті орган белгілеген тәртіппен мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесіне енгізуді қамтамасыз етеді.</w:t>
+      14. Көрсетілетін қызмет беруші Мемлекеттік қызмет көрсету сатысы туралы деректерді цифрландыру саласындағы уәкілетті орган белгілеген тәртіппен мемлекеттік қызметтер көрсету мониторингінің цифрлық жүйесіне енгізуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Көлік саласындағы уәкiлеттi орган мемлекеттік қызмет көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актіні мемлекеттік тіркегеннен кейін үш жұмыс күн ішінде осы Қағидаларға енгізілген өзгерістер және (немесе) толықтырулар туралы ақпаратты көрсетілетін қызметті берушіге, "электрондық үкiметтiң" ақпараттық-коммуникациялық инфрақұрылымының операторына және Бірыңғай байланыс-орталығына жібереді.</w:t>
+      Көлік саласындағы уәкiлеттi орган мемлекеттік қызмет көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актіні мемлекеттік тіркегеннен кейін үш жұмыс күн ішінде осы Қағидаларға енгізілген өзгерістер және (немесе) толықтырулар туралы ақпаратты көрсетілетін қызметті берушіге, "цифрлық үкiметтiң" цифрлық инфрақұрылымының операторына және Бірыңғай байланыс-орталығына жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 14-тармақ жаңа редакцияда – ҚР Көлік министрінің 26.07.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 253</w:t>
+        <w:t xml:space="preserve">      Ескерту. 14-тармақ жаңа редакцияда – ҚР Көлік министрінің 17.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 184</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -2054,72 +2090,52 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте көрсетілетін қызметті беруші, лауазымды адам, шешімге, әрекетке (әрекетсіздікке) шағым жасайды, егер ол үш жұмыс күні ішінде шағымда көрсетілген талаптарды толық қанағаттандыратын шешім не өзге де әкімшілік әрекет қабылдаса, шағымды қарайтын органға шағым жібермеуге құқылы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес мемлекеттік қызметті тікелей көрсететін көрсетілетін қызметті берушінің атына келіп түскен көрсетілетін қызметті алушының шағымы тіркелген күнінен бастап 5 (бес) жұмыс күні ішінде қаралуға жатады.</w:t>
+        <w:t>
+      Заңның 25-бабы 2) тармағына сәйкес мемлекеттік қызметті тікелей көрсететін көрсетілетін қызметті берушінің атына келіп түскен көрсетілетін қызметті алушының шағымы тіркелген күнінен бастап 5 (бес) жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы тіркелген күнінен бастап 15 (он бес) жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2159,61 +2175,61 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 15-тармақ жаңа редакцияда - ҚР Индустрия және инфрақұрылымдық даму министрінің 28.02.2022 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 15-тармақ жаңа редакцияда - ҚР Көлік министрінің 17.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 111</w:t>
+        <w:t>№ 184</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -2322,386 +2338,288 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>тіркеу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________ (көрсетілетін қызметті беруші атауы) _____________________________________________________________________ (ұйым атауы, заңды тұлғаның атауы не жеке тұлғаның тегі, аты, әкесінің аты (ол болған  жағдайда) туған күні, үй мекенжайы, телефоны) (қызмет алушы туралы ақпарат  "Жеке тұлға" мемлекеттік деректер қоры немесе "Заңды тұлға" мемлекеттік деректер  қоры арқылы автоматты түрде тартылады)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Өтініш</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 1-қосымша жаңа редакцияда - ҚР Көлік министрінің 26.07.2024 </w:t>
+      Ескерту. 1-қосымша жаңа редакцияда - ҚР Көлік министрінің 17.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 253</w:t>
+        <w:t>№ 184</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...196 lines deleted...]
-      __________________қаласы, ______________________көшесі</w:t>
+        <w:t>
+      ______________________________________________________________(меншік, мүліктік жалдау, жалға алу немесе лизинг)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      құқығында тиесілі қалалық рельстік көліктің көлік құралдарын тіркеуді сұраймын.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мекенжайы:__________________қаласы, ____________________________көшесі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жеке сәйкестендіру нөмірі/ бизнес сәйкестендіру нөмірі:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      _______________________________________________________________</w:t>
-[...17 lines deleted...]
-      байланыс телефондары (факс)_____________________________________</w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      байланыс телефондары (факс)___________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тізбе ________________________________________ парақта қоса беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Ақпараттық жүйелерде қамтылатын Заңмен қорғалатын құпияны құрайтын </w:t>
+        <w:t>
+      Цифрлық жүйелерде қамтылатын Заңмен қорғалатын құпияны құрайтын</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мәліметтерді пайдалануға келісемін.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
@@ -2755,742 +2673,636 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қалалық рельстік көліктің</w:t>
+              <w:t>Қалалық рельсті көліктің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>көлік құралдарын мемлекеттік</w:t>
+              <w:t>көлік құралдарын</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>тіркеу қағидаларына</w:t>
+              <w:t xml:space="preserve">мемлекеттік тіркеу </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Қалалық рельстік көліктің көлік құралдарын мемлекеттік тіркеу" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 2-қосымша жаңа редакцияда – ҚР Көлік министрінің 15.08.2025 </w:t>
+      Ескерту. 2-қосымша жаңа редакцияда – ҚР Көлік министрінің 17.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 269</w:t>
+        <w:t>№ 184</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...131 lines deleted...]
-              <w:t>Қалалық рельстік көліктің көлік құралдарын мемлекеттік тіркеу</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Қалалық рельстік көліктің көлік құралдарын мемлекеттік тіркеу" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызметтің кіші түрінің атаулары</w:t>
+Көрсетілетін қызметті берушінің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) Қалалық рельстік көліктің көлік құралдарын мемлекеттік тіркеу;</w:t>
-[...17 lines deleted...]
-2) Қалалық рельстік көліктің көлік құралдарын қалалық рельстік көліктің көлік құралдарының тізілімінен шығару.</w:t>
+Астана, Алматы, Павлодар, Өскемен және Теміртау қалаларының жергілікті атқарушы органдары</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің атауы</w:t>
+Мемлекеттік көрсетілетін қызметтің кіші түрінің (бар болса) атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Астана, Алматы, Павлодар, Өскемен және Теміртау қалаларының жергілікті атқарушы органдары</w:t>
+1) Қалалық рельсті көліктің көлік құралдарын мемлекеттік тіркеу; 2) қалалық рельсті көліктің көлік құралдарын қалалық рельсті көліктің көлік құралдарының тізілімінен алып тастау.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті ұсыну тәсілдері</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) ұсыну тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Электрондық үкіметтің" веб-порталы</w:t>
+"Цифрлық үкіметтің" веб-порталы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету мерзімі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3523,479 +3335,421 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету нысаны</w:t>
+ Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электрондық (ішінара автоматтандырылған)</w:t>
+Электрондық (ішінара цифрландырылған)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
+6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету нәтижесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...56 lines deleted...]
-Мемлекеттік қызметті көрсету нәтижесін ұсыну нысаны: электрондық</w:t>
+              <w:t>
+Қалалық рельсті көліктің көлік құралдарын мемлекеттік тіркеу кезінде осы Қағидаларға 3-қосымшаға сәйкес нысан бойынша қалалық рельсті көліктің көлік құралдарын мемлекеттік тіркеу туралы куәлік ресімделеді; қалалық рельсті көліктің көлік құралдарын қалалық рельсті көліктің көлік құралдарының тізілімінен алып тастаған кезде қалалық рельсті көліктің көлік құралдарының тізілімінен қалалық рельсті көліктің көлік құралдарын алып тастау туралы хабарлама ресімделеді; немесе Мемлекеттік қызмет көрсетуден бас тарту туралы дәлелді жауап.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті көрсету нәтижесі және оның кіші түрлерін (бар болса) көрсетукөрсетілетін қызметті берушінің уәкілетті тұлғасының электрондық цифрлық қолтаңбасымен қол қойылған электрондық құжат нысанында көрсетілетін қызметті алушының "жеке кабинетіне" жіберіледі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті көрсету нысаны және оның кіші түрлерін (бар болса): электрондық.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
+7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1. Қалалық рельстік көліктің көлік құралдарын мемлекеттік тіркеу</w:t>
-[...73 lines deleted...]
-Бюджетке тіркеу алымының сомасын төлеу қолма – қол және қолма-қол емес нысанда екінші деңгейдегі банктер және банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдар арқылы немесе "электрондық үкіметтің" төлем шлюзі арқылы жүзеге асырылады.</w:t>
+1. Қалалық рельстік көліктің көлік құралдарын мемлекеттік тіркеу жеке және заңды тұлғаларға ақылы негізде көрсетіледі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қалалық рельстік көліктің көлік құралдарының куәлігін мемлекеттік тіркеу үшін алым Қазақстан Республикасының салық кодексінде белгіленген тәртіппен және мөлшерде алынады және алым төленген күні қолданыстағы 0,25 айлық есептік көрсеткішті құрайды.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджетке тіркеу алымының сомасын төлеу қолма-қол және қолма-қол емес нысанда екінші деңгейдегі банктер және банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдар арқылы немесе "цифрлық үкіметтің" төлем шлюзі арқылы жүзеге асырылады.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2. Қалалық рельстік көліктің көлік құралдарын қалалық рельстік көліктің көлік құралдарының тізілімінен шығару тегін жүзеге асырылады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -4010,256 +3764,348 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
+8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің және ақпарат объектілерінің жұмыс графигі</w:t>
+Көрсетілген қызметті берушінің, Мемлекеттік корпорацияның және ақпарат объектілерінің жұмыс кестесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...16 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">
-2) көрсетілетін қызметті берушіде – Қазақстан Республикасының Еңбек </w:t>
-[...37 lines deleted...]
-Мемлекеттік қызмет көрсетудің мекенжайы көрсетілетін қызметті берушінің - www.​gov.​kz интернет-ресурсында орналастырылған.</w:t>
+1) Портал арқылы – тәулігіне 24 сағат, жөндеу жұмыстарымен байланысты техникалық үзілістерді қоспағанда (қызмет алушы жұмыс уақытынан кейін, демалыс және мереке күндері жүгінген жағдайда, өтінішті қабылдау және Мемлекеттік қызмет көрсету нәтижесі және оның кіші түрлерін (бар болса) көрсетун беру Қазақстан Республикасының еңбек </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>заңнамасына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес келесі жұмыс күнінде жүзеге асырылады).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2) Қызмет көрсетуші арқылы – дүйсенбіден жұмаға дейін, сағат 09:00-ден 18:30-ға дейін, түскі үзіліс 13:00-ден 14:30-ға дейін, демалыс және мереке күндерін қоспағанда, Қазақстан Республикасының еңбек </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>заңнамасына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жергілікті атқарушы органдардың жұмыс кестесі:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Астана қаласы – Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндерін қоспағанда дүйсенбіден жұмаға дейін, сағат 07:30-ден 17:00-ге дейін, түскі үзіліс 12:00-ден 13:30-ға дейін;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Алматы қаласы – Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндерін қоспағанда дүйсенбіден жұмаға дейін, сағат 08:30-ден 18:00-ге дейін, түскі үзіліс 12:30-ден 14:00-ге дейін;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шығыс Қазақстан облысы – Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндерін қоспағанда дүйсенбіден жұмаға дейін, сағат 08:00-ден 17:30-ға дейін, түскі үзіліс 12:00-ден 13:30-ға дейін.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10</w:t>
+9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4305,69 +4151,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) меншік құқығын растайтын құжаттың электрондық көшірмесі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3) дайындаушы зауыттың қалалық рельстік көліктің көлік құралының әрбір бірлігіне арналған техникалық паспорттың электрондық көшірмесі (формуляр).</w:t>
-[...17 lines deleted...]
-Қалалық рельстік көліктің көлік құралдарын алып тастау үшін:</w:t>
+3) дайындаушы зауыттың қалалық рельстік көліктің көлік құралының әрбір бірлігіне арналған техникалық паспорттың электрондық көшірмесі (формуляр). Қалалық рельстік көліктің көлік құралдарын алып тастау үшін:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) көрсетілетін қызметті алушының ЭЦҚ қойылған немесе бір реттік парольмен куәландырылған өтініш;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4377,403 +4205,369 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) кейіннен Қазақстан Республикасынан тысқары жерлерде пайдалану үшін әкете отырып, Қалалық рельстік көліктің көлік құралдарын есептен шығару туралы акті не зақымдау, иеліктен шығару туралы құжат.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жеке басын куәландыратын құжат туралы, заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы, дара кәсіпкерді мемлекеттік тіркеу туралы, қалалық рельстік көлік құралдарын тіркеу (қайта тіркеу) туралы "электрондық үкіметтің" төлем шлюзі арқылы төлеген жағдайда, тіркеу алымының төленгенін растайтын мәліметтерді көрсетілетін қызметті беруші тиісті ақпараттық жүйелерден "электрондық үкіметтің" шлюзі арқылы алады.</w:t>
+Жеке басты куәландыратын құжат туралы мәліметтерді, заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы, дара кәсіпкерді мемлекеттік тіркеу туралы, тіркеу алымының төленгенін растайтын қалалық рельсті көліктің көлік құралдарын тіркеу (қайта тіркеу) туралы анықтамаларды "цифрлық үкіметтің" төлем шлюзі арқылы төлеген жағдайда көрсетілетін қызметті беруші тиісті цифрлық жүйелерден "цифрлық үкімет" шлюзі арқылы алады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11</w:t>
+10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының заңнамасында белгіленген мемлекеттік қызмет көрсетуден бас тарту үшін негіздер</w:t>
+Қазақстан Республикасының заңнамасында белгіленген мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсетуден бас тарту үшін негіздер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсетуден бас тарту үшін негіздер:</w:t>
-[...89 lines deleted...]
-5) "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының 8-бабына сәйкес көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге ұсынылатын келісімінің болмауы.</w:t>
+1) көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алу үшін ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) анық еместігін анықтау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызмет көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректердің және мәліметтердің Қазақстан Республикасының нормативтік құқықтық актілерінде белгіленген талаптарға сәйкес келмеуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) көрсетілетін қызметті алушыға қатысты оның қызметіне немесе мемлекеттік көрсетілетін қызметті алуды талап ететін жекелеген қызмет түрлеріне тыйым салу туралы соттың заңды күшіне енген шешімінің (үкімінің) болуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) көрсетілетін қызметті алушыға қатысты соттың заңды күшіне енген үкімінің болуы, оның негізінде көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алумен байланысты арнаулы құқығынан айырылуы бойынша;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+5) "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8-бабына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімінің болмауы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-12</w:t>
+11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсету ерекшеліктері ескеріле отырып, қойылатын өзге де талаптар</w:t>
+Мемлекеттік қызметті, оның ішінде электрондық нысанда және қойылатын өзге де талаптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсетілетін қызметті алушыда электрондық цифрлық қолтаңба болған жағдайда портал арқылы көрсетіледі.</w:t>
-[...35 lines deleted...]
-Мемлекеттік қызмет көрсету тәртібі туралы ақпаратты сондай-ақ мемлекеттік қызметтер көрсету мәселелері жөніндегі бірыңғай байланыс орталығының 1414 телефоны арқылы, немесе қызметті берушінің - www.​gov.​kz интернет-ресурсында алуға болады.</w:t>
+Көрсетілетін қызметті алушының электрондық цифрлық қолтаңбасы болған жағдайда мемлекеттік қызметті портал арқылы электрондық нысанда алу мүмкіндігі бар. Көрсетілетін қызметті алушының мемлекеттік қызмет көрсету тәртібі мен мәртебесі туралы ақпаратты порталдың "жеке кабинеті", сондай-ақ мемлекеттік қызметтер көрсету мәселелері жөніндегі бірыңғай байланыс орталығы арқылы қашықтан қол жеткізу режимінде алуға мүмкіндігі бар. Көрсетілетін қызметті алушының мемлекеттік қызмет көрсету тәртібі туралы ақпаратты Мемлекеттік қызмет көрсету мәселелері жөніндегі бірыңғай байланыс орталығының анықтама қызметінен: 1414 не көрсетілетін қызметті берушінің www. gov. kz. интернет-ресурсында алуға мүмкіндігі бар.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -7555,31 +7349,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>