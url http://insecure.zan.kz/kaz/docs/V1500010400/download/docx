--- v0 (2025-11-14)
+++ v1 (2026-10-25)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="79ffc8d" w14:textId="79ffc8d">
+    <w:p w14:paraId="39189bf" w14:textId="39189bf">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -153,130 +153,130 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, "Сауда мақсатында теңізде жүзу туралы" Қазақстан Республикасы Заңының 4-бабы 3-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>55-2) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> және "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 1) тармақшасына сәйкес </w:t>
+        <w:t xml:space="preserve"> және "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 10-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>БҰЙЫРАМЫН</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Индустрия және инфрақұрылымдық даму министрінің 19.04.2022 </w:t>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Көлік министрінің 17.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 218</w:t>
+        <w:t>№ 184</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -973,150 +973,170 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z15" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Кемені, оның ішінде шағын көлемді кемені және оған құқықтарды мемлекеттік тіркеу қағидалары (бұдан әрі - Қағидалар) "Iшкі су көлігі туралы" Қазақстан Республикасы Заңының (бұдан әрі – Ішкі су көлігі туралы Заң) 9-бабы 1-тармағының </w:t>
+      1. Осы Кемені, оның ішінде шағын көлемді кемені және оған құқықтарды мемлекеттік тіркеу </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидалары</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (бұдан әрі – Қағидалар) "Iшкі су көлігі туралы" Қазақстан Республикасы Заңының (бұдан әрі – Ішкі су көлігі туралы Заң) 9-бабы 1-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>26-7) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, "Сауда мақсатында теңізде жүзу туралы" Қазақстан Республикасы Заңының 4-бабы 3-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>55-2) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> және "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 1) тармақшасына сәйкес әзірленді және ішкі суда жүзетін кемені және "өзен - теңіз" суларында жүзетін кемені және оларға құқықтарды мемлекеттік тіркеу, "Мемлекеттік кеме тізілімінде ішкі суда жүзетін кемелерді, "өзен-теңіз" суларында жүзетін кемелерді және оларға құқықтарды мемлекеттік тіркеу", "Жалға алынған ішкі суда жүзетін кемелерді және "өзен-теңіз" суларында жүзетін кемелерді жалға алынған шетелдік кемелер тізілімінде мемлекеттік тіркеу", "Шағын көлемді кемелерді және оларға құқықтарды мемлекеттік тіркеу", "Кеменің, шағын көлемді кеменің, жасалып жатқан кеменің ипотекасын мемлекеттік тіркеу", мемлекеттік қызметтерді көрсету тәртібін айқындайды.</w:t>
+        <w:t xml:space="preserve"> және "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының (бұдан әрі – Мемлекеттік көрсетілетін қызметтер туралы) 10-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әзірленді және ішкі суда жүзетін кемені және "өзен – теңіз" суларында жүзетін кемені және оларға құқықтарды мемлекеттік тіркеу, "Мемлекеттік кеме тізілімінде ішкі суда жүзетін кемелерді, "өзен-теңіз" суларында жүзетін кемелерді және оларға құқықтарды мемлекеттік тіркеу", "Жалға алынған ішкі суда жүзетін кемелерді және "өзен-теңіз" суларында жүзетін кемелерді жалға алынған шетелдік кемелер тізілімінде мемлекеттік тіркеу", "Шағын көлемді кемелерді және оларға құқықтарды мемлекеттік тіркеу", "Кеменің, шағын көлемді кеменің ипотекасын мемлекеттік тіркеу", мемлекеттік қызметтерді көрсету тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Индустрия және инфрақұрылымдық даму министрінің 19.04.2022 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Көлік министрінің 17.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 218</w:t>
+        <w:t>№ 184</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -1235,1150 +1255,1212 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) жалға алынған шетелдiк кемелер тiзiлiмi - осы заңның 24-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>11-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> және 26-бабының </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> белгіленген талаптарға сәйкес келетін шетелдік кемелер тіркелетін құжат.</w:t>
+        <w:t xml:space="preserve"> және 26-бабының 5-тармағында белгіленген талаптарға сәйкес келетін шетелдік кемелер тіркелетін құжат.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z22" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) Кеме кiтабы - шағын көлемді кемелер және оларға құқықтар тiркелетiн құжат;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z23" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Көлік министрінің м.а. 01.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 275</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Мемлекеттiк кеме тiзiлiмiнде, жалға алынған шетелдiк кемелер тiзiлiмiнде және Кеме кiтабында Ішкі су мен "өзен-теңіз" суларында жүзетін кемені, сондай-ақ шағын көлемді кемені және оларға құқықтарды мемлекеттік тіркеу Қазақстан Республикасы Көлік министрлігі Автомобиль көлігі және көліктік бақылау комитетінің аумақтық органдары (бұдан әрі - көрсетілетін қызметті беруші) көрсетеді.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - ҚР Көлік министрінің 16.08.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 282</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z24" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Көрсетілетін қызметті беруші мемлекеттік қызмет көрсету сатысы туралы деректерді мемлекеттік қызметтер көрсету мониторингінің цифрлық жүйесіне енгізуді қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Рұқсаттар мен хабарламалардың мемлекеттік цифрлық жүйесі арқылы мемлекеттік қызметті көрсету кезінде мемлекеттік қызметті көрсету сатысы туралы деректер мемлекеттік қызметтер көрсету мониторингінің цифрлық жүйесіне автоматты режимде келіп түседі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уәкілетті орган мемлекеттік қызмет көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық акт бекітілген немесе өзгертілген күннен бастап үш жұмыс күні ішінде оны көрсету тәртібі туралы ақпаратты жаңартады және бірыңғай байланыс орталығына жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - ҚР Көлік министрінің 16.08.2024 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда – ҚР Көлік министрінің 17.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 282</w:t>
+        <w:t>№ 184</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z24" w:id="20"/>
-[...15 lines deleted...]
-      5. Көрсетілетін қызметті беруші мемлекеттік қызмет көрсету сатысы туралы деректерді мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесіне енгізуді қамтамасыз етеді.</w:t>
+    <w:bookmarkStart w:name="z25" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Көрсетілетін қызметті беруші құжаттарды тіркеуді келіп түскен күні жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Рұқсаттар мен хабарламалардың мемлекеттік ақпараттық жүйесі арқылы мемлекеттік қызметті көрсету кезінде мемлекеттік қызметті көрсету сатысы туралы деректер мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесіне автоматты режимде келіп түседі.</w:t>
-[...19 lines deleted...]
-    </w:p>
+      Көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген жағдайда Қазақстан Республикасының еңбек заңнамасына сәйкес, мемлекеттік қызметті көрсету өтінішін тіркеу келесі жұмыс күні жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z26" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Портал арқылы жүгінген кезде көрсетілетін қызметті алушының "жеке кабинетіне" мемлекеттік қызмет көрсету нәтижесін алу мерзімін көрсете отырып өтінішті қабылдау туралы хабарлама жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z27" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Меншік иесінің жеке басын куәландыратын құжаттар туралы (жеке тұлғаларға қатысты) не меншік иесі заңды тұлғаны мемлекеттік тіркеу туралы (заңды тұлғаларға қатысты) мәліметтер "цифрлық үкімет" шлюзі арқылы тиісті мемлекеттік цифрлық жүйелерден алынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда – ҚР Индустрия және инфрақұрылымдық даму министрінің 06.01.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 5</w:t>
+        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда – ҚР Көлік министрінің 17.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
-[...9 lines deleted...]
-        <w:t>қолданысқа</w:t>
+        <w:t>№ 184</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z25" w:id="21"/>
-[...73 lines deleted...]
-      8. Меншік иесінің жеке басын куәландыратын құжаттар туралы (жеке тұлғаларға қатысты) не меншік иесі заңды тұлғаны мемлекеттік тіркеу туралы (заңды тұлғаларға қатысты) мәліметтер "электрондық үкімет" шлюзі арқылы тиісті мемлекеттік ақпараттық жүйелерден алынады.</w:t>
+    <w:bookmarkStart w:name="z28" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Кемелерді мемлекеттік тіркеуге берілетін құжаттарға қойылатын талаптар:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z29" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) құжаттар мемлекеттік және орыс тілдерінде жасалады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z30" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ресми шетелдік құжаттар, егер Қазақстан Республикасының заңнамасында және Қазақстан Республикасының халықаралық шарттарында өзгеше көзделмесе, Қазақстан Республикасының шет елдердегі мекемелерінде заңдастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z31" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) егер ұсынатын құжаттар шет тілінде жасалған жағдайда, оларға мемлекеттік немесе орыс тіліндегі нотариалды куәландырылған аудармасы қоса беріледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z32" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) құжаттардың мәтіндері анық, заңды тұлғалардың атаулары мен деректемелері - қысқартусыз жазылған болуы тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z33" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...168 lines deleted...]
-      4) құжаттардың мәтіндері анық, заңды тұлғалардың атаулары мен деректемелері - қысқартусыз жазылған болуы тиіс.</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Кемелерді және оларға құқықтарды мемлекеттік кеме тізілімінде мемлекеттік тіркеу және "Мемлекеттік кеме тізілімінде ішкі суда жүзетін кемелерді, "өзен-теңіз" суларында жүзетін кемелерді және оларға құқықтарды мемлекеттік тіркеу" мемлекеттік қызмет көрсету тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z33" w:id="29"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 2-тарау. Кемелерді және оларға құқықтарды мемлекеттік кеме тізілімінде мемлекеттік тіркеу және "Мемлекеттік кеме тізілімінде ішкі суда жүзетін кемелерді, "өзен-теңіз" суларында жүзетін кемелерді және оларға құқықтарды мемлекеттік тіркеу" мемлекеттік қызмет көрсету тәртібі</w:t>
+    <w:bookmarkStart w:name="z34" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Қазақстан Республикасының Мемлекеттік кеме тізілімінде жолаушы, жүк-жолаушылар, мұнай құйылатын, сүйреткіш кемелер, құрғақ жүк кемелері, қалқымалы крандар және техникалық флот кемелері, сондай-ақ шағын көлемді кемелер болып табылмайтын кемелер тіркеледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z34" w:id="30"/>
-[...15 lines deleted...]
-      10. Қазақстан Республикасының Мемлекеттік кеме тізілімінде жолаушы, жүк-жолаушылар, мұнай құйылатын, сүйреткіш кемелер, құрғақ жүк кемелері, қалқымалы крандар және техникалық флот кемелері, сондай-ақ шағын көлемді кемелер болып табылмайтын кемелер тіркеледі.</w:t>
+    <w:bookmarkStart w:name="z35" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Қазақстан Республикасынан тыс жерден сатып алынған кеменi Мемлекеттiк кеме тiзiлiмiне тiркеу осы Қағидаларға сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z35" w:id="31"/>
-[...15 lines deleted...]
-      11. Қазақстан Республикасынан тыс жерден сатып алынған кеменi Мемлекеттiк кеме тiзiлiмiне тiркеу осы Қағидаларға сәйкес жүзеге асырылады.</w:t>
+    <w:bookmarkStart w:name="z36" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Кемелерді жеке тұлғалардың атына мемлекеттік тіркеу жеке тұлғаның тіркелген орны бойынша жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z36" w:id="32"/>
-[...15 lines deleted...]
-      12. Кемелерді жеке тұлғалардың атына мемлекеттік тіркеу жеке тұлғаның тіркелген орны бойынша жүзеге асырылады.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кемелерді заңды тұлғалардың атына мемлекеттік тіркеу заңды тұлғаның не оның филиалының немесе өкілдігінің орналасқан жері бойынша жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z37" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Мемлекеттік кеме тізілімін жүргізуді көрсетілетін қызметті беруші қағаз және электронды тасымалдағыштарда жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:p>
-[...33 lines deleted...]
-      13. Мемлекеттік кеме тізілімін жүргізуді көрсетілетін қызметті беруші қағаз және электронды тасымалдағыштарда жүзеге асырады.</w:t>
+    <w:bookmarkStart w:name="z38" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Шетел мемлекеті кемелері тізілімінде тіркелген кеме Мемлекеттік кеме тізілімінде меншік иесінің шетел мемлекеті кемелер тізілімінен шығарылғандығы туралы үзіндіні ұсынғаннан кейін ғана тіркеледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z38" w:id="34"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z39" w:id="35"/>
+    <w:bookmarkStart w:name="z39" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Кемеге тіркеу нөмірін беру осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жүзеге асырылады (бұдан әрі - Нөмір беру бойынша қосымша).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z40" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Көрсетілетін қызметті беруші Қазақстан Республикасының Мемлекеттiк кеме тiзiлiмiнен:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z40" w:id="36"/>
-[...15 lines deleted...]
-      16. Көрсетілетін қызметті беруші Қазақстан Республикасының Мемлекеттiк кеме тiзiлiмiнен:</w:t>
+    <w:bookmarkStart w:name="z41" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) қаза тапқан немесе хабарсыз жоғалып кеткен;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z41" w:id="37"/>
-[...15 lines deleted...]
-      1) қаза тапқан немесе хабарсыз жоғалып кеткен;</w:t>
+    <w:bookmarkStart w:name="z42" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) конструкциялық жағынан қаза тапқан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z42" w:id="38"/>
-[...15 lines deleted...]
-      2) конструкциялық жағынан қаза тапқан;</w:t>
+    <w:bookmarkStart w:name="z43" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) қайта жасау немесе кез келген басқа өзгерiстер нәтижесiнде кеме сапасын жоғалтқан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z43" w:id="39"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z44" w:id="40"/>
+    <w:bookmarkStart w:name="z44" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) Ішкі су көлігі туралы Заңның 24-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген талаптарға сәйкес келмей қалған;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z45" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) кеме иесінің ауысуына байланысты кеме шығарылуға тиiс.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z45" w:id="41"/>
-[...15 lines deleted...]
-      5) кеме иесінің ауысуына байланысты кеме шығарылуға тиiс.</w:t>
+    <w:bookmarkStart w:name="z46" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Зақымдалған кеме, егер:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z46" w:id="42"/>
-[...15 lines deleted...]
-      17. Зақымдалған кеме, егер:</w:t>
+    <w:bookmarkStart w:name="z47" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) кеме тұрған орнында да, ол жеткізілуі мүмкін кез келген басқа орында да қалпына келтіріле алмаса;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z47" w:id="43"/>
-[...15 lines deleted...]
-      1) кеме тұрған орнында да, ол жеткізілуі мүмкін кез келген басқа орында да қалпына келтіріле алмаса;</w:t>
+    <w:bookmarkStart w:name="z48" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) кемені жөндеу экономикалық жағынан орынсыз болса конструкциялық жағынан күйреген деп саналады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z48" w:id="44"/>
-[...15 lines deleted...]
-      2) кемені жөндеу экономикалық жағынан орынсыз болса конструкциялық жағынан күйреген деп саналады.</w:t>
+    <w:bookmarkStart w:name="z49" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      18. Кемені Мемлекеттік кеме тізілімінде тіркеу үшін өтініш беруші көрсетілетін қызметті берушіге "цифрлық үкімет" порталы (бұдан әрі – портал) арқылы осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша өтінішті (бұдан әрі – 1-өтініш) "Ішкі суда жүзетін кемелерді және "өзен-теңіз" суларында жүзетін кемелерді мемлекеттік кеме тізілімінде мемлекеттік тіркеу" мемлекеттік көрсетілетін қызметке қойылатын негізгі талаптардың тізбесінің 9-тармағына сәйкес құжаттарды қоса бере отырып жібереді осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес (бұдан әрі – "Ішкі суда жүзетін кемелерді және "өзен-теңіз" суларында жүзетін кемелерді мемлекеттік кеме тізілімінде мемлекеттік тіркеу" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z49" w:id="45"/>
-[...55 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес (бұдан әрі – "Ішкі суда жүзетін кемелерді және "өзен-теңіз" суларында жүзетін кемелерді мемлекеттік кеме тізілімінде мемлекеттік тіркеу" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі).</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметті портал арқылы алған кезде электрондық цифрлық қолтаңбамен куәландырылған (қол қойылған) немесе бір реттік парольмен куәландырылған электрондық құжат нысанындағы өтініш "цифрлық үкімет" шлюзі арқылы "Е-лицензиялау "мемлекеттік деректер қоры" цифрлық жүйесіне (бұдан әрі – ЕЛ МДҚ) жіберіледі, одан кейін құжаттарды қабылдаған күні көліктік деректер қорының ақпараттық талдамалық жүйесінде және тасымалдау қауіпсіздігі динамикасының мониторингінде (бұдан әрі – КДҚ АТЖ) өңдеу процесі өтеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 18-тармақ жаңа редакцияда – ҚР Көлік министрінің 17.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 184</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z50" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Мемлекеттік қызметті көрсету мерзімі - 2 (екі) жұмыс күні.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...93 lines deleted...]
-      19. Мемлекеттік қызметті көрсету мерзімі - 2 (екі) жұмыс күні.</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш берушінің "жеке кабинетіне" мемлекеттік көрсетілетін қызметтің нәтижесін алу күнін көрсете отырып өтінімді қабылдау туралы хабарлама жолданады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z51" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Көрсетілетін қызметті беруші көрсетілетін қызметті алушының құжаттары тіркелген сәттен бастап 2 (екі) жұмыс күні ішінде олардың толықтығын және Қағидалардың талаптарына сәйкестігін тексереді және нәтижелері бойынша мемлекеттік көрсетілетін қызметтің мынадай нәтижелерін береді:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:p>
-[...36 lines deleted...]
-    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) көрсетілетін қызметті алушы құжаттардың толық топтамасын ұсынған кезде көрсетілетін қызметті беруші Мемлекеттік кеме тізіліміне тіркеу туралы жазба енгізеді және осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2481,51 +2563,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 128</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2555,901 +2637,901 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 128</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z55" w:id="48"/>
+    <w:bookmarkStart w:name="z55" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Егер оқиға немесе басқа себептермен кеме бұрын Мемлекеттік кеме тізіліміне енгізілген мәліметтерге сәйкес келмеген жағдайда кемені мемлекеттік қайта тіркеу жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қайта тіркеу кезінде көрсетілетін қызметті беруші Мемлекеттік кеме тізіліміне қайта тіркеу туралы жазба енгізеді және жаңа Кеме куәлігін береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z56" w:id="49"/>
+    <w:bookmarkStart w:name="z56" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23. Осы Қағидалардың 16-тармағында көрсетілген жағдайларда Мемлекеттік кеме тізілімінен шығаруды көрсетілетін қызметті беруші осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша кемені тіркеуден шығаруға арналған өтініштің (бұдан әрі – 2-өтініш) негізінде жүргізеді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-өтінішке онда жазылған фактілерді растайтын құжаттар, сондай-ақ кемені мемлекеттік тіркеу кезінде берілген кеме куәлігі қоса беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 23-тармақ жаңа редакцияда - ҚР Индустрия және инфрақұрылымдық даму министрінің 19.04.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 218</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z57" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Қазақстан Республикасының тиісті уәкілетті органы шетелдік азаматқа немесе шетелдік заңды тұлғаға кемені мәжбүрлі түрде сатқан кезде Мемлекеттік кеме тізілімінен шығару мерзімі көрсетілген орган кеменің сатылғанын және сатып алушының өзіне қабылдап алғандарынан басқаларын қоспағанда, ешқандай ипотекалармен ауыртпалық салынбағанын куәландыратын құжаттарды ұсынған күннен бастап 2 (екі) жұмыс күнін құрайды.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z58" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Кеменің тіркелген ипотекасы болмаған жағдайда, бұл кемені Қазақстан Республикасының Мемлекеттік кеме тізілімінен шығару мерзімі 2 - өтініші берілген күннен бастап 2 (екі) жұмыс күнін құрайды. Көрсетілетін қызметті беруші Мемлекеттік кеме тізілімге кеменің шығарылғаны туралы жазбаны енгізеді және кемені Мемлекеттік кеме тізілімінен шығару туралы анықтаманы береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 23-тармақ жаңа редакцияда - ҚР Индустрия және инфрақұрылымдық даму министрінің 19.04.2022 </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">26. Алып тасталды - ҚР Көлік министрінің м.а. 21.04.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 128</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">27. Алып тасталды - ҚР Индустрия және инфрақұрылымдық даму министрінің 19.04.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>№ 218</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z57" w:id="50"/>
-[...35 lines deleted...]
-      25. Кеменің тіркелген ипотекасы болмаған жағдайда, бұл кемені Қазақстан Республикасының Мемлекеттік кеме тізілімінен шығару мерзімі 2 - өтініші берілген күннен бастап 2 (екі) жұмыс күнін құрайды. Көрсетілетін қызметті беруші Мемлекеттік кеме тізілімге кеменің шығарылғаны туралы жазбаны енгізеді және кемені Мемлекеттік кеме тізілімінен шығару туралы анықтаманы береді.</w:t>
+    <w:bookmarkStart w:name="z64" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Кемені шет мемлекеттің туына уақытша көтеруге көшіру</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:p>
-[...159 lines deleted...]
-        <w:t xml:space="preserve"> 3-тарау. Кемені шет мемлекеттің туына уақытша көтеруге көшіру</w:t>
+    <w:bookmarkStart w:name="z65" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Мемлекеттік кеме тізілімінде тіркелген кемені жалдау шарты бойынша шетелдік жалға алушыға беру кезінде пайдалануға және иеленуге мұндай кеме уәкілетті органның шешімі негізінде шет мемлекеттің туын көтеруге уақытша ауыстырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z65" w:id="53"/>
-[...15 lines deleted...]
-      28. Мемлекеттік кеме тізілімінде тіркелген кемені жалдау шарты бойынша шетелдік жалға алушыға беру кезінде пайдалануға және иеленуге мұндай кеме уәкілетті органның шешімі негізінде шет мемлекеттің туын көтеруге уақытша ауыстырылады.</w:t>
+    <w:bookmarkStart w:name="z66" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Кемені шет мемлекеттің туын уақытша көтеруге көшіру туралы шешімді кеме иесінің немесе тиісті түрде ресімделген сенімхаты бар тұлғаның мынадай құжаттарды қоса бере отырып, кемені мемлекеттік тіркеу орны бойынша аумақтық бөлімшенің атына жіберілген өтініші (еркін түрде) негізінде уәкілетті орган қабылдайды:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z66" w:id="54"/>
-[...15 lines deleted...]
-      29. Кемені шет мемлекеттің туын уақытша көтеруге көшіру туралы шешімді кеме иесінің немесе тиісті түрде ресімделген сенімхаты бар тұлғаның мынадай құжаттарды қоса бере отырып, кемені мемлекеттік тіркеу орны бойынша аумақтық бөлімшенің атына жіберілген өтініші (еркін түрде) негізінде уәкілетті орган қабылдайды:</w:t>
+    <w:bookmarkStart w:name="z67" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ипотеканы кепiл ұстаушының кеменi шет мемлекеттiң туын көтеруге көшiруге жазбаша келiciмi (белгiленген тәртiппен белгiленген және тiркелген кеме ипотекасын ұстаушыларды алдын ала қанағаттандыру болмаған кезде);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z67" w:id="55"/>
-[...15 lines deleted...]
-      1) ипотеканы кепiл ұстаушының кеменi шет мемлекеттiң туын көтеруге көшiруге жазбаша келiciмi (белгiленген тәртiппен белгiленген және тiркелген кеме ипотекасын ұстаушыларды алдын ала қанағаттандыру болмаған кезде);</w:t>
+    <w:bookmarkStart w:name="z68" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жалдаушы мемлекеттiң құзыреттi органдарының немесе кеме туын көтеруге көшiрiлетiн өзге де шет мемлекеттiң белгiленген тәртiппен куәландырылған, сол мемлекеттiң заңнамасында Мемлекеттiк кеме тiзiлiмiнде тiркелген кемеге осындай мемлекеттiң туын көтерiп жүзу құқығын беруге тыйым салатын ережелердiң жоқтығын және кемеге осындай мемлекеттiң туын көтерiп жүзу құқығының берiлу мерзiмi өткен соң кеме Қазақстан Республикасының Мемлекеттiк туын көтеріп жүзуге қайтарылатынын растайтын құжаты;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z68" w:id="56"/>
-[...15 lines deleted...]
-      2) жалдаушы мемлекеттiң құзыреттi органдарының немесе кеме туын көтеруге көшiрiлетiн өзге де шет мемлекеттiң белгiленген тәртiппен куәландырылған, сол мемлекеттiң заңнамасында Мемлекеттiк кеме тiзiлiмiнде тiркелген кемеге осындай мемлекеттiң туын көтерiп жүзу құқығын беруге тыйым салатын ережелердiң жоқтығын және кемеге осындай мемлекеттiң туын көтерiп жүзу құқығының берiлу мерзiмi өткен соң кеме Қазақстан Республикасының Мемлекеттiк туын көтеріп жүзуге қайтарылатынын растайтын құжаты;</w:t>
+    <w:bookmarkStart w:name="z69" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) шет мемлекеттiң туын көтерiп жүзу құқығының берiлуiн немесе бұл құқықтың Қазақстан Республикасының Мемлекеттiк туын көтеріп жүзу құқығының тоқтата тұру сәтiнде берiлетiндiгiн растайтын құжат;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z69" w:id="57"/>
-[...15 lines deleted...]
-      3) шет мемлекеттiң туын көтерiп жүзу құқығының берiлуiн немесе бұл құқықтың Қазақстан Республикасының Мемлекеттiк туын көтеріп жүзу құқығының тоқтата тұру сәтiнде берiлетiндiгiн растайтын құжат;</w:t>
+    <w:bookmarkStart w:name="z70" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) жалға алу шарты.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z70" w:id="58"/>
-[...15 lines deleted...]
-      4) жалға алу шарты.</w:t>
+    <w:bookmarkStart w:name="z71" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Бас тартуға негiздер болмаған кезде Қазақстан Республикасының Мемлекеттiк кеме тiзiлiмiнде Қазақстан Республикасының Мемлекеттiк туын көтеріп жүзу құқығының тоқтатыла тұрған күнi, кеменi шет мемлекеттің туын көтеруге көшiруге рұқсат етiлген мерзiм, кемеге туын көтерiп жүзуiне рұқсат етiлген мемлекеттiң атауы, жалға алу шарты бойынша шетелдiк кеме жалдаушының аты мен мекенжайы көрсетiледi.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z71" w:id="59"/>
-[...15 lines deleted...]
-      30. Бас тартуға негiздер болмаған кезде Қазақстан Республикасының Мемлекеттiк кеме тiзiлiмiнде Қазақстан Республикасының Мемлекеттiк туын көтеріп жүзу құқығының тоқтатыла тұрған күнi, кеменi шет мемлекеттің туын көтеруге көшiруге рұқсат етiлген мерзiм, кемеге туын көтерiп жүзуiне рұқсат етiлген мемлекеттiң атауы, жалға алу шарты бойынша шетелдiк кеме жалдаушының аты мен мекенжайы көрсетiледi.</w:t>
+    <w:bookmarkStart w:name="z72" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Қазақстан Республикасының Мемлекеттiк туын көтеріп жүзу құқығын тоқтата тұру күнi Қазақстан Республикасының Мемлекеттiк кеме тiзiлiмiне тиiстi белгi енгiзiлген күн болып есептеледi. Кеме куәлiгiне белгiлер енгiзу мерзімі өтiнiш берiлген күннен бастап екі жұмыс күнiн құрайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z72" w:id="60"/>
-[...15 lines deleted...]
-      31. Қазақстан Республикасының Мемлекеттiк туын көтеріп жүзу құқығын тоқтата тұру күнi Қазақстан Республикасының Мемлекеттiк кеме тiзiлiмiне тиiстi белгi енгiзiлген күн болып есептеледi. Кеме куәлiгiне белгiлер енгiзу мерзімі өтiнiш берiлген күннен бастап екі жұмыс күнiн құрайды.</w:t>
+    <w:bookmarkStart w:name="z73" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Кемеге Қазақстан Республикасының Мемлекеттiк туын көтеріп жүзу құқығы тоқтатыла тұрған мерзiм iшiнде оның бортында осы құқықтың тоқтатыла тұрғандығы туралы белгi қойылған Кеме куәлiгi болуы тиiс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z73" w:id="61"/>
-[...15 lines deleted...]
-      32. Кемеге Қазақстан Республикасының Мемлекеттiк туын көтеріп жүзу құқығы тоқтатыла тұрған мерзiм iшiнде оның бортында осы құқықтың тоқтатыла тұрғандығы туралы белгi қойылған Кеме куәлiгi болуы тиiс.</w:t>
+    <w:bookmarkStart w:name="z74" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Қазақстан Республикасының Мемлекеттiк туын көтеріп жүзу құқығы тоқтатыла тұрған мерзiм iшiнде кемеге құқықтарды, шектеулердi (ауыртпалықтарды) осы Қағидаларға сәйкес Мемлекеттiк кеме тiзiлiмiне тiркеудi жүргiзу жалғастырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z74" w:id="62"/>
-[...15 lines deleted...]
-      33. Қазақстан Республикасының Мемлекеттiк туын көтеріп жүзу құқығы тоқтатыла тұрған мерзiм iшiнде кемеге құқықтарды, шектеулердi (ауыртпалықтарды) осы Қағидаларға сәйкес Мемлекеттiк кеме тiзiлiмiне тiркеудi жүргiзу жалғастырылады.</w:t>
+    <w:bookmarkStart w:name="z75" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Кеменi жалға алу шартының қолданысы тоқтаған немесе уәкiлеттi органның рұқсатында көрсетiлген мерзiм өткен кезде Мемлекеттiк кеме тiзiлiмiне кеме иесiнiң өтiнiшi негiзiнде (еркін түрде) тиiстi жазба енгiзiледi және осы Қағидаларда белгiленген тәртiппен жаңа Кеме куәлiгi берiледi.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z75" w:id="63"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z76" w:id="64"/>
+    <w:bookmarkStart w:name="z76" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       35. Қазақстан Республикасынан тыс жерлерде сатып алынған кеме Қазақстан Республикасының шет елдердегі мекемесі осындай құқықты растайтын және кеме Мемлекеттiк кеме тiзiлiмiнде мемлекеттiк тiркелгенге дейiн, бiрақ бiр жылдан аспайтын мерзімге жарамды кеменiң Қазақстан Республикасының Мемлекеттiк туын көтеріп жүзу құқығы туралы уақытша куәлiк (бұдан әрi - Уақытша куәлiк) осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес берген күннен бастап Қазақстан Республикасының Мемлекеттiк туын көтеріп жүзу құқығын пайдаланады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z77" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. Уақытша куәлiктi Қазақстан Республикасының консулдық қызметі құқық иесiнiң мынадай құжаттарды қоса берген өтiнiшi негiзiнде (еркін түрде) бередi:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z77" w:id="65"/>
-[...15 lines deleted...]
-      36. Уақытша куәлiктi Қазақстан Республикасының консулдық қызметі құқық иесiнiң мынадай құжаттарды қоса берген өтiнiшi негiзiнде (еркін түрде) бередi:</w:t>
+    <w:bookmarkStart w:name="z78" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) кемеге меншiк құқығын растайтын құжат;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z78" w:id="66"/>
-[...15 lines deleted...]
-      1) кемеге меншiк құқығын растайтын құжат;</w:t>
+    <w:bookmarkStart w:name="z79" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) кеменi бұған дейiн тiркеген мемлекеттiң құзыретті билiк орындары берген (eгep мұндай жағдай өтiнiш берiлгенге дейiн орын алған болса) кеменiң бұл мемлекеттiң тiзiлiмiнен шығарылғанын және ипотека ауыртпалығы жоқтығын куәландыратын құжат;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z79" w:id="67"/>
-[...15 lines deleted...]
-      2) кеменi бұған дейiн тiркеген мемлекеттiң құзыретті билiк орындары берген (eгep мұндай жағдай өтiнiш берiлгенге дейiн орын алған болса) кеменiң бұл мемлекеттiң тiзiлiмiнен шығарылғанын және ипотека ауыртпалығы жоқтығын куәландыратын құжат;</w:t>
+    <w:bookmarkStart w:name="z80" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) өлшем куәлiгі ("өзен-теңіз" суларында жүзетін кемелер үшін);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z80" w:id="68"/>
-[...15 lines deleted...]
-      3) өлшем куәлiгі ("өзен-теңіз" суларында жүзетін кемелер үшін);</w:t>
+    <w:bookmarkStart w:name="z81" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) сыныптау куәлігі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z81" w:id="69"/>
-[...15 lines deleted...]
-      4) сыныптау куәлігі;</w:t>
+    <w:bookmarkStart w:name="z82" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) жолаушылар куәлігі (жолаушылар кемелері үшін).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z82" w:id="70"/>
-[...15 lines deleted...]
-      5) жолаушылар куәлігі (жолаушылар кемелері үшін).</w:t>
+    <w:bookmarkStart w:name="z83" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37. Уақытша куәлiк беру туралы өтiнiш берген кезде жеке тұлға оның жеке басын растайтын құжатты, ал заңды тұлғаның өкiлi - заңды тұлғаның құрылтайшы құжаттарын немесе олардың нотариалды расталған көшірмелерін, сондай-ақ заңды тұлғаның атынан әрекет ету өкiлеттiгiн растайтын құжатты ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z83" w:id="71"/>
-[...15 lines deleted...]
-      37. Уақытша куәлiк беру туралы өтiнiш берген кезде жеке тұлға оның жеке басын растайтын құжатты, ал заңды тұлғаның өкiлi - заңды тұлғаның құрылтайшы құжаттарын немесе олардың нотариалды расталған көшірмелерін, сондай-ақ заңды тұлғаның атынан әрекет ету өкiлеттiгiн растайтын құжатты ұсынады.</w:t>
+    <w:bookmarkStart w:name="z84" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38. Осы Қағидалардың 36-тармағында көрсетілген құжаттарды алған кезде Қазақстан Республикасының шетелдердегі мекемесінің консулдық лауазымды тұлғасы құжаттарды есепке алу кітабына тиісті жазба енгізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z84" w:id="72"/>
-[...15 lines deleted...]
-      38. Осы Қағидалардың 36-тармағында көрсетілген құжаттарды алған кезде Қазақстан Республикасының шетелдердегі мекемесінің консулдық лауазымды тұлғасы құжаттарды есепке алу кітабына тиісті жазба енгізеді.</w:t>
+    <w:bookmarkStart w:name="z85" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39. Уақытша куәлік бергені туралы әрбір жазба тіркеу нөмірімен сәйкестендіріледі. Мұндай нөмір құжаттарды қабылдаған кезде беріледі және қабылдаған құжаттардың кіріс нөміріне сәйкес келеді. Ұсынылған құжаттарды тексергеннен кейін Қазақстан Республикасының шетелдердегі мекемесі Уақытша куәлік береді. Қазақстан Республикасының шетелдердегі мекемесі берілген Уақытша куәлік туралы он жұмыс күні ішінде уәкілетті органға Уақытша куәліктің көшірмесін қоса бере отырып, хабар жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z85" w:id="73"/>
-[...15 lines deleted...]
-      39. Уақытша куәлік бергені туралы әрбір жазба тіркеу нөмірімен сәйкестендіріледі. Мұндай нөмір құжаттарды қабылдаған кезде беріледі және қабылдаған құжаттардың кіріс нөміріне сәйкес келеді. Ұсынылған құжаттарды тексергеннен кейін Қазақстан Республикасының шетелдердегі мекемесі Уақытша куәлік береді. Қазақстан Республикасының шетелдердегі мекемесі берілген Уақытша куәлік туралы он жұмыс күні ішінде уәкілетті органға Уақытша куәліктің көшірмесін қоса бере отырып, хабар жібереді.</w:t>
+    <w:bookmarkStart w:name="z86" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тарау. Кемелерді шетелдік кемелер тізілімінде мемлекеттік тіркеу және "Жалға алынған ішкі кеме және "өзен-теңіз" кемелерін жалға алынған шетелдік кемелер тізілімінде мемлекеттік тіркеу" мемлекеттік қызметін көрсету тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z86" w:id="74"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z87" w:id="75"/>
+    <w:bookmarkStart w:name="z87" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       40. Жалға алынған шетелдік кемелер тізілімінде Ішкі су көлігі туралы Заңның 24-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3464,973 +3546,971 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және 26-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген талаптарға сәйкес келетін шетелдік кемелер тіркеледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z88" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41. Қазақстан Республикасының Мемлекеттік туын көтеріп жүзу құқығы уақытша берілген қазақстандық тұлға экипажсыз жалға алған шетелдік кеме (бербоут-чартер) оның негізгі тіркелген мемлекеттің кемелері тізілімінде тіркелуі тоқтатыла тұрғаннан кейін жалға алынған шетелдік кемелер тізілімінде тіркеледі.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z88" w:id="76"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z89" w:id="77"/>
+    <w:bookmarkStart w:name="z89" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       42. Шет мемлекеттің кеме тізілімінде тіркелген кеме Заңның 24-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>11-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес осындай кемеге Қазақстан Республикасының Мемлекеттік туын көтеріп жүзу құқығын уақытша беру туралы шешім қабылданған күннен бастап күнтізбелік отыз күн ішінде жалға алынған шетелдік кемелер тізілімінде мемлекеттік тіркелуге жатады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z90" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43. Кеменің тіркеу нөмірін беру Нөмір беру бойынша қосымшаға сәйкес жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z90" w:id="78"/>
-[...15 lines deleted...]
-      43. Кеменің тіркеу нөмірін беру Нөмір беру бойынша қосымшаға сәйкес жүзеге асырылады.</w:t>
+    <w:bookmarkStart w:name="z91" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44. Жалға алынған шетелдік кемелер тізілімінен кемені экипажсыз жалдау шарты бойынша (бербоут-чартер) қазақстандық жалға алушыға пайдалануға және иеленуге берілген шетелдік кеме алып тасталады.:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z91" w:id="79"/>
-[...15 lines deleted...]
-      44. Жалға алынған шетелдік кемелер тізілімінен кемені экипажсыз жалдау шарты бойынша (бербоут-чартер) қазақстандық жалға алушыға пайдалануға және иеленуге берілген шетелдік кеме алып тасталады.:</w:t>
+    <w:bookmarkStart w:name="z92" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) кемені (бербоут-чартер) жалдау шартының қолданылуын тоқтату;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z92" w:id="80"/>
-[...15 lines deleted...]
-      1) кемені (бербоут-чартер) жалдау шартының қолданылуын тоқтату;</w:t>
+    <w:bookmarkStart w:name="z93" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) кемеге Қазақстан Республикасының Мемлекеттік туын көтеріп жүзуге уақытша құқық беру мерзімі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z93" w:id="81"/>
-[...15 lines deleted...]
-      2) кемеге Қазақстан Республикасының Мемлекеттік туын көтеріп жүзуге уақытша құқық беру мерзімі;</w:t>
+    <w:bookmarkStart w:name="z94" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) уәкілетті органның кемеге Қазақстан Республикасының Мемлекеттік туын көтеріп жүзуге уақытша құқық беру туралы шешімінің күшін жою туралы шешім қабылдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z94" w:id="82"/>
-[...15 lines deleted...]
-      3) уәкілетті органның кемеге Қазақстан Республикасының Мемлекеттік туын көтеріп жүзуге уақытша құқық беру туралы шешімінің күшін жою туралы шешім қабылдайды.</w:t>
+    <w:bookmarkStart w:name="z95" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45. Жалға алынған шетелдік кемелер тізілімінде тіркелген шетелдік кемеге Қазақстан Республикасының Мемлекеттік туын көтеріп жүзуге уақытша құқық беру мерзімі аяқталғанға дейін бір ай бұрын көрсетілетін қызметті беруші қазақстандық жалға алушыға тиісті хабарлама жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z95" w:id="83"/>
-[...15 lines deleted...]
-      45. Жалға алынған шетелдік кемелер тізілімінде тіркелген шетелдік кемеге Қазақстан Республикасының Мемлекеттік туын көтеріп жүзуге уақытша құқық беру мерзімі аяқталғанға дейін бір ай бұрын көрсетілетін қызметті беруші қазақстандық жалға алушыға тиісті хабарлама жібереді.</w:t>
+    <w:bookmarkStart w:name="z96" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46. Қазақстандық жалға алушы кеме жалға алынған шетелдік кемелер тізіліміне енгізілген көрсетілетін қызметті берушіге тиісті куәлікті қайтарады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z96" w:id="84"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z97" w:id="85"/>
+    <w:bookmarkStart w:name="z97" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       47. Кемені жалға алынған шетел кемелерінің тізілімінде тіркеу үшін өтініш беруші осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес "Жалға алынған ішкі суда жүзетін кемелерді және "өзен-теңіз" суларында жүзетін кемелерді жалға алынған шетел кемелерінің тізілімінде кемелерді мемлекеттік тіркеу" мемлекеттік көрсетілетін қызметке қойылатын негізгі талаптардың тізбесіне сәйкес құжаттарды қоса бере отырып, портал арқылы 1-өтінішке сәйкес нысан бойынша өтініш жібереді (бұдан әрі – "Жалға алынған ішкі суда жүзетін кемелерді және "өзен-теңіз" суларында жүзетін кемелерді жалға алынған шетел кемелерінің тізілімінде мемлекеттік тіркеу" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі).</w:t>
+        <w:t xml:space="preserve"> сәйкес "Жалға алынған ішкі суда жүзетін кемелерді және "өзен-теңіз" суларында жүзетін кемелерді жалға алынған шетел кемелерінің тізілімінде кемелерді мемлекеттік тіркеу" мемлекеттік көрсетілетін қызметке қойылатын негізгі талаптардың тізбесінің 9-тармағына сәйкес құжаттарды қоса бере отырып, портал арқылы 1-өтінішке сәйкес нысан бойынша өтініш жібереді (бұдан әрі – "Жалға алынған ішкі суда жүзетін кемелерді және "өзен-теңіз" суларында жүзетін кемелерді жалға алынған шетел кемелерінің тізілімінде мемлекеттік тіркеу" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметті портал арқылы алған кезде электрондық цифрлық қолтаңбамен куәландырылған (қол қойылған) немесе бір реттік парольмен куәландырылған электрондық құжат нысанындағы өтініш "цифрлық үкімет" шлюзі арқылы ЕЛ МДҚ жіберіледі, одан кейін құжаттарды қабылдаған күні КДҚ АТЖ өңдеу процесі өтеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 47-тармақ жаңа редакцияда – ҚР Көлік министрінің 17.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 184</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z98" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48. Мемлекеттік қызметті көрсету мерзімі - 2 (екі) жұмыс күні.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...93 lines deleted...]
-      48. Мемлекеттік қызметті көрсету мерзімі - 2 (екі) жұмыс күні.</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш берушінің "жеке кабинетіне" мемлекеттік көрсетілетін қызметтің нәтижесін алу күнін көрсете отырып өтінімді қабылдау туралы хабарлама жолданады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z99" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49. Көрсетілетін қызметті беруші көрсетілетін қызметті алушының құжаттары тіркелген сәттен бастап 2 (екі) жұмыс күні ішінде олардың толықтығын және Қағидалардың талаптарына сәйкестігін тексереді және нәтижелері бойынша Мемлекеттік көрсетілетін қызметтің мынадай нәтижелерін береді:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:p>
-[...37 lines deleted...]
-    <w:bookmarkStart w:name="z203" w:id="88"/>
+    <w:bookmarkStart w:name="z203" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) көрсетілетін қызметті алушы құжаттардың толық топтамасын ұсынған жағдайда көрсетілетін қызметті беруші Жалға алынған шетел кемелерінің тізіліміне тіркеу туралы жазба енгізеді осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша шетелдік кемеге Қазақстан Республикасының Мемлекеттік туымен жүзу құқығын уақытша беру туралы куәлік береді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z204" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) "Жалға алынған ішкі суда жүзетін кемелерді және "өзен-теңіз" суларында жүзетін кемелерді жалға алынған шетел кемелерінің тізілімінде кемелерді мемлекеттік тіркеу" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің 10-тармағында көзделген бас тарту үшін негіздер белгіленген жағдайда, осы Қағидаларға 3-1-қосымшаға сәйкес нысан бойынша дәлелді бас тартуды береді және оны электрондық құжат нысанында портал арқылы көрсетілетін қызметті алушының жеке кабинетіне жібереді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z204" w:id="89"/>
-[...15 lines deleted...]
-      2) "Жалға алынған ішкі суда жүзетін кемелерді және "өзен-теңіз" суларында жүзетін кемелерді жалға алынған шетел кемелерінің тізілімінде кемелерді мемлекеттік тіркеу" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің 10-тармағында көзделген бас тарту үшін негіздер белгіленген жағдайда, осы Қағидаларға 3-1-қосымшаға сәйкес нысан бойынша дәлелді бас тартуды береді және оны электрондық құжат нысанында портал арқылы көрсетілетін қызметті алушының жеке кабинетіне жібереді.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 49-тармақ жаңа редакцияда – ҚР Көлік министрінің м.а. 21.04.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 128</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">50. Алып тасталды - ҚР Көлік министрінің м.а. 21.04.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 128</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">51. Алып тасталды - ҚР Көлік министрінің м.а. 21.04.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 128</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">52. Алып тасталды - ҚР Индустрия және инфрақұрылымдық даму министрінің 19.04.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 218</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z108" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5-тарау. Шағын кемелерді және оларға құқықтарды мемлекеттік тіркеу тәртібі және "Шағын кемелерді және оларға құқықтарды мемлекеттік тіркеу" мемлекеттік қызмет көрсету және мемлекеттік қызмет көрсету тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
-    <w:p>
-[...297 lines deleted...]
-        <w:t xml:space="preserve"> 5-тарау. Шағын кемелерді және оларға құқықтарды мемлекеттік тіркеу тәртібі және "Шағын кемелерді және оларға құқықтарды мемлекеттік тіркеу" мемлекеттік қызмет көрсету және мемлекеттік қызмет көрсету тәртібі</w:t>
+    <w:bookmarkStart w:name="z109" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53. Шағын көлемдi кеме оған тiркеу нөмiрi берiле отырып, кеме кiтабында мемлекеттiк тiркеуге жатады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z109" w:id="91"/>
-[...15 lines deleted...]
-      53. Шағын көлемдi кеме оған тiркеу нөмiрi берiле отырып, кеме кiтабында мемлекеттiк тiркеуге жатады.</w:t>
+    <w:bookmarkStart w:name="z110" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54. Кеме кiтабын жүргiзудi аумақтық бөлімшелер қағаз және электронды тасымалдағыштарда жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z110" w:id="92"/>
-[...15 lines deleted...]
-      54. Кеме кiтабын жүргiзудi аумақтық бөлімшелер қағаз және электронды тасымалдағыштарда жүзеге асырады.</w:t>
+    <w:bookmarkStart w:name="z111" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55. Массасын қоса алғанда екі жүз килограмға дейінгі және қозғалтқыштарының (орнатылған жағдайда) қуаты қоса алғанда сегіз киловатқа дейінгі шағын көлемді кемелер, сондай-ақ ұзындығы тоғыз метрден аспайтын, қозғалтқыштары жоқ және демалуға арналған орындармен жабдықталмаған спорттық желкенді кемелер мемлекеттік тіркелуге жатпайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z111" w:id="93"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z112" w:id="94"/>
+    <w:bookmarkStart w:name="z112" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       56. Тiркелген әрбiр шағын көлемдi кемеге осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес шағын көлемді кемені есепке алу карточкасы ашылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z113" w:id="95"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z113" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       57. Меншік құқығына қарамастан көрсетілетін қызметті алышулар, сондай- ақ техникалық жағдайына, жыл мезгіліне немесе кеменің тұрақтау орнына қарамастан шағын көлемдi кемелердi меншік құқығына сатып алған Қазақстан Республикасының аумағында тұрақты тұратын шетелдік азаматтар мен азаматтығы жоқ адамдар оларды тіркеу үшін осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>11-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша өтінішті (бұдан әрі - 3-өтініш) көрсетілетін қызметті берушіге сатып алған (алған), жасалған немесе оларды тіркеуге, қайта тіркеуге әкелетін жағдайлар туындаған сәттен бастап күнтізбелік отыз күн ішінде береді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z114" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      58. Мұрагерлiкпен берiлген шағын көлемдi кемелердi қоспағанда, шағын көлемдi кемелердi тiркеу он сегіз жасқа толған адамдардың атына жүргiзiледi. Шағын көлемдi кеменi он сегіз жасқа толмаған мұрагерге тiркеген кезде тiркеу карточкасында ата-анасының немесе қамқоршысының тегi, аты, әкесiнiң аты көрсетiледi және ата-анасының немесе қамқор органдарының келiсiмiнсiз есептен алуға тыйым салынатыны туралы жазба жасалады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z114" w:id="96"/>
-[...15 lines deleted...]
-      58. Мұрагерлiкпен берiлген шағын көлемдi кемелердi қоспағанда, шағын көлемдi кемелердi тiркеу он сегіз жасқа толған адамдардың атына жүргiзiледi. Шағын көлемдi кеменi он сегіз жасқа толмаған мұрагерге тiркеген кезде тiркеу карточкасында ата-анасының немесе қамқоршысының тегi, аты, әкесiнiң аты көрсетiледi және ата-анасының немесе қамқор органдарының келiсiмiнсiз есептен алуға тыйым салынатыны туралы жазба жасалады.</w:t>
+    <w:bookmarkStart w:name="z115" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      59. Шағын көлемді кемелерді жеке тұлғалардың атына мемлекеттік тіркеу жеке тұлғаның тіркелген орны бойынша жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z115" w:id="97"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағын көлемді кемелерді заңды тұлғалардың атына мемлекеттік тіркеу заңды тұлғаның немесе оның филиалының немесе өкілдігінің орналасқан жері бойынша жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -4477,592 +4557,608 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z117" w:id="98"/>
+    <w:bookmarkStart w:name="z117" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       61. Өздiгінен жүзетiн шағын көлемдi кеменi тiркеген кезде оған тiркеу нөмiрi осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>12-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес берiледi.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z118" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      62. Берiлген тiркеу нөмiрi қазақ әлiпбиiнiң үш әрпiнен (литерiнен) және төрт цифрдан тұрады. Бірінші үш әріп Қазақстан Республикасының облысына, қаласына тиесілігін білдіреді. Цифрлар кеме кітабында тiркелген реттiк нөмiрiне сәйкес келеді. Әрбiр серия 0001-ден 9999-ға дейiнгi төрт таңбалы нөмiрлерден тұрады және флоттың 9999 бiрлiгiн қамтиды.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z118" w:id="99"/>
-[...15 lines deleted...]
-      62. Берiлген тiркеу нөмiрi қазақ әлiпбиiнiң үш әрпiнен (литерiнен) және төрт цифрдан тұрады. Бірінші үш әріп Қазақстан Республикасының облысына, қаласына тиесілігін білдіреді. Цифрлар кеме кітабында тiркелген реттiк нөмiрiне сәйкес келеді. Әрбiр серия 0001-ден 9999-ға дейiнгi төрт таңбалы нөмiрлерден тұрады және флоттың 9999 бiрлiгiн қамтиды.</w:t>
+    <w:bookmarkStart w:name="z119" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      63. Кемелерге берiлген тiркеу нөмiрлерi мен олардың литерлiк белгiлеулерi (әрiптiк және цифрлік) кеменiң алдыңғы жағының екi бортына оның атауынан жоғары жазылады. Бұл ретте кеменiң атауы жазбасы өзінің өлшемдерi бойынша оның тiркеу нөмiрi мен литерлiк белгiлеуiнен iрiлеу белгіленедія. Кеменiң алдыңғы жағында басқа жазбаларға рұқсат етiлмейдi.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z119" w:id="100"/>
-[...15 lines deleted...]
-      63. Кемелерге берiлген тiркеу нөмiрлерi мен олардың литерлiк белгiлеулерi (әрiптiк және цифрлік) кеменiң алдыңғы жағының екi бортына оның атауынан жоғары жазылады. Бұл ретте кеменiң атауы жазбасы өзінің өлшемдерi бойынша оның тiркеу нөмiрi мен литерлiк белгiлеуiнен iрiлеу белгіленедія. Кеменiң алдыңғы жағында басқа жазбаларға рұқсат етiлмейдi.</w:t>
+    <w:bookmarkStart w:name="z120" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      64. Тiркеу нөмiрi шағын көлемдi кеменiң екi бортына да салынады және форштевеннен корпус ұзындығының 1/4-iне тең қашықтықта орналастырылады. Бояу жуғанда кетпейтіндей және корпустың түсiне қарама-қарсы түстi болуы тиiс. Әрiптер мен цирларды бiр жолға жазады. Олардың биiктiгi кемiнде 100-150 мм, ал енi тиiсiнше - 15-20 мм болуы тиiс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z120" w:id="101"/>
-[...15 lines deleted...]
-      64. Тiркеу нөмiрi шағын көлемдi кеменiң екi бортына да салынады және форштевеннен корпус ұзындығының 1/4-iне тең қашықтықта орналастырылады. Бояу жуғанда кетпейтіндей және корпустың түсiне қарама-қарсы түстi болуы тиiс. Әрiптер мен цирларды бiр жолға жазады. Олардың биiктiгi кемiнде 100-150 мм, ал енi тиiсiнше - 15-20 мм болуы тиiс.</w:t>
+    <w:bookmarkStart w:name="z121" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      65. Көрсетілетін қызмет беруші кеме кiтабынан:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z121" w:id="102"/>
-[...15 lines deleted...]
-      65. Көрсетілетін қызмет беруші кеме кiтабынан:</w:t>
+    <w:bookmarkStart w:name="z122" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) қаза тапқан немесе хабарсыз жоғалып кеткен;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z122" w:id="103"/>
-[...15 lines deleted...]
-      1) қаза тапқан немесе хабарсыз жоғалып кеткен;</w:t>
+    <w:bookmarkStart w:name="z123" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) конструкциялық жағынан қаза тапқан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z123" w:id="104"/>
-[...15 lines deleted...]
-      2) конструкциялық жағынан қаза тапқан;</w:t>
+    <w:bookmarkStart w:name="z124" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) қайта жасау немесе басқа да өзгерiстер нәтижесiнде кеме сапасын жоғалтқан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z124" w:id="105"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z125" w:id="106"/>
+    <w:bookmarkStart w:name="z125" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) осы Заңның 24-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген талаптарға сәйкес келмей қалған;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z126" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) кеме иесінің ауысуына байланысты кеме шығарылуға тиiс.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z126" w:id="107"/>
-[...15 lines deleted...]
-      5) кеме иесінің ауысуына байланысты кеме шығарылуға тиiс.</w:t>
+    <w:bookmarkStart w:name="z127" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      66. Кеме иесінің жаңа тұрақты мекенжайға көшуіне байланысты кемені мемлекеттік тіркеуден шығару кезінде кеме билетінде мемлекеттік тіркеуден алынуы туралы белгі қойылады және Кеме кітабында тиісті жазбамен тіркеу нөмірі жойылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z127" w:id="108"/>
-[...15 lines deleted...]
-      66. Кеме иесінің жаңа тұрақты мекенжайға көшуіне байланысты кемені мемлекеттік тіркеуден шығару кезінде кеме билетінде мемлекеттік тіркеуден алынуы туралы белгі қойылады және Кеме кітабында тиісті жазбамен тіркеу нөмірі жойылады.</w:t>
+    <w:bookmarkStart w:name="z128" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      67. Толық техникалық тозу немесе қаза болу себебінен кемені мемлекеттік тіркеуден шығарған кезде кеме кітабына және тіркеу карточкасына тиісті жазбалар жасалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z128" w:id="109"/>
-[...15 lines deleted...]
-      67. Толық техникалық тозу немесе қаза болу себебінен кемені мемлекеттік тіркеуден шығарған кезде кеме кітабына және тіркеу карточкасына тиісті жазбалар жасалады.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 67-тармақ жаңа редакцияда көзделген - ҚР Көлік министрінің 16.08.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 282</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z129" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      68. Мемлекеттік тіркеуден шығарылған шағын көлемді кеменің тіркеу нөмірі басқа ешқандай кемеге бес жыл ішінде берілмейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
-    <w:p>
-[...81 lines deleted...]
-    <w:bookmarkStart w:name="z130" w:id="111"/>
+    <w:bookmarkStart w:name="z130" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       69. Шағын көлемді кемелерді және оларға құқықтарды тіркеу үшін өтініш беруші осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>13-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес "Шағын көлемді кемелерді және оларға құқықтарды мемлекеттік тіркеу" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесіне сәйкес құжаттарды қоса бере отырып, 3-өтінішке сәйкес нысан бойынша портал арқылы өтініш жібереді (бұдан әрі – Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі "Шағын көлемді кемелерді және оларға құқықтарды мемлекеттік тіркеу").</w:t>
+        <w:t xml:space="preserve"> сәйкес "Шағын көлемді кемелерді және оларға құқықтарды мемлекеттік тіркеу" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесінің 9-тармағына сәйкес құжаттарды қоса бере отырып, 3-өтінішке сәйкес нысан бойынша портал арқылы өтініш жібереді (бұдан әрі – Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі "Шағын көлемді кемелерді және оларға құқықтарды мемлекеттік тіркеу").</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметті портал арқылы алған кезде электрондық цифрлық қолтаңбамен куәландырылған (қол қойылған) немесе бір реттік парольмен куәландырылған электрондық құжат нысанындағы өтініш құжаттарды қабылдау күні "цифрлық үкімет" шлюзі арқылы КДҚ АТЖ жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтінішті өңдеуді көрсетілетін қызметті беруші КДҚ АТЖ-ға өтініш келіп түскен сәттен бастап жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 69-тармақ жаңа редакцияда – ҚР Көлік министрінің 17.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 184</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z131" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      70. Мемлекеттік қызметті көрсету мерзімі - 2 (екі) жұмыс күні.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...93 lines deleted...]
-      70. Мемлекеттік қызметті көрсету мерзімі - 2 (екі) жұмыс күні.</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш берушінің "жеке кабинетіне" мемлекеттік көрсетілетін қызметтің нәтижесін алу күнін көрсете отырып өтінімді қабылдау туралы хабарлама жолданады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z132" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      71. Көрсетілетін қызметті беруші көрсетілетін қызметті алушының құжаттары тіркелген сәттен бастап 2 (екі) жұмыс күні ішінде олардың толықтығын және Қағидалардың талаптарына сәйкестігін тексереді және нәтижелері бойынша Мемлекеттік көрсетілетін қызметтің мынадай нәтижелерін береді:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
-    <w:p>
-[...36 lines deleted...]
-    <w:bookmarkEnd w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) көрсетілетін қызметті алушы құжаттардың толық топтамасын ұсынған жағдайда көрсетілетін қызметті беруші кеме кітабына тіркеу туралы жазба енгізеді осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5165,51 +5261,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 128</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5239,1423 +5335,1833 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 128</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z137" w:id="114"/>
+    <w:bookmarkStart w:name="z137" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       73. Өздiгінен жүзетiн шағын көлемдi кеменi тiркеген кезде оған тiркеу нөмiрi берiледi және кеме иесiне Кеме билетi тапсырылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z138" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      74. Өздігінен жүзбейтiн шағын көлемдi кемелердi (ескектi қайықтар, байдаркалар және үрлемелі кемелер) тiркеу кезiнде тiркеу нөмiрi берiледi және кеме иесiне Кеме билетi тапсырылады, бiр "Е" әрпiнен тұратын литер және кеме кiтабы бойынша реттiк нөмiр белгіленеді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z138" w:id="115"/>
-[...15 lines deleted...]
-      74. Өздігінен жүзбейтiн шағын көлемдi кемелердi (ескектi қайықтар, байдаркалар және үрлемелі кемелер) тiркеу кезiнде тiркеу нөмiрi берiледi және кеме иесiне Кеме билетi тапсырылады, бiр "Е" әрпiнен тұратын литер және кеме кiтабы бойынша реттiк нөмiр белгіленеді.</w:t>
+    <w:bookmarkStart w:name="z139" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      75. Оқиға нәтижесінде немесе басқа себеппен шағын көлемді кеменің Кеме кітабына бұрын енгізілген мәліметтерге сәйкес келмей қалған жағдайда кемені мемлекеттік қайта тіркеу жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z139" w:id="116"/>
-[...15 lines deleted...]
-      75. Оқиға нәтижесінде немесе басқа себеппен шағын көлемді кеменің Кеме кітабына бұрын енгізілген мәліметтерге сәйкес келмей қалған жағдайда кемені мемлекеттік қайта тіркеу жүзеге асырылады.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қайта тіркеу кезінде көрсетілетін қызметті беруші кеме кітабына қайта тіркеу туралы жазба енгізеді және жаңа Кеме билетін береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z140" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      76. Қазақстан Республикасының меншігіндегі және мемлекеттік органдар өздеріне жүктелген функцияларды орындау үшін пайдаланатын шағын көлемді кемені коммерциялық мақсаттарда пайдалануда шағын көлемді кемені қайта тіркеуге негіз болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="116"/>
-    <w:p>
-[...33 lines deleted...]
-      76. Қазақстан Республикасының меншігіндегі және мемлекеттік органдар өздеріне жүктелген функцияларды орындау үшін пайдаланатын шағын көлемді кемені коммерциялық мақсаттарда пайдалануда шағын көлемді кемені қайта тіркеуге негіз болып табылады.</w:t>
+    <w:bookmarkStart w:name="z141" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      77. Шағын көлемді кемені қайта тіркеу шағын көлемді кемені мемлекеттік тіркеуге (қайта тіркеуге) өтініш негізінде жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z141" w:id="118"/>
-[...15 lines deleted...]
-      77. Шағын көлемді кемені қайта тіркеу шағын көлемді кемені мемлекеттік тіркеуге (қайта тіркеуге) өтініш негізінде жүргізіледі.</w:t>
+    <w:bookmarkStart w:name="z142" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      78. Кеме билеті жоғалған жағдайда, өтініште кеме билетін жоғалту жағдайлары көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z142" w:id="119"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z143" w:id="120"/>
+    <w:bookmarkStart w:name="z143" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       79. Кеме билеті жоғалған, бүлінген, иесінің мекенжайы өзгерген немесе көшелердің, елді мекендердің атауы өзгертілген кезде және атауы өзгертілуіне байланысты басқа жағдайларда, осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>16-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес иесінің өтініші (бұдан әрі - 4-өтініш) негізінде және "Салық және бюджетке төленетін басқа да міндетті төлемдер туралы (Салық Кодексі)" Қазақстан Республикасының 2017 жылғы 25 желтоқсандағы </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес бюджетке белгіленген алым төленгеннен кейін өтініш берушіге кеме билетінің телнұсқасы беріледі.</w:t>
+        <w:t xml:space="preserve"> сәйкес иесінің өтініші (бұдан әрі - 4-өтініш) негізінде және Қазақстан Республикасының салық кодексіне сәйкес бюджетке белгіленген алым төленгеннен кейін өтініш берушіге кеме билетінің телнұсқасы беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 79-тармақ жаңа редакцияда - ҚР Көлік министрінің 17.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 184</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z144" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      80. Кемелерді есептен шығару 4-өтініштің нысаны бойынша кеме иесінің өтініші бойынша мынадай жағдайларда жүргізіледі: кеме иесінің ауысуы (сату, сыйлау, мұраға алу), иегердің басқа тұрақты тұратын орынға көшуі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z144" w:id="121"/>
-[...15 lines deleted...]
-      80. Кемелерді есептен шығару 4-өтініштің нысаны бойынша кеме иесінің өтініші бойынша мынадай жағдайларда жүргізіледі: кеме иесінің ауысуы (сату, сыйлау, мұраға алу), иегердің басқа тұрақты тұратын орынға көшуі.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті беруші кеме кітабына кемені шығару туралы жазба енгізеді және кемені кітабынан шығару туралы анықтама береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">81. Алып тасталды - ҚР Көлік министрінің м.а. 21.04.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 128</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">82. Алып тасталды - ҚР Индустрия және инфрақұрылымдық даму министрінің 19.04.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 218</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z150" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6-тарау. Кеменің, шағын кеменің ипотекасын мемлекеттік тіркеу және "Кеменiң, шағын көлемді кеменің ипотекасын мемлекеттік тіркеу" мемлекеттік қызмет мемлекеттік қызметін көрсету тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...5 lines deleted...]
-    </w:p>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 6-тараудың атауы жаңа редакцияда көзделген - ҚР Көлік министрінің 17.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 184</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z151" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      83. Кеменің, шағын көлемді кеменің ипотекасын аумақтық бөлімше кеме тіркелген тізілімде тіркейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 83-тармақ жаңа редакцияда - ҚР Көлік министрінің 17.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 184</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z152" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      84. Кеме ипотекасын мемлекеттік тіркеу туралы мәліметтер кіріс құжаттарын есепке алу кітабына және осы кеме тіркелген тиісті тізілімге енгізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z153" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      85. Кеме ипотекасын мемлекеттік тіркеу кезінде бұл туралы кеме құжаттарына қандай да бір жазбалар енгізу талап етілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z154" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      86. Кеменің, шағын көлемді кеменің ипотекасын мемлекеттік тіркеу үшін өтініш беруші осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>17-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша өтінішті (бұдан әрі – 5-өтініш) осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>18-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес "Кеменің, шағын көлемді кеменің ипотекасын мемлекеттік тіркеу" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптардың тізбесінің 9-тармағына сәйкес құжаттарды қоса бере отырып, портал арқылы жібереді (бұдан әрі – "Кеменің, шағын көлемді кеменің ипотекасын мемлекеттік тіркеу" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметті портал арқылы алған кезде электрондық цифрлық қолтаңбамен куәландырылған (қол қойылған) немесе бір реттік парольмен куәландырылған электрондық құжат нысанындағы өтініш құжаттарды қабылдау күні "цифрлық үкімет" шлюзі арқылы КДҚ АТЖ жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтінішті өңдеуді көрсетілетін қызметті беруші КДҚ АТЖ-ға өтініш келіп түскен сәттен бастап жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 86-тармақ жаңа редакцияда – ҚР Көлік министрінің 17.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 184</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z155" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      87. Мемлекеттік қызметті көрсету мерзімі - 1 (бір) жұмыс күні.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш берушінің "жеке кабинетіне" мемлекеттік көрсетілетін қызметтің нәтижесін алу күнін көрсете отырып өтінімді қабылдау туралы хабарлама жолданады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z156" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      88. Көрсетілетін қызметті беруші көрсетілетін қызметті алушының құжаттары тіркелген сәттен бастап 1 (бір) жұмыс күні ішінде олардың толықтығын және Қағидалардың талаптарына сәйкестігін тексереді және нәтижелері бойынша мемлекеттік көрсетілетін қызметтің мынадай нәтижелерін береді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z209" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) көрсетілетін қызметті алушы құжаттардың толық топтамасын ұсынған жағдайда кеменің ипотекасын мемлекеттік тіркеу туралы куәлік, немесе шағын көлемді кеменің ипотекасын мемлекеттік тіркеу туралы куәлік (бұдан әрі – Ипотека туралы куәлік), немесе кеменің ипотекасын мемлекеттік тіркеу туралы куәліктің телнұсқасы не осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>19</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>20-қосымшаларға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша шағын көлемді кеменің ипотекасын мемлекеттік тіркеу туралы куәліктің телнұсқасы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      кеме ипотекасын мемлекеттік тіркеу туралы куәлікке қосымша парақ не осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>22</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>23-қосымшаларға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша шағын көлемді кеме ипотекасын мемлекеттік тіркеу туралы куәлікке қосымша парақ (бұдан әрі – Қосымша парақтар);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      кеменің ипотекасын тоқтату туралы ақпарат не осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>25-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысандар бойынша шағын көлемді кеменің ипотекасын тоқтату туралы ақпарат (бұдан әрі – Ипотеканы тоқтату туралы ақпарат);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z210" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) "Кеменің, шағын көлемді кеменің ипотекасын мемлекеттік тіркеу" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесінің 10-тармағында көзделген бас тарту үшін негіздер анықталған жағдайда, осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша дәлелді бас тартуды береді және оны портал арқылы көрсетілетін қызметті алушының жеке кабинетіне электрондық құжат нысанында жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 88-тармақ жаңа редакцияда – ҚР Көлік министрінің 17.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 184</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">81. Алып тасталды - ҚР Көлік министрінің м.а. 21.04.2025 </w:t>
+        <w:t xml:space="preserve">89. Алып тасталды - ҚР Көлік министрінің м.а. 21.04.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 128</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z160" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      90. Кеменің, шағын көлемді кеменің ипотекасын мемлекеттік тіркеу туралы куәлікке өзгерістер және (немесе) толықтырулар енгізу осы куәлікке қосымша парақтарды қосымша парақтар нысаны бойынша, кеменің ипотекасы туралы шартқа өзгеріс және (немесе) толықтырулар енгізілгеннен кейін жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 90-тармақ жаңа редакцияда - ҚР Көлік министрінің 17.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 184</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z161" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      91. Кеменің кепіл берушісі Кеменiң, шағын көлемді кеменің мемлекеттік тіркеу туралы куәлікті жоғалтқан жағдайда көрсетілетін қызметті беруші 5-өтініштің нысаны бойынша кепіл берушінің өтініші негізінде портал арқылы тиісті кеменің Ипотекасы туралы куәліктің телнұсқасын береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 91-тармақ жаңа редакцияда - ҚР Көлік министрінің 17.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 184</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z162" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      92. Қазақстан Республикасының азаматтық заңнамасында көзделген негіздер бойынша Кеменiң, шағын көлемді кеменің ипотекасы тоқтатылған кезде көрсетілетін қызметті беруші 5-өтініштің нысаны бойынша кепіл берушінің өтініші негізінде портал арқылы кеме ипотекасының тоқтатылуы туралы ақпарат береді. Ақпаратта кеменiң, шағын көлемді кеменің тоқтатылуы туралы мәліметтер көрсетіледі. Көрсетілетін қызметті беруші тиісті тізілімге кеменiң, шағын көлемді кеменің ипотекасының тоқтатылуы туралы жазба енгізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 92-тармақ жаңа редакцияда - ҚР Көлік министрінің 17.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 184</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">82. Алып тасталды - ҚР Индустрия және инфрақұрылымдық даму министрінің 19.04.2022 </w:t>
+        <w:t xml:space="preserve">93. Алып тасталды - ҚР Көлік министрінің м.а. 21.04.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 128</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">94. Алып тасталды - ҚР Индустрия және инфрақұрылымдық даму министрінің 19.04.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>№ 218</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z150" w:id="122"/>
+    <w:bookmarkStart w:name="z201" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 6-тарау. Кеменің, шағын кеменің, жасалып жатқан кеменің ипотекасын мемлекеттік тіркеу және "Кеменiң, шағын көлемді кеменің, жасалып жатқан кеменің ипотекасын мемлекеттік тіркеу" мемлекеттік қызмет мемлекеттік қызметін көрсету тәртібі</w:t>
-[...127 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>7-тарау. Мемлекеттік қызметтер көрсетуге шағымдану тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 86-тармақ жаңа редакцияда – ҚР Көлік министрінің м.а. 21.04.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. Қағидалар 7-тараумен толықтырылды – ҚР Көлік министрінің м.а. 21.04.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 128</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...278 lines deleted...]
-        <w:jc w:val="left"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 88-тармақ жаңа редакцияда – ҚР Көлік министрінің м.а. 21.04.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 128</w:t>
+        <w:t xml:space="preserve">      94-тармақ жаңа редакцияда көзделген - </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
-[...9 lines deleted...]
-        <w:t>қолданысқа</w:t>
+        <w:t xml:space="preserve">ҚР Көлік министрінің м.а. 01.10.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
-[...13 lines deleted...]
-</w:t>
+        <w:t>№ 275</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">89. Алып тасталды - ҚР Көлік министрінің м.а. 21.04.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 128</w:t>
+        <w:t>алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
-[...327 lines deleted...]
-    <w:bookmarkStart w:name="z208" w:id="135"/>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       94. Көрсетілген мемлекеттік қызметтің нәтижелерімен келіспеген жағдайда көрсетілетін қызметті алушы шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалатын көрсетілетін қызметті берушіге, лауазымды адамға шағым жасайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті беруші, шешіміне, әрекетіне (әрекетсіздігіне) шағым түскен күннен бастап 3 (үш) жұмыс күнінен кешіктірілмей шағымды қарайтын органға әкімшілік істі жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7533,87 +8039,978 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 2-қосымша жаңа редакцияда - ҚР Көлік министрінің 16.08.2024 </w:t>
+      Ескерту. 2-қосымша жаңа редакцияда - ҚР Көлік министрінің 17.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 282</w:t>
+        <w:t>№ 184</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Көлік министрлігі Автомобиль көлігі және көліктік бақылау комитетінің аумақтық органына ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Территориальному органу Комитета автомобильного транспорта и транспортного контроля Министерства транспорта Республики Казахстан ________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кеме иесінің толық және қысқартылған атауы, оның заңды мекенжайы, телефоны, факсы, тіркелген жері ___________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Полное и сокращенное наименование судовладельца, его юридический адрес, телефон, факс, место регистрации ______________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Кемені мемлекеттік тіркеуге (қайта тіркеуге) және кеме куәлiгiнің телнұсқасын беруге өтінім Заявление на государственную регистрацию (перерегистрацию) судна и выдачу дубликата судового свидетельства</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________ тиесілі, мынадай айырма белгілері бар кемені тіркеуге, қайта тіркеуге алуыңызды, кеме куәлiгiнің телнұсқасын беруіңізді сұраймын (керегін сызу)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      / Прошу выдать дубликат судового свидетельства, принять к регистрации, перерегистрации (необходимое подчеркнуть) судно, принадлежащее __________________________________, имеющее следующие отличительные признаки:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Кеменің атауы немесе оның нөмірі/Название судна или его номер ________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Түрі және мақсаты/Тип и назначение _____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Жобаның № жасалған жылы және жері /Проект № _______ год и место постройки _______________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Корпусының материалы/Материал корпуса _______________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Негізгі машиналары (үлгісі, саны және жалпы қуаты)/Главные машины (тип, число и общая мощность) _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Кеменің габариттік өлшемдері: ұзындығы______ метр, ені______ метр,/ Габариты размера судна:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      длина ______ метр, ширина ______ метр, толық жүкпен шөгу _______ метр, жүксіз шөгу _________метр, /осадка в полном грузу _______ метр, осадка порожним _______ метр, қондырғысымен бірге ең жоғарғы биіктігі (жүксіз, бос шөккен кезде)_______метр./наибольшая высота с надстройками от осадки порожнем) _____метр.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Белгіленген жүккөтергіштігі ______ тонна. жолаушы сыйымдылығы (адам)________________/ Установленная грузоподъемность ____тонна. пассажировместимость (человек) ___________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Жүзу разряды_________________/Разряд плавания __________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Қозғаушыларының түрі_________/Род движителей _____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Руль құрылғысы (қол, механикалық, электрлік және тағы сол сияқты__________________________/Рулевое устройство (ручное, механическое, электрическое и тому подобное.) __________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Су өткізбейтін аралықтардың саны_____________________________________________/</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Число водонепроницаемых переборок ______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Құтқару қайықтары (саны, жалпы сыйымдылығы) __________________________________/</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Спасательные шлюпки (кол-во, общая вместимость) __________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Жүру жылдамдығы (ең жоғарғы) (километр/сағат)______________________________________/</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Скорость хода (максимальная) (километр/час) _____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Зәкірлер саны және олардың салмағы ______________________________________________________/</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Количество якорей и их вес _______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Радионавигациялық жабдық (атауы, үлгісі, саны)__________________________________________________/</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Радионавигационное оборудование (наименование, тип, число) __________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Су төкпе құралдары (жүйесі, өнімділігі) __________________________________________/</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Водоотливные средства (система, производительность) _______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Өрт сөндіргіш жүйесі (үлгісі, өнімділігі) __________________________________________/</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Пожарная система (тип, производительность) _______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Тіркеу үшін қоса берілген құжаттар _____________________________________________/</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Прилагаемые для регистрации документы: __________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Кеменің меншік иесінің немесе уәкілетті тұлғаның қолы /Подпись собственника судна</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      или уполномоченного лица ______________________________________________________ (өтінімге</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кім және қандай лауазымында қол қояды, __________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________ өтінімге қол қоюшы тұлғаның өкілеттік</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      негіздемесі, Т.А.Ә., паспорттық деректері / кто и в каком качестве подписывает заявление, основание полномочий лица, подписывающего заявление, Ф.И.О., (паспортные данные)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Согласен на использования сведений, составляющих охряняемую законом тайну, содержащихся в цифровых системах _______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "___" ____ 20 ___ года ___________ (подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Күні (заңды тұлға үшін)/</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дата _________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (для юридического лица)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -7649,840 +9046,152 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Нысан</w:t>
+              <w:t>Кемені, оның ішінде шағын</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>көлемді кемені және оған</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>құқықтарды мемлекеттік</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тіркеу қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...725 lines deleted...]
-          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 3-қосымша жаңа редакцияда - ҚР Көлік министрінің м.а. 21.04.2025 </w:t>
+      Ескерту. 3-қосымша жаңа редакцияда - ҚР Көлік министрінің 17.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 128</w:t>
+        <w:t>№ 184</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
-[...20 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -8497,159 +9206,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызметтің атауы</w:t>
-[...107 lines deleted...]
-4) кемені Мемлекеттік кеме тізілімінен шығару туралы анықтама</w:t>
+"Ішкі суда жүзу кемелерін "өзен-теңіз" жүзу кемелерін және оларға құқықтарды мемлекеттік кеме тізілімінде мемлекеттік тіркеу" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8718,51 +9319,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызметті Қазақстан Республикасы Көлік министрлігі Автомобиль көлігі және көліктік бақылау комитетінің аумақтық органдары көрсетеді (бұдан әрі – көрсетілетін қызметті беруші)</w:t>
+Мемлекеттік қызметті Қазақстан Республикасы Көлік министрлігі Автомобиль көлігі және көліктік бақылау комитетінің аумақтық органдары (бұдан әрі – көрсетілетін қызметті беруші) көрсетеді</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8795,105 +9396,141 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызметті ұсыну тәсілдері</w:t>
+Мемлекеттік көрсетілетін қызметтің кіші түрінің (бар болса) атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Барлық кіші түрлері бойынша:</w:t>
+1) тіркеу</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"электрондық үкіметтің" веб-порталы (бұдан әрі –портал) арқылы</w:t>
+2) қайта тіркеу</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) кеме куәлігінің телнұсқасы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) кемені Мемлекеттік кеме тізілімінен шығару туралы анықтама</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8926,87 +9563,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету мерзімі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) ұсыну тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Екі жұмыс күні</w:t>
+"Цифрлық үкіметтің" веб-порталы арқылы (бұдан әрі – портал).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9039,105 +9676,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету нысаны</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Барлық кіші түрлері бойынша:</w:t>
-[...17 lines deleted...]
-электрондық (ішінара автоматтандырылған)</w:t>
+Екі жұмыс күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9170,123 +9789,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету нәтижесі</w:t>
+ Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1. Кеме куәлігі немесе бас тарту туралы дәлелді жауап;</w:t>
-[...35 lines deleted...]
-3. Осы Қағидаларға 5-қосымшаға сәйкес нысан бойынша кемені Мемлекеттік кеме тізілімінен шығару туралы анықтама немесе бас тарту туралы дәлелді жауап.</w:t>
+Барлық кіші түрлері бойынша: электрондық (ішінара цифрландырылған).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9319,251 +9902,141 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ақылы:</w:t>
+1.Кеме куәлігі немесе бас тарту туралы дәлелді жауап;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> белгіленген және мыналарды:</w:t>
+              <w:t>
+2.Кеме куәлігінің телнұсқасы немесе бас тарту туралы дәлелді жауап;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) мемлекеттік тіркеу үшін – алым төленген күні 15 айлық есептік көрсеткішті (бұдан әрі – АЕК);</w:t>
-[...107 lines deleted...]
-Тегін: Кемені Мемлекеттік кеме тізілімінен шығару туралы анықтама тегін негізде көрсетіледі</w:t>
+3.Осы Қағидаларға 5-қосымшаға сәйкес нысан бойынша кемені Мемлекеттік кеме тізілімінен шығару туралы анықтама немесе бас тарту туралы дәлелді жауап.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9596,199 +10069,251 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің және ақпарат объектілерінің жұмыс кестесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> (бұдан әрі – Кодекс) сәйкес демалыс және мереке күндерін қоспағанда, белгіленген жұмыс кестесіне сәйкес дүйсенбіден жұмаға дейін сағат 13.00-ден 14.30-ға дейінгі түскі үзіліспен сағат 9.00-ден 18.30-ға дейін.</w:t>
+              <w:t>
+Ақылы:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-2) "Электрондық үкіметтің" веб-порталы – тәулік бойы, жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда (көрсетілетін қызметті алушының жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес мемлекеттік қызметтерді көрсету бойынша өтініштерді тіркеу келесі жұмыс күнінде жүзеге асырылады).</w:t>
+ Өзен кемелерін мемлекеттік тіркегені, қайта тіркегені және мемлекеттік тіркеуді куәландыратын құжаттың телнұсқасын бергені үшін алым тіркеуді жүзеге асыратын жер бойынша жергілікті бюджетке төленеді. Алым мөлшерлемелері Қазақстан Республикасының салық </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кодексінде</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> белгіленген:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету орындарының мекенжайлары:</w:t>
+1) мемлекеттік тіркегені үшін – алым төленген күнге 15 айлық есептік көрсеткіш (бұдан әрі – АЕК);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көлік министрлігінің интернет-ресурсында: www. gov. kz Автомобиль көлігі және көліктік бақылау комитеті бөлімнің "Мемлекеттік көрсетілетін қызметтер" кіші бөлімінде;</w:t>
+2) қайта тіркегені үшін – алым төленген күнге 7,5 АЕК;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">
+3) мемлекеттік тіркеуді куәландыратын құжаттың телнұсқасын бергені үшін – алым төленген күнге 3,75 АЕК- құрайды. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>
-"электрондық үкіметтің" веб-порталында орналастырылған.</w:t>
+Алым сомасын төлеу екінші деңгейдегі банктер және банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдар арқылы немесе "цифрлық үкіметтің" төлем шлюзі (бұдан әрі – ЭҮТШ) арқылы қолма-қол және қолма-қол ақшасыз нысанда жүзеге асырылады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Заңнамаға сәйкес төлемнен босату шарты (бар болса). </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тегін:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кемені Мемлекеттік кеме тізілімінен шығару туралы анықтама тегін негізде көрсетіледі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9821,379 +10346,181 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
+Көрсетілетін қызметті берушінің және ақпарат объектілерінің жұмыс кестесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Өтінім берген кезде меншік иесінің жеке басын куәландыратын құжаттар (жеке тұлғаларға қатысты) не меншік иесі заңды тұлғаны мемлекеттік тіркеу туралы мәліметтер (заңды тұлғаларға қатысты) "электрондық үкімет" шлюзі арқылы тиісті мемлекеттік ақпараттық жүйелерден алынады).</w:t>
+              <w:t xml:space="preserve">
+1) көрсетілетін қызметті беруші – Қазақстан Республикасының Еңбек </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кодексіне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (бұдан әрі – Кодекс) сәйкес демалыс және мереке күндерін қоспағанда, белгіленген жұмыс кестесіне сәйкес дүйсенбіден жұмаға дейін сағат 12.00-ден 13.30-ға дейін түскі үзіліспен сағат 8.00-ден 17.30-ға дейін.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-1) тіркеу және қайта тіркеу ішкі суда жүзетін кемелерді және "өзен-теңіз" суларында жүзетін кемелерді тіркеу және қайта тіркеу кезінде кеме куәлігін алу үшін</w:t>
+              <w:t xml:space="preserve">
+ Шымкент қаласы, Жамбыл, Солтүстік Қазақстан, Батыс Қазақстан, Ақмола облыстары бойынша көліктік бақылау инспекциялары үшін жұмыс режимі Қазақстан Республикасының еңбек </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>заңнамасына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес демалыс және мереке күндерін қоспағанда, сағат 9.00-ден 18.30-ға дейін, түскі үзіліс сағат 13.00-ден 14.30-ға дейін.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-электрондық цифрлық қолтаңбамен (бұдан әрі – ЭЦҚ) куәландырылған осы Қағидаларға 2-қосымшаға сәйкес нысандағы өтініш;</w:t>
+2) "Цифрлық үкімет" веб-порталы – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде кодекске сәйкес мемлекеттік қызмет көрсету жөніндегі өтінішті тіркеу келесі жұмыс күні жүзеге асырылады).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-кемені мемлекеттік тіркеуге негіз болып табылатын мынадай құқық белгілейтін құжаттардың бірінің электрондық көшірмесі:</w:t>
-[...237 lines deleted...]
-осы Қағидаларға 6-қосымшаға сәйкес нысандағы өтініште жазылған фактілерді растайтын құжаттардың электрондық көшірмелері; кемені мемлекеттік тіркеу кезінде берілген куәліктің электрондық көшірмесі.</w:t>
+Мемлекеттік қызметті көрсету мекенжайы көрсетілетін қызметті берушінің www.gov.kz интернет-ресурсында, Көлік министрлігі Автомобиль көлігі және көліктік бақылау комитетінің бөлімі, "Мемлекеттік көрсетілетін қызметтер" кіші бөлімінде орналастырылған.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10226,179 +10553,469 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының заңдарында белгіленген мемлекеттік қызмет көрсетуден бас тарту үшін негіздер</w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) Мемлекеттік көрсетілетін қызметті алу үшін көрсетілетін қызметті алушы ұсынған құжаттардың және (немесе) оларда қамтылған деректердің (мәліметтердің) анық еместігін анықтау;</w:t>
+Өтінім берілген кезде меншік иесінің жеке басын куәландыратын құжаттары туралы мәліметтер (жеке тұлғаларға қатысты) не меншік иесі заңды тұлғаның мемлекеттік тіркеуі туралы анықтама (заңды тұлғаларға қатысты) "электрондық үкімет" шлюзі арқылы тиісті мемлекеттік цифрлық жүйелерден алынады.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) Көрсетілетін қызметті алушының және (немесе) мемлекеттік қызметті көрсету үшін қажетті ұсынылған материалдардың, деректер мен мәліметтердің осы Қағидаларда белгіленген талаптарға сәйкес келмеуі;</w:t>
+1) тіркеу және қайта тіркеу:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3) Көрсетілетін қызметті алушыға қатысты соттың заңды күшіне енген шешімінің болуы, оның негізінде көрсетілетін қызметті алушы мемлекеттік көрсетілетін қызметті алуға байланысты арнайы құқығынан айырылуы.</w:t>
+ ішкі суда жүзетін кемелерді және "өзен-теңіз" жүзетін кемелерді тіркеу және қайта тіркеу кезінде Кеме куәлігін алу үшін осы Қағидаларға 2-қосымшаға сәйкес нысан бойынша электрондық цифрлық қолтаңбамен (бұдан әрі – ЭЦҚ) куәландырылған электрондық құжат нысанындағы өтініш;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4) Көрсетілетін қызметті алушыға қатысты оның қызметіне немесе мемлекеттік көрсетілетін қызметті алуды талап ететін жекелеген қызмет түрлеріне тыйым салу туралы соттың заңды күшіне енген шешімінің (үкімінің) болуы.</w:t>
+кемені мемлекеттік тіркеуге негіз болып табылатын мынадай құқық белгілейтін құжаттардың бірінің электрондық көшірмесі:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+мемлекеттік органдар өз құзыреті шегінде шығарған актілер;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының заңнамасына сәйкес жасалған кемеге қатысты шарттар және басқа да мәмілелер;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+заңды күшіне енген мұрагерлік құқығы туралы куәлік сот шешімі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+кемеге меншік құқығын растайтын өзге де құжаттар.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жіктеу куәлігінің электрондық көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ЭҮТШ арқылы төлеу жағдайларын қоспағанда, көлік құралдарын мемлекеттік тіркегені үшін алым сомасының бюджетке төленгенін растайтын құжаттың электрондық көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">
-5) Көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін, "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімі болмауы бойынша мемлекеттік қызметтерді көрсетуден бас тартады.</w:t>
+"Қазақстан Республикасындағы банктер және банк қызметі туралы" Қазақстан Республикасы Заңының 5-1-бабы 2-тармағының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) тармақшасында</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>61-4-бабында</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> көзделген операцияны жүргізу кезінде кемені және оған құқықтарды мемлекеттік тіркеу туралы өтінішке мамандандырылған ұйымның активтер мен міндеттемелерді бір мезгілде беру туралы шарттың, сатып алуды көздейтін шарттың нотариат куәландырған көшірмелерінің электрондық көшірмесі, екінші деңгейдегі банктердің кредиттік портфельдерінің, активтерінің және талап ету құқықтарының сапасын жақсартуда (беру актісін немесе одан үзінді көшірмені қоса бере отырып), құқықты (талаптарды)басқаға беру туралы талапты қамтитын шарт қоса беріледі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ жеке тұлға кемені қайта тіркеген кезде 1) тармақшада көрсетілген құжаттарға Қазақстан Республикасының салық заңнамасында белгіленген тәртіппен ағымдағы күнтізбелік жыл үшін көлік құралына салық төленгенін растайтын құжаттың немесе оны төлеуден босату құқығын растайтын құжаттың электрондық көшірмесі қосымша қоса беріледі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) кеме куәлігінің телнұсқасы кеме куәлігінің телнұсқасын алу үшін:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+осы Қағидаларға 2-қосымшаға сәйкес нысан бойынша электрондық – цифрлық қолтаңбамен (бұдан әрі – ЭЦҚ) куәландырылған электрондық құжат нысанындағы өтініш;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) кемені Мемлекеттік кеме тізілімінен алып тастау үшін:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+кемені Мемлекеттік кеме тізілімінен алып тастау, қайта құру немесе басқа да өзгерістер нәтижесінде қаза тапқан немесе хабар-ошарсыз кеткен, конструктивті қаза тапқан, кеме сапасын жоғалтқан, Қазақстан Республикасының заңнамасында белгіленген тәртіппен тіркелген Қазақстан Республикасы мемлекетінің, азаматтарының және мемлекеттік емес заңды тұлғаларының меншігінде болғандығы туралы анықтама:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ осы Қағидаларға 6-қосымшаға сәйкес нысан бойынша электрондық – цифрлық қолтаңбамен (бұдан әрі-ЭЦҚ) куәландырылған электрондық құжат нысанындағы өтініш;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ осы Қағидаларға 6-қосымшаға сәйкес нысан бойынша өтініште баяндалған фактілерді растайтын құжаттардың электрондық көшірмелері.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушының жеке басын куәландыратын құжаттар туралы, заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы, жеке кәсіпкер ретінде тіркеу туралы мәліметтерді көрсетілетін қызметті беруші төлемді растайтын анықтамаларды тиісті мемлекеттік цифрлық жүйелерден "цифрлық үкімет" шлюзі арқылы алады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10431,110 +11048,448 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету ерекшеліктерін ескере отырып, өзге де талаптар</w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының заңнамасында белгіленген мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсетуден бас тарту үшін негіздер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті алушының ЭЦҚ болған жағдайда мемлекеттік көрсетілетін қызметті портал арқылы электрондық нысанда алуға мүмкіндігі бар.</w:t>
+1) көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алу үшін ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) анық еместігін анықтау;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті алушының мемлекеттік қызметті көрсету тәртібі мен мәртебесі туралы ақпаратты қашықтықтан қол жеткізу режимінде порталдағы "жеке кабинеті", көрсетілетін қызметті берушінің анықтамалық қызметтері, сондай-ақ "1414", 8-800-080-7777 Бірыңғай байланыс орталығы арқылы алуға мүмкіндігі бар.</w:t>
+2) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызмет көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректердің және мәліметтердің Қазақстан Республикасының нормативтік құқықтық актілерінде белгіленген талаптарға сәйкес келмеуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) көрсетілетін қызметті алушыға қатысты оның қызметіне немесе мемлекеттік көрсетілетін қызметті алуды талап ететін жекелеген қызмет түрлеріне тыйым салу туралы соттың заңды күшіне енген шешімінің (үкімінің) болуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) көрсетілетін қызметті алушыға қатысты соттың заңды күшіне енген үкімінің болуы, оның негізінде көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алумен байланысты арнаулы құқығынан айырылуы бойынша;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+5) көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін, "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8-бабына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімі болмауы бойынша мемлекеттік қызметтерді көрсетуден бас тартады.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті, оның ішінде электрондық нысанда және қойылатын өзге де талаптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушының ЭЦҚ болған жағдайда портал арқылы электрондық нысанда мемлекеттік қызметті алу мүмкіндігі бар.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушының мемлекеттік қызметті көрсету тәртібі мен мәртебесі туралы ақпаратты порталдың "жеке кабинеті", көрсетілетін қызметті берушінің анықтамалық қызметтері, сондай-ақ "1414", 8-800-080-7777 бірыңғай байланыс орталығы арқылы қашықтан қол жеткізу режимінде алуға мүмкіндігі бар.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3-1-қосымша жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Көлік министрінің м.а. 01.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 275</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -14118,118 +15073,82 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>туралы қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>8-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...14 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 8-қосымша жаңа редакцияда - ҚР Көлік министрінің м.а. 21.04.2025 </w:t>
+      Ескерту. 8-қосымша жаңа редакцияда - ҚР Көлік министрінің 17.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 128</w:t>
+        <w:t>№ 184</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -14245,69 +15164,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызметтің атауы</w:t>
-[...17 lines deleted...]
-"Жалға алынған ішкі суда жүзетін кемелерді және "өзен-теңіз" суларында жүзетін кемелерді жалға алынған шетелдік кемелер тізілімінде мемлекеттік тіркеу".</w:t>
+"Жалға алынған ішкі суда жүзетін кемелерді және "өзен-теңіз" суларында жүзетін кемелерді жалға алынған шетел кемелерінің тізілімінде кемелерді мемлекеттік тіркеу" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14376,51 +15277,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасы Көлік министрлігі Автомобиль көлігі және көліктік бақылау комитетінің аумақтық органдары (бұдан әрі – көрсетілетін қызметті беруші)</w:t>
+Мемлекеттік қызметті Қазақстан Республикасы Көлік министрлігінің аумақтық көліктік бақылауы (бұдан әрі – көрсетілетін қызметті беруші) көрсетеді</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14453,87 +15354,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызметті ұсыну тәсілдері</w:t>
+Мемлекеттік көрсетілетін қызметтің кіші түрінің (бар болса) атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Электрондық үкіметтің" веб-порталы арқылы (бұдан әрі-портал)</w:t>
+Жоқ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14566,87 +15467,105 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету мерзімі</w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) ұсыну тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Екі жұмыс күні</w:t>
+"Цифрлық үкімет" веб-порталы (бұдан әрі – портал) арқылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14679,87 +15598,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету нысаны</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электрондық (ішінара автоматтандырылған)</w:t>
+Екі жұмыс күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14792,87 +15711,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету нәтижесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Шетелдік кемеге Қазақстан Республикасының туын көтеріп жүзу құқығын уақытша беру туралы куәлік немесе бас тарту туралы дәлелді жауап</w:t>
+Электрондық (ішінара цифрландырылған)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14905,143 +15824,105 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
+ Мемлекеттік қызметті және оның кіші түрлерін (бар болса)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+көрсету нәтижесі </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ақылы.</w:t>
-[...55 lines deleted...]
-Алым сомасын төлеу екінші деңгейдегі банктер және банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдар арқылы немесе "электрондық үкіметтің" төлем шлюзі (бұдан әрі – ЭҮТШ) арқылы қолма-қол және қолма-қол емес нысанда жүзеге асырылады.</w:t>
+Шетелдік кемеге Қазақстан Республикасының туын көтеріп жүзу құқығын уақытша беру туралы куәлік немесе бас тарту туралы дәлелді жауап</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15074,199 +15955,141 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің ақпарат объектілерінің жұмыс кестесі</w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> (бұдан әрі-Кодекс) сәйкес демалыс және мереке күндерін қоспағанда, белгіленген жұмыс кестесіне сәйкес дүйсенбіден жұмаға дейін сағат 13.00-ден 14.30-ға дейінгі түскі үзіліспен сағат 9.00-ден 18.30-ға дейін.</w:t>
+              <w:t>
+Ақылы:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес мемлекеттік қызметтерді көрсету бойынша өтініштерді тіркеу келесі жұмыс күнінде жүзеге асырылады).</w:t>
+              <w:t>
+"Өзен-теңіз" жалға алынған ішкі суда жүзетін кемелер мен жүзетін кемелерді мемлекеттік тіркегені үшін алым тіркеу жүзеге асырылатын жер бойынша жергілікті бюджетке төленеді, алым мөлшерлемесі Қазақстан Республикасының салық кодексінде белгіленген және алым төленген күні қолданылып жүрген он бес еселенген айлық есептік көрсеткішті құрайды.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету орындарының мекенжайлары:</w:t>
-[...35 lines deleted...]
-"электрондық үкіметтің" веб-порталында орналастырылған.</w:t>
+Алым сомасын төлеу екінші деңгейдегі банктер және банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдар арқылы немесе "цифрлық үкіметтің" төлем шлюзі (бұдан әрі – ЭҮТШ) арқылы қолма-қол және қолма-қол ақшасыз нысанда жүзеге асырылады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15299,417 +16122,161 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
+Көрсетілген қызметті берушінің, Мемлекеттік корпорацияның және ақпарат объектілерінің жұмыс кестесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Өтінім берген кезде меншік иесінің жеке басын куәландыратын (жеке тұлғаларға қатысты) не меншік иесі заңды тұлғаны мемлекеттік тіркеу туралы (заңды тұлғаларға қатысты) құжаттар туралы мәліметтерді "электрондық үкімет" шлюзі арқылы тиісті мемлекеттік ақпараттық жүйелерден алады.</w:t>
+              <w:t xml:space="preserve">
+1) Көрсетілетін қызметті берушінің – Қазақстан Республикасының Еңбек </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кодексіне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (бұдан әрі – Кодекс) сәйкес демалыс және мереке күндерін қоспағанда, белгіленген жұмыс кестесіне сәйкес дүйсенбіден жұмаға дейін сағат 12.00-ден 13.30-ға дейінгі түскі үзіліспен сағат 8.00-ден 17.30-ға дейін.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кемені жалға алынған шетелдік кемелер тізілімінде мемлекеттік тіркеу үшін:</w:t>
+Шымкент қаласы, Жамбыл, Солтүстік Қазақстан, Батыс Қазақстан, Ақмола облыстары бойынша көліктік бақылау инспекциялары үшін жұмыс режимі Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндерін қоспағанда, сағат 9.00-ден 18.30-ға дейін, түскі үзіліс сағат 13.00-ден 14.30-ға дейін.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) көрсетілетін қызметті алушының ЭЦҚ-мен куәландырылған электрондық құжат нысанындағы 1-өтініш;</w:t>
+2) "Цифрлық үкімет" веб-порталы – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде кодекске сәйкес мемлекеттік қызмет көрсету жөніндегі өтінішті тіркеу келесі жұмыс күні жүзеге асырылады).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) кемені мемлекеттік тіркеуге негіз болып табылатын мынадай құқық белгілейтін құжаттардың бірінің электрондық көшірмесі:</w:t>
-[...275 lines deleted...]
-              <w:t xml:space="preserve"> көзделген операцияны жүргізу кезінде кемені және оған құқықтарды мемлекеттік тіркеу туралы өтінішке активтер мен міндеттемелерді бір мезгілде беру туралы шарт, екінші деңгейдегі банктердің кредиттік портфельдерінің сапасын жақсартуға маманданатын ұйымның активтерді және талап ету құқықтарын (өткізу актісін немесе одан үзінді көшірмені қоса бере отырып) сатып алуын көздейтін шарт, құқықты (талап етуді) басқаға беру.</w:t>
+Мемлекеттік қызметті көрсету мекенжайы көрсетілетін қызметті берушінің www.gov.kz интернет-ресурсында, Көлік министрлігі Автомобиль көлігі және көліктік бақылау комитетінің бөлімі, "Мемлекеттік көрсетілетін қызметтер" кіші бөлімінде орналастырылған.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15742,179 +16309,453 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының заңдарында белгіленген мемлекеттік қызмет көрсетуден бас тарту үшін негіздер</w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) Көрсетілетін қызметті алушы мемлекеттік көрсетілетін қызметті алу үшін ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) анық еместігін анықтау.</w:t>
+Өтінім берген кезде меншік иесінің жеке басын куәландыратын (жеке тұлғаларға қатысты) не меншік иесі заңды тұлғаны мемлекеттік тіркеу туралы (заңды тұлғаларға қатысты) құжаттар туралы мәліметтерді "цифрлық үкімет" шлюзі арқылы тиісті мемлекеттік цифрлық жүйелерден алады.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) Көрсетілетін қызметті алушының және (немесе) мемлекеттік қызметті көрсету үшін қажетті ұсынылған материалдардың, деректер мен мәліметтердің осы Қағидаларда белгіленген талаптарға сәйкес келмеуі.</w:t>
+Кемені жалға алынған шетелдік кемелер тізілімінде мемлекеттік тіркеу үшін:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3) Көрсетілетін қызметті алушыға қатысты соттың заңды күшіне енген шешімінің болуы, оның негізінде көрсетілетін қызметті алушы мемлекеттік көрсетілетін қызметті алуға байланысты арнайы құқығынан айырылуы.</w:t>
+1) көрсетілетін қызметті алушының ЭЦҚ-мен куәландырылған электрондық құжат нысанындағы 1-өтініш;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4) Көрсетілетін қызметті алушыға қатысты оның қызметіне немесе мемлекеттік көрсетілетін қызметті алуды талап ететін жекелеген қызмет түрлеріне тыйым салу туралы соттың заңды күшіне енген шешімінің (үкімінің) болуы.</w:t>
+2) кемені мемлекеттік тіркеуге негіз болып табылатын мынадай құқық белгілейтін құжаттардың бірінің электрондық көшірмесі:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+мемлекеттік органдар өз құзыреті шегінде шығарған актілер;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының заңнамасына сәйкес жасалған кемеге қатысты шарттар және басқа да мәмілелер;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мұраға құқық туралы куәлік;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+соттың заңды күшіне енген шешімі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+кемеге меншік құқығын растайтын өзге де құжаттар;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) сыныптау куәлігінің электрондық көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) кемені жалға алу шартының электрондық көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) кеменің меншік иесі мен кеменің тіркелген ипотекасын кепіл ұстаушының жазбаша рұқсатының немесе кемені Қазақстан Республикасының Мемлекеттік туын көтеріп жүзуге ауыстыруға оған ауыртпалықтың электрондық көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) кеме жалауды ауыстырғанға дейін тікелей тіркелген және осындай мемлекеттің туын көтеріп жүзу құқығы кемеге Қазақстан Республикасының Мемлекеттік туын көтеріп жүзу құқығын беру мерзіміне тоқтатыла тұрғанын растайтын шет мемлекеттің құзыретті билік орындары берген құжаттың электрондық көшірмесі қоса беріледі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) ЭҮТШ арқылы төлем жасалған жағдайды қоспағанда, көлік құралдарын мемлекеттік тіркеу үшін алым сомасын бюджетке төлемін растайтын құжаттың электрондық көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">
-5) Көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін, "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімі болмауы бойынша мемлекеттік қызметтерді көрсетуден бас тартады.</w:t>
+"Қазақстан Республикасындағы банктер және банк қызметі туралы" Қазақстан Республикасы Заңының(бұдан әрі – Банктер және банк қызметі туралы заң) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>61-4-бабында</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> көзделген операцияны жүргізу кезінде кемені және оған құқықтарды мемлекеттік тіркеу туралы өтінішке активтер мен міндеттемелерді бір мезгілде беру туралы шарттың нотариат куәландырған көшірмесі (өткізу актісін немесе одан үзінді көшірмені қоса бере отырып) қоса беріледі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Банктер және банк қызметі туралы заңның 5-1-бабы 2-тармағының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>11) тармақшасында</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>61-4-бабында</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> көзделген операцияны жүргізу кезінде кемені және оған құқықтарды мемлекеттік тіркеу туралы өтінішке активтер мен міндеттемелерді бір мезгілде беру туралы шарт, екінші деңгейдегі банктердің кредиттік портфельдерінің сапасын жақсартуға маманданатын ұйымның активтерді және талап ету құқықтарын (өткізу актісін немесе одан үзінді көшірмені қоса бере отырып) сатып алуын көздейтін шарт, құқықты (талап етуді) басқаға беру.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушының жеке басын куәландыратын құжаттар туралы, заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы анықтамаларды, жеке кәсіпкер ретінде тіркеу туралы мәліметтерді, төлемді растайтын құжатты көрсетілетін қызметті беруші тиісті мемлекеттік ақпараттық жүйелерден "цифрлық үкімет" шлюзі арқылы алады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15947,105 +16788,292 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету ерекшеліктерін ескере отырып, оның ішінде электрондық нысанда көрсетілетін өзге де талаптар</w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының заңнамасында белгіленген мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсетуден бас тарту үшін негіздер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті алушының ЭЦҚ болған жағдайда мемлекеттік көрсетілетін қызметті портал арқылы электрондық нысанда алуға мүмкіндігі бар.</w:t>
+1) көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алу үшін ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) анық еместігін анықтау; 2) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызмет көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректердің және мәліметтердің Қазақстан Республикасының нормативтік құқықтық актілерінде белгіленген талаптарға сәйкес келмеуі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті алушының мемлекеттік қызмет көрсету тәртібі мен мәртебесі туралы ақпаратты қашықтықтан қол жеткізу режимінде порталдағы "жеке кабинеті", көрсетілетін қызметті берушінің анықтамалық қызметтері, сондай-ақ "1414", 8-800-080-7777 Бірыңғай байланыс орталығы арқылы алуға мүмкіндігі бар.</w:t>
+3) көрсетілетін қызметті алушыға қатысты оның қызметіне немесе мемлекеттік көрсетілетін қызметті алуды талап ететін жекелеген қызмет түрлеріне тыйым салу туралы соттың заңды күшіне енген шешімінің (үкімінің) болуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) көрсетілетін қызметті алушыға қатысты соттың заңды күшіне енген үкімінің болуы, оның негізінде көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алумен байланысты арнаулы құқығынан айырылуы бойынша;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+5) көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін, "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8-бабына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімі болмауы бойынша мемлекеттік қызметтерді көрсетуден бас тартады.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті, оның ішінде электрондық нысанда және қойылатын өзге де талаптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушының ЭЦҚ болған жағдайда портал арқылы электрондық нысанда мемлекеттік қызметті алу мүмкіндігі бар. Көрсетілетін қызметті алушының мемлекеттік қызметті көрсету тәртібі мен мәртебесі туралы ақпаратты порталдың "жеке кабинеті", көрсетілетін қызметті берушінің анықтамалық қызметтері, сондай-ақ "1414", 8-800-080-7777 бірыңғай байланыс орталығы арқылы қашықтан қол жеткізу режимінде алуға мүмкіндігі бар.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -17409,1217 +18437,690 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>11-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Нысаны </w:t>
-[...251 lines deleted...]
-      лица, дата рождения, место регистрации, телефон)</w:t>
+      Ескерту. 11-қосымша жаңа редакцияда - ҚР Көлік министрінің 17.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 184</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Руководителю________________________________________________________________________________(уәкілетті органның атауы)/(наименование уполномоченного органа) басшысы __________________________________________________________(тегі, аты, әкесінің аты (болған  жағдайда)/ фамилия, имя, отчество (при его наличии) кімнен/от____________________________________________________________________________________________________________________________(заңды тұлғаның атауы, орналасқан жері, телефоны немесе жеке тұлғаның  тегі,аты, әкесінің аты (болған жағдайда), туған жылы,тіркелген орны, телефоны / наименование юридического лица, место нахождения, телефон или фамилия, имя, отчество (при его наличии) физического лица, дата рождения, место регистрации, телефон)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Шағын өлшемді кемені мемлекеттік тіркеуге (қайта тіркеуге) өтініш Заявление на государственную регистрацию (перерегистрацию) маломерного судна и прав на него</w:t>
-[...881 lines deleted...]
-      "____"__________20__ ж/г.</w:t>
+        <w:t xml:space="preserve"> Шағын өлшемді кемені мемлекеттік тіркеуге (қайта тіркеуге) өтініш</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заявление на государственную регистрацию (перерегистрацию) маломерного судна и прав на него__________________________________________________________________________________________________________________________________________________________________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тиесілі шағын өлшемді кемені тіркеуге (қайта тіркеу) қабылдауды сұраймын/ Прошу принять к регистрации (перерегистрации) маломерное судно и прав на него, принадлежащее_____________________________________________________________________________________________________________________________________________________________Алғашқы мемлекеттік тіркеу кезінде жеке жасалған кемелер туралы мәліметтер/ Сведения для судов индивидуальной постройки при первичной государственной регистрации_____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________________Заңды тұлғаның атауы, орналасқан жері, телефоны немесе жеке Т.А.Ә. (болған жағдайда), туған жылы, тіркелген орны, телефоны/Наименование юридического лица, место нахождения, телефон или Ф.И.О. (при его наличии) физического лица, год рождения, место регистрации,телефон_____________________________________________________________________________________________________________________________________________________________________________________________________________________________Жеке сәйкестендіру нөмірі немесе бизнес-сәйкестендіру өмірі/Индивидуальный идентификационный номер или бизнес-идентификационный номер</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________________________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кеменің типі/Тип судна ________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кеменің № Судна ______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Корпус материалы/Материал корпуса _____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұзындығы/Длина, метр ________________ Ені/Ширина, метр ________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Борт биіктігі/Высота борта, метр ______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шөгуі/Осадка: бос/порожнем _________________________________ толық жүкте/в полном грузу</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жасалған жылы мен орны/Год и место постройки _____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кеме массасы/Масса судна (килограмм) ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жолаушылар сыйымдылығы (адам)/Пассажировместимость (человек) ______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жүк көтерімділігі/Грузоподъемность ______________________________ (жүксіз)/(без груза)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құтқару құралдары/Спасательные средства _________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Су итергіш құралдары/Водоотливные средства _____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сигналды құралдары/Сигнальные средства _________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Зәкірлік құрылғы/Якорное устройство _____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өртке қарсы инвентарь/Противопожарный инвентарь ________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қозғалтқыш маркасы/Марка двигателя ____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қуаты/Мощность ____________________№ _________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жасалған жылы және орны/Год и место постройки ___________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қозғаушы/Движитель: род _________________________________ Саны ________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жүзу ауданы/Район плавания ____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кеменің тұрақ орны/Место стоянки судна __________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Цифрлық жүйелердегі заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісім беремін /Согласен на использование сведений, составляющих охраняемую законом тайну, содержащихся в цифровых системах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "____"_________20____ жыл/год.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -19284,118 +19785,82 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>тіркеу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>13-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...14 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 13-қосымша жаңа редакцияда - ҚР Көлік министрінің м.а. 21.04.2025 </w:t>
+      Ескерту. 13-қосымша жаңа редакцияда - ҚР Көлік министрінің 17.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 128</w:t>
+        <w:t>№ 184</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -19411,159 +19876,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызметтің атауы</w:t>
-[...107 lines deleted...]
-4) кемені Кеме кітабынан шығару туралы анықтама.</w:t>
+"Шағын көлемді кемелерді және оларға құқықтарды мемлекеттік тіркеу" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -19632,51 +19989,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызметті Көлік министрлігі Автомобиль көлігі және көліктік бақылау комитетінің аумақтық органдары көрсетеді (бұдан әрі – көрсетілетін қызметті беруші)</w:t>
+Мемлекеттік қызметті Қазақстан Республикасы Көлік министрлігі Автомобиль көлігі және көліктік бақылау комитетінің аумақтық органдары (бұдан әрі – көрсетілетін қызметті беруші) көрсетеді</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -19709,105 +20066,141 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызметті ұсыну тәсілдері (қол жеткізу арналары)</w:t>
+Мемлекеттік көрсетілетін қызметтің кіші түрінің (бар болса) атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Барлық кіші түрлері бойынша:</w:t>
+              <w:t xml:space="preserve">
+1) тіркеу </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">
+2) қайта тіркеу </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+3) кеме билетінің телнұсқасы </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>
-"электрондық үкіметтің" веб-порталы (бұдан әрі – портал) арқылы.</w:t>
+4) Кемені кеме кітабынан шығару туралы анықтама</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -19840,87 +20233,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету мерзімі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) ұсыну тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Екі жұмыс күні</w:t>
+"Цифрлық үкіметтің" веб-порталы (бұдан әрі-портал) арқылы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -19953,105 +20346,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметтер көрсету нысаны</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Барлық кіші түрлері бойынша:</w:t>
-[...17 lines deleted...]
-электрондық (ішінара автоматтандырылған).</w:t>
+Екі жұмыс күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -20084,123 +20459,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету нәтижесі</w:t>
+ Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Осы Қағидаларға 14-қосымшаға сәйкес нысан бойынша кеме билеті, кеме билетінің телнұсқасы,</w:t>
-[...35 lines deleted...]
-Мемлекеттік қызмет көрсету нәтижесін беру нысаны: электрондық түрде. Мемлекеттік қызметті көрсету нәтижесі көрсетілетін қызметті берушінің электрондық цифрлық қолтаңбасымен куәландырылған көрсетілетін қызметті алушының "жеке кабинетінде" порталында жолданады және сақталады.</w:t>
+Барлық кіші түрлері бойынша: электрондық (ішінара цифрландырылған).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -20233,413 +20572,105 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нәтижесі </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ақылы:</w:t>
-[...325 lines deleted...]
-Кемені кеме кітабынан шығару туралы анықтама тегін негізде көрсетіледі.</w:t>
+Осы Қағидаларға 14-қосымшаға сәйкес нысан бойынша кеме билеті, кеме билетінің телнұсқасы, осы Қағидаларға 15-қосымшаға сәйкес нысан бойынша Кемені кеме кітабынан шығару туралы анықтама не бас тарту туралы дәлелді жауап. Мемлекеттік қызмет көрсету нәтижесі және оның кіші түрлерін (бар болса) көрсетун ұсыну нысаны: электрондық. Мемлекеттік қызметті көрсету нәтижесі және оның кіші түрлерін (бар болса) көрсетукөрсетілетін қызметті берушінің электрондық цифрлық қолтаңбасымен куәландырылған көрсетілетін қызметті алушының "жеке кабинетінде" порталда жіберіледі және сақталады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -20672,163 +20703,233 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің ақпарат объектілерінің жұмыс кестесі</w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-1) Көрсетілетін қызметті берушінің – Қазақстан Республикасының Еңбек </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> (бұдан әрі – Кодекс) сәйкес демалыс және мереке күндерін қоспағанда, белгіленген жұмыс кестесіне сәйкес дүйсенбіден жұмаға дейін сағат 13.00-ден 14.30-ға дейінгі түскі үзіліспен сағат 9.00-ден 18.30-ға дейін.</w:t>
+Ақылы: шағын көлемді кемелерді мемлекеттік тіркегені, қайта тіркегені және мемлекеттік тіркеуді куәландыратын құжаттың телнұсқасын бергені үшін алым тіркеуді жүзеге асыратын жер бойынша жергілікті бюджетке төленеді. Алым ставкалары Қазақстан Республикасының салық </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кодексінде</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> белгіленген және мыналарды құрайды: </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-2) "Электрондық үкіметінің" веб-порталы - тәулік бойы, жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда (көрсетілетін қызметті алушының жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес өтініштерді қабылдау мен мемлекеттік көрсетілетін қызмет нәтижелерін беру келесі жұмыс күнінде жүзеге асырылады). Мемлекеттік қызмет көрсету орындарының мекенжайлары: Көлік министрлігінің интернет-ресурсында: www. gov. kz Автомобиль көлігі және көліктік бақылау комитеті бөлімнің "Мемлекеттік көрсетілетін қызметтер" кіші бөлімінде;</w:t>
+1)мемлекеттік тіркеу үшін: </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"электрондық үкіметтің" веб-порталында.</w:t>
+қуаты 50 ат күшінен (37 кВт) жоғары өздігінен жүретін шағын көлемді кемелер - 3 айлық есептік көрсеткіш (бұдан әрі – АЕК); қуаты 50 ат күшіне (37 кВт) дейінгі өздігінен жүретін шағын көлемді кемелер - 2 АЕК; өздігінен жүрмейтін шағын көлемді кемелер – 1,5 АЕК;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2)қайта тіркеу үшін:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+қуаты 50 ат күшінен (37 кВт) жоғары өздігінен жүретін шағын көлемді кемелер-1,5 АЕК; қуаты 50 ат күшіне (37 кВт) дейінгі өздігінен жүретін шағын көлемді кемелер - </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1 АЕК; өздігінен жүрмейтін шағын көлемді кемелер – 0,75 АЕК; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) мемлекеттік тіркеуді куәландыратын құжаттың телнұсқасын бергені үшін: қуаты 50 ат күшінен (37 кВт) жоғары өздігінен жүретін шағын көлемді кемелер – 0,75 АЕК; қуаты 50 ат күшіне (37 кВт) дейінгі өздігінен жүретін шағын көлемді кемелер – 0,5 АЕК; өздігінен жүрмейтін шағын көлемді кемелер – 0,38 АЕК. Алым сомасын төлеу екінші деңгейдегі банктер және банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдар арқылы немесе "цифрлық үкіметтің" төлем шлюзі (бұдан әрі – ЭҮТШ) арқылы қолма-қол және қолма-қол ақшасыз нысанда жүзеге асырылады. Тегін: Кемені кеме кітабынан шығару туралы анықтама тегін негізде көрсетіледі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -20861,343 +20962,161 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
+Көрсетілген қызметті берушінің, Мемлекеттік корпорацияның және ақпарат объектілерінің жұмыс кестесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Өтінім берген кезде меншік иесінің жеке басын куәландыратын құжаттар (жеке тұлғаларға қатысты) не меншік иесі заңды тұлғаны мемлекеттік тіркеу туралы мәліметтер (заңды тұлғаларға қатысты) "электрондық үкімет" шлюзі арқылы тиісті мемлекеттік ақпараттық жүйелерден алынады): Портал:</w:t>
+              <w:t xml:space="preserve">
+1) Көрсетілетін қызметті берушінің – Қазақстан Республикасының Еңбек </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кодексіне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (бұдан әрі-Кодекс) сәйкес демалыс және мереке күндерін қоспағанда, белгіленген жұмыс кестесіне сәйкес дүйсенбіден жұмаға дейін сағат 12.00-ден 13.30-ға дейінгі түскі үзіліспен сағат 8.00-ден 17.30-ға дейін.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) тіркеу электрондық цифрлық қолтаңбамен (бұдан әрі – ЭЦҚ) куәландырылған осы Қағидаларға 11-қосымшаға сәйкес электрондық құжат нысанындағы өтініш;</w:t>
+Шымкент қаласы, Жамбыл, Солтүстік Қазақстан, Батыс Қазақстан, Ақмола облыстары бойынша көліктік бақылау инспекциялары үшін жұмыс режимі Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндерін қоспағанда, сағат 9.00-ден 18.30-ға дейін, түскі үзіліс сағат 13.00-ден 14.30-ға дейін.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-шағын көлемді кемені және оған құқықтарды мемлекеттік тіркеуге негіз болып табылатын құқық белгілейтін құжаттың электрондық көшірмесі;</w:t>
+2) Цифрлық үкімет" веб-порталы – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде кодекске сәйкес мемлекеттік қызмет көрсету жөніндегі өтінішті тіркеу келесі жұмыс күні жүзеге асырылады).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-кеме билетінің немесе егер ол бұрын мемлекеттік тіркеу органдарында тіркелген болса, кемені есептен шығару туралы белгісі бар басқа құжаттың электрондық көшірмесі;</w:t>
-[...201 lines deleted...]
-*кеме билеті жоғалған кезде осы Қағидаларға 11-қосымшаға сәйкес нысандағы өтініште кеме билетінің жоғалу мән-жайлары көрсетіледі.</w:t>
+Мемлекеттік қызметті көрсету мекенжайы көрсетілетін қызметті берушінің www.gov.kz интернет-ресурсында, Көлік министрлігі Автомобиль көлігі және көліктік бақылау комитеті бөлімі, "Мемлекеттік көрсетілетін қызметтер" кіші бөлімінде орналастырылған.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -21230,179 +21149,451 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының заңдарында белгіленген мемлекеттік қызмет көрсетуден бас тарту үшін негіздер</w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) Мемлекеттік көрсетілетін қызметті алу үшін көрсетілетін қызметті алушы ұсынған құжаттардың және (немесе) оларда қамтылған деректердің (мәліметтердің) анық еместігін анықтау;</w:t>
+Өтінім берілген кезде меншік иесінің жеке басын куәландыратын құжаттары туралы мәліметтер (жеке тұлғаларға қатысты) не меншік иесі заңды тұлғаның мемлекеттік тіркеуі туралы анықтама (заңды тұлғаларға қатысты) "электрондық үкімет" шлюзі арқылы тиісті мемлекеттік цифрлық жүйелерден алынады.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) Көрсетілетін қызметті алушының және (немесе) мемлекеттік қызметті көрсету үшін қажетті ұсынылған материалдардың, деректер мен мәліметтердің осы Қағидаларда белгіленген талаптарға сәйкес келмеуі;</w:t>
+Порталда:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3) Көрсетілетін қызметті алушыға қатысты соттың заңды күшіне енген шешімінің болуы, оның негізінде көрсетілетін қызметті алушы мемлекеттік көрсетілетін қызметті алуға байланысты арнайы құқығынан айырылуы.</w:t>
+1) тіркеу:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4) Көрсетілетін қызметті алушыға қатысты оның қызметіне немесе мемлекеттік көрсетілетін қызметті алуды талап ететін жекелеген қызмет түрлеріне тыйым салу туралы соттың заңды күшіне енген шешімінің (үкімінің) болуы.</w:t>
+осы Қағидаларға 11-қосымшаға сәйкес нысан бойынша электрондық – цифрлық қолтаңбамен (бұдан әрі-ЭЦҚ) куәландырылған электрондық құжат нысанындағы өтінішті;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-5) Көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін, "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімі болмауы бойынша мемлекеттік қызметтерді көрсетуден бас тартады.</w:t>
+шағын көлемді кемені және оған құқықтарды мемлекеттік тіркеуге негіз болып табылатын құқық белгілейтін құжаттың электрондық көшірмесі; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+егер ол бұрын мемлекеттік тіркеу органдарында тіркелген болса, кеме билетінің немесе кемені есептен шығару туралы белгісі бар басқа құжаттың электрондық көшірмесі; егер кеме бұрын шет мемлекеттің кеме тізілімінде тіркелген болса, шет мемлекеттердің кеме тізілімдерінен (кітаптарынан) шығару туралы куәландыратын құжаттың электрондық көшірмесі; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ЭҮТШ арқылы төлеу жағдайларын қоспағанда, көлік құралдарын мемлекеттік тіркегені үшін алым сомасының бюджетке төленгенін растайтын құжаттың электрондық көшірмесі; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+"Қазақстан Республикасындағы банктер және банк қызметі туралы" Қазақстан Республикасы Заңының 5-1-бабы 2-тармағының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>11) тармақшасында</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>61-4-бабында</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> көзделген операцияны жүргізу кезінде шағын көлемді кемені және оған құқықтарды мемлекеттік тіркеу туралы өтінішке мынадай құжаттар қоса берілуге тиіс: Екінші деңгейдегі банктердің кредиттік портфельдерінің, активтер мен талап ету құқықтарының сапасын жақсартуға мамандандырылған ұйымның (беру актісін немесе одан үзінді көшірмені қоса бере отырып), құқықты (талапты) басқаға беру туралы талапты қамтитын Шарттың активтер мен міндеттемелерді бір мезгілде беру туралы шарттың, сатып алуды көздейтін шарттың нотариат куәландырған көшірмелерінің электрондық көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Қайта тіркеу:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ осы Қағидаларға 11-қосымшаға сәйкес нысан бойынша электрондық – цифрлық қолтаңбамен (бұдан әрі-ЭЦҚ) куәландырылған электрондық құжат нысанындағы өтініш;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+билетінің электрондық көшірмесі; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+егер оқиға нәтижесінде немесе басқа себеппен шағын көлемді кеме бұрын кеме кітабына енгізілген мәліметтерге сәйкес келуін тоқтатқан жағдайда шағын көлемді кемені қайта тіркеу үшін негіздемені растайтын құжаттың электрондық көшірмесі; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ЭҮТШ арқылы алымды төлеу жағдайларын қоспағанда, шағын көлемді кемені қайта тіркегені үшін алым сомасының бюджетке төленгенін растайтын құжаттың электрондық көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 3) кеме билетінің телнұсқасы:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ осы Қағидаларға 16-қосымшаға сәйкес нысан бойынша электрондық – цифрлық қолтаңбамен (бұдан әрі-ЭЦҚ) куәландырылған электрондық құжат нысанындағы өтініш;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 4) Кемені кеме кітабынан шығару туралы анықтама:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+осы Қағидаларға 16-қосымшаға сәйкес нысан бойынша электрондық – цифрлық қолтаңбамен (бұдан әрі – ЭЦҚ) куәландырылған электрондық құжат нысанындағы өтініш; 2018 жылға дейін қағаз нысанда берілген кеме билетінің электрондық көшірмесі*;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+* кеме билетін жоғалтқан кезде осы Қағидаларға 16-қосымшаға сәйкес нысан бойынша өтініште кеме билетін жоғалту мән-жайлары көрсетіледі. Көрсетілетін қызметті алушының жеке басын куәландыратын құжаттар туралы, заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы, жеке кәсіпкер ретінде тіркеу туралы мәліметтерді көрсетілетін қызметті беруші төлемді растайтын құжатты тиісті мемлекеттік цифрлық жүйелерден "цифрлық үкімет" шлюзі арқылы алады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -21435,105 +21626,328 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету ерекшеліктерін ескере отырып, оның ішінде электрондық нысанда көрсетілетін өзге де талаптар</w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының заңнамасында белгіленген мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсетуден бас тарту үшін негіздер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті алушының ЭЦҚ болған жағдайда Мемлекеттік көрсетілетін қызметті портал арқылы электрондық нысанда алуға мүмкіндігі бар.</w:t>
+1) көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алу үшін ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) анық еместігін анықтау;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті алушының мемлекеттік қызметті көрсету тәртібі мен мәртебесі туралы ақпаратты қашықтықтан қол жеткізу режимінде порталдағы "жеке кабинеті", көрсетілетін қызметті берушінің анықтамалық қызметтері, сондай-ақ "1414", 8-800-080-7777 Бірыңғай байланыс орталығы арқылы алуға мүмкіндігі бар.</w:t>
+2) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызмет көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректердің және мәліметтердің Қазақстан Республикасының нормативтік құқықтық актілерінде белгіленген талаптарға сәйкес келмеуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) көрсетілетін қызметті алушыға қатысты оның қызметіне немесе мемлекеттік көрсетілетін қызметті алуды талап ететін жекелеген қызмет түрлеріне тыйым салу туралы соттың заңды күшіне енген шешімінің (үкімінің) болуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) көрсетілетін қызметті алушыға қатысты соттың заңды күшіне енген үкімінің болуы, оның негізінде көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алумен байланысты арнаулы құқығынан айырылуы бойынша;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+5) көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін, "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8-бабына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімі болмауы бойынша мемлекеттік қызметтерді көрсетуден бас тартады.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті, оның ішінде электрондық нысанда және қойылатын өзге де талаптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Көрсетілетін қызметті алушының ЭЦҚ болған жағдайда портал арқылы электрондық нысанда мемлекеттік қызметті алу мүмкіндігі бар. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушының мемлекеттік қызметті көрсету тәртібі мен мәртебесі туралы ақпаратты порталдың "жеке кабинеті", көрсетілетін қызметті берушінің анықтамалық қызметтері, сондай-ақ "1414", 8-800-080-7777 бірыңғай байланыс орталығы арқылы қашықтан қол жеткізу режимінде алуға мүмкіндігі бар.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -24066,87 +24480,712 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>16-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Көлік министрлігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Автомобиль көлігі</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">және көліктік бақылау </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>комитетінің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>_________________ облысы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(қаласы) бойынша аумақтық</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">органының басшысына </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>_________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(Т.А.Ә.) атынан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>_________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(ұйымның атауы, заңды </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мекенжайы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>немесе жеке тұлғаның</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Т.А.Ә., туған күні, үй </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мекенжайы,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тел.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Өтініш</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 16-қосымша жаңа редакцияда - ҚР Көлік министрінің 16.08.2024 </w:t>
+      Ескерту. 16-қосымша жаңа редакцияда - ҚР Көлік министрінің 17.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 282</w:t>
+        <w:t>№ 184</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тиесілі шағын көлемді кемені мемлекеттік тіркеуден шығаруды/шағын көлемді кемеге кеме</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      билетінің телнұсқасын беруді сұраймын _____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мынадай себептер бойынша ________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (шағын көлемді кемені мемлекеттік тіркеуден шығаруға немесе кеме билетінің телнұсқасын беруге</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жүгінуге себеп болған негізді жазу қажет).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Цифрлық жүйелердегі заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісім</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      беремін. ЖСН/БСН _________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "____"__________20_____ года ______________ </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -24182,417 +25221,144 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Нысан </w:t>
+              <w:t>Кемені, оның ішінде шағын</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан Республикасы Көлік</w:t>
+              <w:t>көлемді кемені және оған</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>министрлігі Автомобиль көлігі</w:t>
+              <w:t>құқықтарды мемлекеттік тіркеу</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>және көліктік бақылау</w:t>
+              <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>комитетінің</w:t>
-[...168 lines deleted...]
-              <w:t>мекенжайы, тел.)</w:t>
+              <w:t>17-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...130 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      _____________________________ "____"__________20__ г </w:t>
+      Ескерту. 17-қосымша жаңа редакцияда - ҚР Көлік министрінің 17.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 184</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -24628,144 +25394,647 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Кемені, оның ішінде шағын</w:t>
+              <w:t>1-нысан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасы Көлік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>көлемді кемені және оған</w:t>
+              <w:t xml:space="preserve">министрлігі Автомобиль көлігі </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>құқықтарды мемлекеттік тіркеу</w:t>
+              <w:t>және</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қағидаларына</w:t>
+              <w:t>көліктік бақылау комитетінің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>17-қосымша</w:t>
+              <w:t>__________ облысы (қаласы)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бойынша аумақтық органының</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>басшысына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>_________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(тегі, аты, әкесінің аты (бар</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>болған кезде) (бұдан әрі -</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Т.А.Ә.))</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>атынан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>__________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(көрсетілетін қызметті алушы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">туралы мәліметтер жеке </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тұлғалардың</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мемлекеттік дерек қорынан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(бұдан әрі – ЖТ МДҚ)/Заңды</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тұлғалардың мемлекеттік дерек</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қорынан (бұдан әрі - ЗТ МДҚ)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>автоматты түрде таратылады))</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...30 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Өтініш</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сізден __________________________________________________ тиесілі кеменің ипотекасын</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік тіркеу туралы куәлікті/кеменiң ипотекасын мемлекеттік тіркеу туралы куәліктің</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      телнұсқасын/кеменің ипотекасын мемлекеттік тіркеу туралы куәлікке қосымша парақ/кеме</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ипотекасы тоқтатылған кезде туралы ақпарат беруді (қажетін белгілеу) сұраймын.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кемені сәйкестендіретін деректер (кеменің атауы, тіркеу нөмірі, тіркеу орны, тіркелу нөмірі,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кеменің үлгісі мен класы, тоннажы) ____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ипотеканың кепіл берушісінің аты мен мекенжайы________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ипотеканың кепіл ұстаушысының аты мен мекенжайын немесе оның ұсынушыға белгiленгенi</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      туралы мәліметтер _______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Екі немесе одан да көп кемеге ипотека белгілеген кезде ипотекамен қамтамасыз етілген мiндеттемелердiң ең жоғары мөлшері; тараптардың бұл туралы келiсiмi болған кезде, міндеттемемен жеке-жеке әрбір кеме қамтамасыз етілетін мөлшер</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кеме ипотекасының аяқталу күні ________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Цифрлық жүйелердегі заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісемін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20__ жылғы "__" _____________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -24801,51 +26070,168 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>1-нысан</w:t>
+              <w:t>2-нысан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Көлік министрлігі Автомобиль</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>көлігі және көліктік</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бақылау комитетінің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>__________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>облысы (қаласы) бойынша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аумақтық органының басшысы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>__________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(Т.А.Ә.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -24866,453 +26252,500 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан Республикасы Көлік</w:t>
+              <w:t>____________________________(көрсетілетін қызметті алушы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>министрлігі Автомобиль көлігі</w:t>
+              <w:t>туралы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>және көліктік бақылау</w:t>
+              <w:t>мәліметтер ЖТ МДҚ/ЗТ МДҚ-</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>комитетінің</w:t>
+              <w:t>дан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>__________ облысы (қаласы)</w:t>
-[...168 lines deleted...]
-              <w:t>түрде таратылады))</w:t>
+              <w:t>автоматты түрде тартылады)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өтініш</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Сізден __________________________________________________ тиесілі кеменің ипотекасын мемлекеттік тіркеу туралы куәлікті/кеменiң ипотекасын мемлекеттік тіркеу туралы куәліктің телнұсқасын/кеменің ипотекасын мемлекеттік тіркеу туралы куәлікке қосымша парақ/кеме ипотекасы тоқтатылған кезде туралы ақпарат беруді (қажетін белгілеу) сұраймын.</w:t>
-[...71 lines deleted...]
-      Екі немесе одан да көп кемеге ипотека белгілеген кезде ипотекамен қамтамасыз етілген  мiндеттемелердiң ең жоғары мөлшері; тараптардың бұл туралы келiсiмi болған кезде,  міндеттемемен жеке-жеке әрбір кеме қамтамасыз етілетін мөлшер</w:t>
+      Сізден ______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тиесілі шағын көлемді кеменің ипотекасын мемлекеттік тіркеу туралы куәлікті/шағын көлемді</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кеменiң ипотекасын мемлекеттік тіркеу туралы куәліктің телнұсқасын/шағын көлемді кеменің</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ипотекасын мемлекеттік тіркеу туралы куәлікке қосымша парақ/ шағын көлемді кеме ипотекасы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тоқтатылған кезде туралы ақпарат беруді (қажетін белгілеу) сұраймын.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шағын көлемді кемені сәйкестендіретін деректер (тіркеу нөмірі, кеменің үлгісі)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Кеме ипотекасының аяқталу күні ________________________________________</w:t>
-[...35 lines deleted...]
-      20__ жылғы "__" _____________</w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ипотеканың кепіл берушісінің аты мен мекенжайы_________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ипотеканың кепіл ұстаушысының аты мен мекенжайын немесе оның ұсынушыға белгiленгенi</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      туралы мәліметтер</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Екі немесе одан да көп шағын көлемді кемеге ипотека белгілеген кезде ипотекамен қамтамасыз</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      етілген мiндеттемелердiң ең жоғары өлшері; тараптардың бұл туралы келiсiмi болған кезде,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      міндеттемемен жеке-жеке әрбір кеме қамтамасыз етілетін мөлшер</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шағын көлемді кеме ипотекасының аяқталу күні ____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Цифрлық жүйелердегі заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісемін. 20__ жылғы "__" _____________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -25348,1499 +26781,144 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2-нысан</w:t>
-[...64 lines deleted...]
-              <w:t>Қазақстан Республикасы Көлік</w:t>
+              <w:t>Кемені, оның ішінде шағын</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>министрлігі Автомобиль көлігі</w:t>
+              <w:t>көлемді кемені және оған</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>және көліктік бақылау</w:t>
+              <w:t>құқықтарды мемлекеттік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>комитетінің</w:t>
-[...64 lines deleted...]
-              <w:t>__________________________</w:t>
+              <w:t>тіркеу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>облысы (қаласы) бойынша</w:t>
-[...142 lines deleted...]
-              <w:t>мәліметтер ЖТ МДҚ/ЗТ МДҚ-дан автоматты түрде тартылады)</w:t>
+              <w:t>18-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...1060 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 18-қосымша жаңа редакцияда - ҚР Көлік министрінің м.а. 21.04.2025 </w:t>
+      Ескерту. 18-қосымша жаңа редакцияда - ҚР Көлік министрінің 17.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 128</w:t>
+        <w:t>№ 184</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -26856,159 +26934,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызметтің атауы</w:t>
-[...107 lines deleted...]
-4) кеменің ипотекасын аяқтау туралы ақпаратты беру</w:t>
+"Кеменің, шағын көлемді кеменің ипотекасын мемлекеттік тіркеу" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -27077,51 +27047,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызметті Көлік министрлігі Автомобиль көлігі және көліктік бақылау комитетінің аумақтық органдары көрсетеді (бұдан әрі – көрсетілетін қызметті беруші)</w:t>
+Мемлекеттік қызметті Қазақстан Республикасы Көлік министрлігі Автомобиль көлігі және көліктік бақылау комитетінің аумақтық органдары (бұдан әрі – көрсетілетін қызметті беруші) көрсетеді</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -27154,105 +27124,141 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызметті ұсыну тәсілдері</w:t>
+Мемлекеттік көрсетілетін қызметтің кіші түрінің (бар болса) атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Барлық кіші түрлері бойынша:</w:t>
+1) мемлекеттік тіркеу туралы куәлік беру</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"электрондық үкіметінің веб-порталы (бұдан әрі – портал) арқылы.</w:t>
+2) куәліктің телнұсқасын беру</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) қосымша парақ беру</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) кеменің ипотекасын тоқтату туралы ақпарат беру</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -27285,87 +27291,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету мерзімі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) ұсыну тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бір жұмыс күні</w:t>
+"Цифрлық үкіметтің" веб-порталы (бұдан әрі – портал) арқылы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -27398,105 +27404,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету нысаны</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Барлық кіші түрлері бойынша:</w:t>
-[...17 lines deleted...]
-электрондық (ішінара автоматтандырылған).</w:t>
+Бір жұмыс күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -27529,303 +27517,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету нәтижесі</w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1. Кеме ипотекасын мемлекеттік тіркеу туралы куәлік немесе бас тарту туралы дәлелді жауап;</w:t>
+Барлық кіші түрлері бойынша:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2. Кеме ипотекасын мемлекеттік тіркеу туралы куәліктің телнұсқасы немесе бас тарту туралы дәлелді жауап;</w:t>
-[...197 lines deleted...]
-Порталда мемлекеттік қызметті көрсету нәтижесі көрсетілетін қызметті алушының "жеке кабинетінде" көрсетілетін қызметті берушінің уәкілетті тұлғасының электрондық цифрлық қолтаңбасымен қол қойылған электрондық құжат нысанында жолданады және сақталады.</w:t>
+электрондық (ішінара цифрландырылған).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -27858,269 +27666,267 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нәтижесі </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ақылы:</w:t>
+1. Кеме ипотекасын мемлекеттік тіркеу туралы куәлік немесе бас тарту туралы дәлелді жауап;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес мөлшерлемелер бойынша жүзеге асырылады.</w:t>
+              <w:t>
+2. Кеме ипотекасын мемлекеттік тіркеу туралы куәліктің телнұсқасы немесе бас тарту туралы дәлелді жауап;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Алым мөлшерлемелері:</w:t>
+3. Кеме ипотекасын мемлекеттік тіркеу туралы куәлікке қосымша парақ немесе бас тарту туралы дәлелді жауап;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) жеке тұлғалар үшін – 1 (бір) айлық есептік көрсеткішті (бұдан әрі – АЕК);</w:t>
+4. Кеменің ипотекасын тоқтату туралы ақпарат беру немесе бас тарту туралы дәлелді жауап беру;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) заңды тұлғалар үшін – 5 (бес) АЕК-ты;</w:t>
+5. Шағын көлемді кеменің ипотекасын мемлекеттік тіркеу туралы куәлік немесе бас тарту туралы дәлелді жауап;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3) құжаттың телнұсқасын беру үшін – 0,5 АЕК-ты құрайды.</w:t>
+6. Шағын көлемді кеменің ипотекасын мемлекеттік тіркеу туралы куәліктің телнұсқасы немесе бас тарту туралы дәлелді жауап;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ұлы Отан соғысына қатысушылар және оларға теңестірілген адамдар, Ұлы Отан соғысы жылдарында тылдағы жанқиярлық еңбегі мен мінсіз әскери қызметі үшін бұрынғы КСР Одағының ордендерімен және медальдарымен марапатталған адамдар, 1941 жылғы 22 маусым-1945 жылғы 9 мамыр аралығында кемінде алты ай жұмыс істеген (әскери қызмет өткерген) және Ұлы Отан соғысы жылдарында тылдағы жанқиярлық еңбегі мен мінсіз әскери қызметі үшін бұрынғы КСР Одағының ордендерімен және медальдарымен марапатталмаған адамдар, мүгедектігі бар адамдарға, сондай-ақ бала кезінен мүгедектігі бар адамның ата-анасының біреуіне, репатрианттар (оралмандар) Қазақстан Республикасының азаматтығын алғанға дейін кеменің, шағын көлемді кеменің ипотекасын мемлекеттік тіркеу үшін алым төлеуден босатылады.</w:t>
+7. Шағын көлемді кеменің ипотекасын мемлекеттік тіркеу туралы куәлікке қосымша парақ немесе бас тарту туралы дәлелді жауап;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Төлем "электрондық үкіметтің" төлем шлюзі (бұдан әрі – ЭҮТШ) арқылы жүзеге асырылады.</w:t>
+8. Шағын көлемді кеменің ипотекасын тоқтату туралы ақпарат беру немесе бас тарту туралы дәлелді жауап беру.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тегін:</w:t>
+ Мемлекеттік қызмет көрсету нәтижесі және оның кіші түрлерін (бар болса) көрсетун ұсыну нысаны: электрондық.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қосымша парақты беру және кеменің ипотекасын аяқтау туралы ақпаратты беру тегін негізде көрсетіледі.</w:t>
+Порталда Мемлекеттік қызметті көрсету нәтижесі және оның кіші түрлерін (бар болса) көрсетукөрсетілетін қызметті берушінің уәкілетті тұлғасының электрондық цифрлық қолтаңбасымен қол қойылған электрондық құжат нысанында көрсетілетін қызметті алушының "жеке кабинетінде" жіберіледі және сақталады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -28153,181 +27959,105 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің және ақпарат объектілерінің жұмыс кестесі</w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...74 lines deleted...]
-              </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету орындарының мекенжайлары:</w:t>
-[...17 lines deleted...]
-Көлік министрлігінің интернет-ресурсында: www. gov. kz Автомобиль көлігі және көліктік бақылау комитеті бөлімнің "Мемлекеттік көрсетілетін қызметтер" кіші бөлімінде; "электрондық үкіметтің" веб-порталында.</w:t>
+Тегін.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -28360,395 +28090,161 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
+Көрсетілген қызметті берушінің, Мемлекеттік корпорацияның және ақпарат объектілерінің жұмыс кестесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Өтінім берген кезде меншік иесінің жеке басын куәландыратын құжаттар (жеке тұлғаларға қатысты) не меншік иесі заңды тұлғаны мемлекеттік тіркеу туралы мәліметтер (заңды тұлғаларға қатысты) "электрондық үкімет" шлюзі арқылы тиісті мемлекеттік ақпараттық жүйелерден алынады):</w:t>
+              <w:t xml:space="preserve">
+1) Көрсетілетін қызметті берушінің – Қазақстан Республикасының Еңбек </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кодексіне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (бұдан әрі – Кодекс) сәйкес демалыс және мереке күндерін қоспағанда, белгіленген жұмыс кестесіне сәйкес дүйсенбіден жұмаға дейін сағат 12.00-ден 13.30-ға дейін түскі үзіліспен сағат 8.00-ден 17.30-ға дейін.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Портал:</w:t>
+Шымкент қаласы, Жамбыл, Солтүстік Қазақстан, Батыс Қазақстан, Ақмола облыстары бойынша көліктік бақылау инспекциялары үшін жұмыс режимі Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндерін қоспағанда, сағат 9.00-ден 18.30-ға дейін, түскі үзіліс сағат 13.00-ден 14.30-ға дейін.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) мемлекеттік тіркеу туралы куәлікті беру және куәліктің телнұсқасын беру</w:t>
+2)"Цифрлық үкімет" веб-порталы – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде кодекске сәйкес мемлекеттік қызмет көрсету жөніндегі өтінішті тіркеу келесі жұмыс күні жүзеге асырылады).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-кеменің ипотекасын мемлекеттік тіркеу туралы куәлікті не кеменің ипотекасын мемлекеттік тіркеу туралы куәліктің телнұсқасын не шағын көлемді кеменің ипотекасын мемлекеттік тіркеу туралы куәлікті не шағын көлемді кеменің ипотекасын мемлекеттік тіркеу туралы куәліктің телнұсқасын не кеме ипотекасын (жасалып жатқан кеменің) мемлекеттік тіркеу туралы куәлікті не кеме ипотекасын (жасалып жатқан кеменің) мемлекеттік тіркеу туралы куәліктің телнұсқасын алу үшін:</w:t>
-[...253 lines deleted...]
-              <w:t xml:space="preserve"> көзделген тәртіппен операция жүргізген жағдайда, өтінішке активтер мен міндеттемелерді бір мезгілде беру туралы шарттың, екінші деңгейдегі банктердің кредиттік портфельдерінің сапасын жақсартуға маманданатын ұйымның активтер мен талап ету құқықтарын иеленуін көздейтін шарттың, (тапсыру актісін немесе одан үзінді-көшірме қоса беріле отырып), талап ету құқығын басқаға беру туралы талапты қамтитын шарттың нотариат куәландырған көшірмесі қоса беріледі.</w:t>
+Мемлекеттік қызмет көрсету орындарының мекенжайлары: www.gov.kz Көлік министрлігінің интернет-ресурсында, Автомобиль көлігі және көліктік бақылау комитеті бөлімі, "Мемлекеттік көрсетілетін қызметтер" кіші бөлімі; "цифрлық үкіметтің" веб-порталы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -28781,179 +28277,413 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының заңдарында белгіленген мемлекеттік қызмет көрсетуден бас тарту үшін негіздер</w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) Мемлекеттік көрсетілетін қызметті алу үшін көрсетілетін қызметті алушы ұсынған құжаттардың және (немесе) оларда қамтылған деректердің (мәліметтердің) анық еместігі анықталған.</w:t>
+Өтінім берген кезде меншік иесінің жеке басын куәландыратын құжаттар (жеке тұлғаларға қатысты) не меншік иесі заңды тұлғаны мемлекеттік тіркеу туралы мәліметтер (заңды тұлғаларға қатысты) "цифрлық үкімет" шлюзі арқылы тиісті мемлекеттік цифрлық жүйелерден алынады):</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) Көрсетілетін қызметті алушының және (немесе) мемлекеттік қызметті көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректер мен мәліметтердің Қазақстан Республикасының заңнамасына сәйкес келмеуі.</w:t>
+Портал:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3) Көрсетілетін қызметті алушыға қатысты заңды күшіне енген сот шешімі бар, соның негізінде көрсетілетін қызметті алушы мемлекеттік көрсетілетін қызметті алуға байланысты арнайы құқықтан айырылған.</w:t>
+1) мемлекеттік тіркеу туралы куәлікті беру және куәліктің телнұсқасын беру</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4) Көрсетілетін қызметті алушыға қатысты оның қызметіне немесе мемлекеттік көрсетілетін қызметті алуды талап ететін жекелеген қызмет түрлеріне тыйым салу туралы соттың заңды күшіне енген шешімінің (үкімінің) болуы.</w:t>
+кеменің ипотекасын мемлекеттік тіркеу туралы куәлікті не кеменің ипотекасын мемлекеттік тіркеу туралы куәліктің телнұсқасын не шағын көлемді кеменің ипотекасын мемлекеттік тіркеу туралы куәлікті не шағын көлемді кеменің ипотекасын мемлекеттік тіркеу туралы куәліктің телнұсқасын не кеме ипотекасын (жасалып жатқан кеменің) мемлекеттік тіркеу туралы куәлікті не кеме ипотекасын (жасалып жатқан кеменің) мемлекеттік тіркеу туралы куәліктің телнұсқасын алу үшін:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+электрондық цифрлық қолтаңбамен (бұдан әрі – ЭЦҚ) куәландырылған осы Қағидаларға 17-қосымшаға сәйкес электрондық құжат нысанындағы өтініш (көрсетілетін қызметті алушы үшін қажетті мемлекеттік қызмет көрсету нәтижесіне қарай);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+осы шартта көрсетілген құжаттардың көшірмелері бар кеменің, шағын көлемді кеменің, жасалып жатқан кеменің ипотекасы туралы шарттың электрондық көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ЭҮТШ арқылы төлем жасалған жағдайды қоспағанда, көлік құралдарын мемлекеттік тіркеу үшін алым сомасын бюджетке төлемін растайтын құжаттың электрондық көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) қосымша парақты беру</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+кеменің ипотекасын мемлекеттік тіркеу туралы куәлікке қосымша парақты немесе шағын көлемді кеменің ипотекасын мемлекеттік тіркеу туралы куәлікке қосымша парақты немесе кеменің ипотекасын (жасалып жатқан кеменің) мемлекеттік тіркеу туралы куәлікке қосымша парақты алу үшін:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+электрондық цифрлық қолтаңбамен (бұдан әрі – ЭЦҚ) куәландырылған осы Қағидаларға 17-қосымшаға сәйкес нысандағы өтініш (көрсетілетін қызметті алушы үшін қажетті мемлекеттік қызмет көрсету нәтижесіне қарай);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+кеменің, шағын көлемді кеменің, жасалып жатқан кеменің ипотекасы туралы шартқа осындай қосымша келісімде көрсетілген құжаттармен қосымша келісімнің электрондық көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ЭҮТШ арқылы төлем жасалған жағдайды қоспағанда, көлік құралдарын мемлекеттік тіркеу үшін алым сомасын бюджетке төлемін растайтын құжаттың электрондық көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) кеменің ипотекасын аяқтау туралы ақпаратты беру</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+кеменің ипотекасын тоқтату туралы ақпаратты не шағын көлемді кеменің ипотекасын тоқтату туралы ақпаратты алу үшін:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+электрондық цифрлық қолтаңбамен (бұдан әрі – ЭЦҚ) куәландырылған осы Қағидаларға 17-қосымшаға сәйкес электрондық құжат нысанындағы өтініш (көрсетілетін қызметті алушы үшін қажетті мемлекеттік қызмет көрсету нәтижесіне қарай);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+кеменің, шағын көлемді кеменің, жасалып жатқан кеменің ипотекасын өтеу туралы анықтаманың электрондық көшірмесі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">
-5) Көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін, "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімі болмауы бойынша мемлекеттік қызметтерді көрсетуден бас тартады.</w:t>
+"Қазақстан Республикасының Банктер және банк қызметі туралы" Қазақстан Республикасы Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>61-4-бабында</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> көзделген тәртіппен операция жүргізген жағдайда, өтінішке активтер мен міндеттемелерді бір мезгілде беру туралы шарттың, екінші деңгейдегі банктердің кредиттік портфельдерінің сапасын жақсартуға маманданатын ұйымның активтер мен талап ету құқықтарын иеленуін көздейтін шарттың, (тапсыру актісін немесе одан үзінді-көшірме қоса беріле отырып), талап ету құқығын басқаға беру туралы талапты қамтитын шарттың нотариат куәландырған көшірмесі қоса беріледі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -28986,123 +28716,310 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету ерекшеліктер</w:t>
+ </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ін ескере отырып, оның ішінде электрондық нысанда көрсетілетін өзге де талаптар</w:t>
+Қазақстан Республикасының заңнамасында белгіленген мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсетуден бас тарту үшін негіздер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті алушының ЭЦҚ болған жағдайда мемлекеттік көрсетілетін қызметті портал арқылы электрондық нысанда алуға мүмкіндігі бар.</w:t>
+1) көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алу үшін ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) анық еместігін анықтау; 2) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызмет көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректердің және мәліметтердің Қазақстан Республикасының нормативтік құқықтық актілерінде белгіленген талаптарға сәйкес келмеуі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті алушының мемлекеттік қызметті көрсету тәртібі мен мәртебесі туралы ақпаратты қашықтықтан қол жеткізу режимінде порталдағы "жеке кабинеті", көрсетілетін қызметті берушінің анықтамалық қызметтері, сондай-ақ "1414", 8-800-080-7777 Бірыңғай байланыс орталығы арқылы алуға мүмкіндігі бар.</w:t>
+3) көрсетілетін қызметті алушыға қатысты оның қызметіне немесе мемлекеттік көрсетілетін қызметті алуды талап ететін жекелеген қызмет түрлеріне тыйым салу туралы соттың заңды күшіне енген шешімінің (үкімінің) болуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) көрсетілетін қызметті алушыға қатысты соттың заңды күшіне енген үкімінің болуы, оның негізінде көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алумен байланысты арнаулы құқығынан айырылуы бойынша;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+5) көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін, "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8-бабына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімі болмауы бойынша мемлекеттік қызметтерді көрсетуден бас тартады.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті, оның ішінде электрондық нысанда және қойылатын өзге де талаптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушының ЭЦҚ болған жағдайда портал арқылы электрондық нысанда мемлекеттік қызметті алу мүмкіндігі бар.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушының мемлекеттік қызметті көрсету тәртібі мен мәртебесі туралы ақпаратты порталдың "жеке кабинеті", көрсетілетін қызметті берушінің анықтамалық қызметтері, сондай-ақ "1414", 8-800-080-7777 бірыңғай байланыс орталығы арқылы қашықтан қол жеткізу режимінде алуға мүмкіндігі бар.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -31382,61 +31299,61 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>21-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 21-қосымша жаңа редакцияда - ҚР Көлік министрінің 16.08.2024 </w:t>
+      Ескерту. 21-қосымша алып тасталды - ҚР Көлік министрінің 17.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 282</w:t>
+        <w:t>№ 184</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
@@ -31482,882 +31399,144 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Нысан</w:t>
+              <w:t>Кемені, оның ішінде шағын</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>көлемді кемені және оған</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>құқықтарды мемлекеттік тіркеу</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>22-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...89 lines deleted...]
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      кемесінің ипотекасын мемлекеттік тіркеу куәландырылады. </w:t>
-[...719 lines deleted...]
-      Уәкілетті тұлғаның аты-жөні / Ф.И.О. уполномоченного лица</w:t>
+      Ескерту. 22-қосымша жаңа редакцияда - ҚР Көлік министрінің 16.08.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 282</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -32393,144 +31572,504 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Кемені, оның ішінде шағын</w:t>
-[...51 lines deleted...]
-              <w:t>22-қосымша</w:t>
+              <w:t xml:space="preserve">Нысан </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Көлік министрлігі Автомобиль көлігі және көліктік бақылау комитетінің аумақтық органы _______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Территориальный орган Комитета автомобильного транспорта и транспортного контроля Министерства транспорта Республики Казахстан ______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      КЕМЕНІҢ ИПОТЕКАСЫН МЕМЛЕКЕТТІК ТІРКЕУ ТУРАЛЫ КУӘЛІККЕ  ҚОСЫМША ПАРАҚ ДОПОЛНИТЕЛЬНЫЙ ЛИСТ К СВИДЕТЕЛЬСТВУ О ГОСУДАРСТВЕННОЙ РЕГИСТРАЦИИ ИПОТЕКИ СУДНА</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20___ жылғы/год "__" ________ № ________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қосымша парақ Кеме ипотекасын мемлекеттік тіркеу туралы куәлікке берілді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дополнительный лист выдан к Свидетельству о государственной регистрации ипотеки судна. Кеме ипотекасы туралы шартқа қосымша келісімнің нөмipi: __________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Номер дополнительного соглашения к договору об ипотеке судна</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кеме ипотекасы туралы шартқа қосымша келісім жасалған күні: _____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дата заключения дополнительного соглашения к договору об ипотеке судна _____</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кеме ипотекасы туралы шартқа енгізілген өзгерістер мен толықтырулардың мәні:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сущность внесенных изменений и (или) дополнений в договор об ипотеке судна</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер, кеме ипотекасы туралы шарт бойынша борышкер кепіл бepyші болып табылмаса кепіл бepyшi және (немесе) борышкер ауысқан кезде:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При смене залогодателя и (или) должника, если должник по договору об ипотеке судна не является залогодателем: Жаңа кепіл берушінің және (немесе) борышкердің атауы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________ Наименование нового залогодателя и (или) должника Жаңа кепіл берушінің және (немесе) борышкердің мекенжайы: _________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местожительство нового залогодателя и (или) должника</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жаңа кепіл берушінің қолы: _____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Подпись нового залогодателя:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы куәлікке қосымша парақты Автомобиль көлігі және көліктік бақылау комитетінің аумақтық органы берді. ______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Настоящее свидетельство выдано территориальным органом Комитета автомобильного транспорта и транспортного контроля</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20___ж./г. "___" _____________________________ (күні/дата) (айы/месяц)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Автомобиль көлігі және көліктік бақылау комитеті аумақтық органының басшысы/</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Руководитель территориального органа Комитета автомобильного транспорта и транспортного контроля (аты-жөні/Ф.И.О)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -32566,504 +32105,144 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Нысан </w:t>
+              <w:t>Кемені, оның ішінде шағын</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>көлемді кемені және оған</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>құқықтарды мемлекеттік тіркеу</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>23-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...435 lines deleted...]
-      Руководитель территориального органа Комитета автомобильного транспорта и транспортного контроля (аты-жөні/Ф.И.О)</w:t>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 23-қосымша жаңа редакцияда - ҚР Көлік министрінің 16.08.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 282</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -33099,144 +32278,504 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Кемені, оның ішінде шағын</w:t>
-[...51 lines deleted...]
-              <w:t>23-қосымша</w:t>
+              <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Көлік министрлігі Автомобиль көлігі және көліктік бақылау комитетінің аумақтық органы ________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Территориальный орган Комитета автомобильного транспорта и транспортного контроля Министерства транспорта Республики Казахстан _______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ШАҒЫН КӨЛЕМДІ КЕМЕНІҢ ИПОТЕКАСЫН МЕМЛЕКЕТТІК ТІРКЕУ ТУРАЛЫ КУӘЛІККЕ ҚОСЫМША ПАРАҚ ДОПОЛНИТЕЛЬНЫЙ ЛИСТ К СВИДЕТЕЛЬСТВУ О ГОСУДАРСТВЕННОЙ РЕГИСТРАЦИИ ИПОТЕКИ МАЛОМЕРНОГО СУДНА</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20___ жылғы/год "__" ________ № ________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қосымша парақ шағын көлемді кеменің ипотекасын мемлекеттік тіркеу туралы куәлікке берілді. Дополнительный лист выдан к Свидетельству о государственной регистрации ипотеки маломерного судна. Шағын көлемді кеме ипотекасы туралы шартқа қосымша келісімнің нөмipi: ______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Номер дополнительного соглашения к договору об ипотеке маломерного судна Шағын көлемді кеме ипотекасы туралы шартқа қосымша келісім жасалған күні: ________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дата заключения дополнительного соглашения к договору об ипотеке маломерного судна ______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шағын көлемді кеме ипотекасы туралы шартқа енгізілген өзгерістер мен толықтырулардың мәні:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сущность внесенных изменений и (или) дополнений в договор об ипотеке судна</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер, шағын көлемді кеме ипотекасы туралы шарт бойынша борышкер кепіл бepyші болып табылмаса кепіл бepyшi және (немесе) борышкер ауысқан кезде:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При смене залогодателя и (или) должника, если должник по договору об ипотеке маломерного судна не является залогодателем:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жаңа кепіл берушінің және (немесе) борышкердің атауы: ____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наименование нового залогодателя и (или) должника Жаңа кепіл берушінің және (немесе) борышкердің мекенжайы: _________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местожительство нового залогодателя и (или) должника</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жаңа кепіл берушінің қолы: ____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Подпись нового залогодателя:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы куәлікке қосымша парақты Автомобиль көлігі және көліктік бақылау комитетінің аумақтық органы берді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Настоящее свидетельство выдано территориальным органом Комитета автомобильного транспорта и транспортного контроля</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20__ж./г. "__"_____________________________ (күні/дата) (айы/месяц)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Автомобиль көлігі және көліктік бақылау комитеті аумақтық органының басшысы/ (аты- жөні/Ф.И.О)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Руководитель территориального органа Комитета автомобильного транспорта и транспортного контроля</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -33272,504 +32811,144 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Нысан</w:t>
+              <w:t>Кемені, оның ішінде шағын</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>көлемді кемені және оған</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>құқықтарды мемлекеттік тіркеу</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>24-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...435 lines deleted...]
-      Руководитель территориального органа Комитета автомобильного транспорта и транспортного контроля</w:t>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 24-қосымша алып тасталды - ҚР Көлік министрінің 17.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 184</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -33857,82 +33036,82 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>24-қосымша</w:t>
+              <w:t>25-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 24-қосымша жаңа редакцияда - ҚР Көлік министрінің 16.08.2024 </w:t>
+      Ескерту. 25-қосымша жаңа редакцияда - ҚР Көлік министрінің 17.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 282</w:t>
+        <w:t>№ 184</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
@@ -33978,486 +33157,340 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Нысан</w:t>
+              <w:t>1-нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қазақстан Республикасы Көлік министрлігі Автомобиль көлігі және көліктік бақылау комитетінің аумақтық органы _________________________________________________</w:t>
-[...413 lines deleted...]
-      20___ж./г. "__"_________________________  (күні/дата) (айы/месяц)</w:t>
+      Қазақстан Республикасы Көлік министрлігі Автомобиль көлігі және көліктік бақылау</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      комитетінің аумақтық органы _____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Территориальный орган Комитета автомобильного транспорта и транспортного контроля</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министерства транспорта Республики Казахстан _____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Кеме ипотекасын тоқтату туралы ақпарат</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кеме ипотекасы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Кеменің атауы ______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Кеменің тіркеу нөмірі ________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Кеме ипотекасының тіркеу нөмірі______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Кемені тіркеу орны__________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Тіркеу нөмірі ______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Кеме түрі _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Кеме сыныбы______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Кеме тоннажы_____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тоқтатылған.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уәкілетті тұлғаның Т. А. Ә. _____________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -34493,1087 +33526,286 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Кемені, оның ішінде шағын</w:t>
-[...51 lines deleted...]
-              <w:t>25-қосымша</w:t>
+              <w:t>2-нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
-[...459 lines deleted...]
-      Информация о прекращении ипотеки маломерного судна   Шағын көлемді кеменің ипотекасын тоқтату туралы ақпарат</w:t>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Көлік министрлігі Автомобиль көлігі және көліктік бақылау</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      комитетінің аумақтық органы _____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Территориальный орган Комитета автомобильного транспорта и транспортного контроля</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министерства транспорта Республики Казахстан _____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Информация о прекращении ипотеки маломерного судна</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Шағын көлемді кеменің ипотекасын тоқтату туралы ақпарат</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағын көлемді кеменің ипотекасы:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Кеменің тіркеу нөмірі _______________________________________________</w:t>
-[...53 lines deleted...]
-      4. Кеме түрі _______________________________________________ тоқтатылған.</w:t>
+      1. Кеменің тіркеу нөмірі __________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Шағын көлемді кеме ипотекасының тіркеу нөмірі __________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Тіркеу орны __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Кеме түрі ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тоқтатылған.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уәкілетті тұлғаның Т. А. Ә. __________________</w:t>
-      </w:r>
-[...397 lines deleted...]
-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -35955,31 +34187,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>