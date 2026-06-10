--- v0 (2025-11-26)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="939bf78" w14:textId="939bf78">
+    <w:p w14:paraId="82819d0" w14:textId="82819d0">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1259,50 +1259,176 @@
         <w:t xml:space="preserve">
       1) Автомобиль жолдарын басқару жөніндегі ұлттық оператор – "Автомобиль жолдары туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген өкілеттіктерді жүзеге асыратын, жарғылық капиталына мемлекет жүз пайыз қатысатын акционерлік қоғам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-тармақ 1-1) тармақшамен толықтыру көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 48</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z579" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) баланс ұстаушы – объект жедел басқару немесе шаруашылық жүргізу құқығында бекітілген мемлекеттік заңды тұлға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z580" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2373,1382 +2499,1862 @@
         <w:t>
       3) стратегиялық объектілерді, сондай-ақ меншігінде стратегиялық объектілері бар заңды тұлғалардағы акциялар пакеттерін (қатысу үлестерін) беру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
     <w:bookmarkStart w:name="z610" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) жылжымайтын мүлік объектілерін және халықаралық келісімдерді іске асыру үшін құрылған акционерлік қоғамдардың акцияларын беру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z611" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5) тармақша жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 48</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) мемлекеттік ақпараттық жүйелерді беру;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z612" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Автомобиль жолдарын басқару жөніндегі ұлттық операторға жалпыға ортақ пайдаланылатын халықаралық және республикалық маңызы бар автомобиль жолдарын және жол қызметі объектілерін салу, реконструкциялау, жөндеу, ақылы қозғалысты ұйымдастыру үшін беру;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z612" w:id="43"/>
-[...15 lines deleted...]
-      6) Автомобиль жолдарын басқару жөніндегі ұлттық операторға жалпыға ортақ пайдаланылатын халықаралық және республикалық маңызы бар автомобиль жолдарын және жол қызметі объектілерін салу, реконструкциялау, жөндеу, ақылы қозғалысты ұйымдастыру үшін беру;</w:t>
+    <w:bookmarkStart w:name="z613" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) Заңның 14-бабына сәйкес мемлекеттік мүлік жөніндегі уәкілетті орган бекітетін тізбеге сәйкес мемлекеттік мүлік жөніндегі уәкілетті органның аумақтық бөлімшелерінің активтерін мемлекеттік мүлікті есепке алу саласындағы бірыңғай операторға беру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z613" w:id="44"/>
-[...15 lines deleted...]
-      7) Заңның 14-бабына сәйкес мемлекеттік мүлік жөніндегі уәкілетті орган бекітетін тізбеге сәйкес мемлекеттік мүлік жөніндегі уәкілетті органның аумақтық бөлімшелерінің активтерін мемлекеттік мүлікті есепке алу саласындағы бірыңғай операторға беру;</w:t>
+    <w:bookmarkStart w:name="z614" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) денсаулық сақтау объектілерін салуды, күтіп-ұстауды және пайдалануды ұйымдастыру үшін жылжымайтын мүлікті Денсаулық сақтау саласындағы ұлттық операторға беру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z614" w:id="45"/>
-[...15 lines deleted...]
-      8) денсаулық сақтау объектілерін салуды, күтіп-ұстауды және пайдалануды ұйымдастыру үшін жылжымайтын мүлікті Денсаулық сақтау саласындағы ұлттық операторға беру;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      9) тармақша жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 48</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) ұлттық қауіпсіздік органдарының ақпараттық қауіпсіздікті қамтамасыз етуге арналған объектілерін ақпараттандыру және ақпараттық қауіпсіздікті қамтамасыз ету салаларындағы мемлекеттік монополия субъектісіне беру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z616" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) коммуналдық мүлікті қайырымдылық және волонтерлық ұйымдарға беру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z615" w:id="46"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z617" w:id="48"/>
+    <w:bookmarkStart w:name="z617" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11) "Инвестициялар тарту кеңесін (инвестициялық штаб) құру туралы" Қазақстан Республикасы Премьер-Министрінің 2021 жылғы 19 наурыздағы № 64-ө өкімімен құрылған Инвестициялар тарту кеңесінің (инвестициялық штаб) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бойынша Автомобиль жолдарын басқару жөніндегі ұлттық операторға автомобиль жолдарын жөндеуге беру.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z618" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Осы Қағидалардың 8-тармағының 1) тармақшасында көзделген жағдайда республикалық мүлік тиісті саланың уәкілетті органының ұсынысы негізінде тендер өткізусіз сенімгерлік басқаруға беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте акциялардың мемлекеттік пакеттерін (жарғылық капиталға қатысу үлестерін) және стратегиялық объектілерді сенімгерлік басқаруға беру Қазақстан Республикасы Үкіметінің заңды тұлғаның акцияларын (жарғылық капиталын) төлеуге беру туралы шешімі болған кезде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Қағидалар 9-1-тармақпен толықтыру көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 48</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      10-тармақтың бірінші бөлігі жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 48</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Осы Қағидалардың 8-тармағының 1) тармақшасында көзделген жағдайды қоспағанда, объектіні тендер өткізбестен сенімгерлік басқаруға беру объектіні сенімгерлік басқаруға беру өтініші (бұдан әрі – өтініш) негізінде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z620" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш мынадай құжаттарды:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z618" w:id="49"/>
-[...15 lines deleted...]
-      9. Осы Қағидалардың 8-тармағының 1) тармақшасында көзделген жағдайда республикалық мүлік тиісті саланың уәкілетті органының ұсынысы негізінде тендер өткізусіз сенімгерлік басқаруға беріледі.</w:t>
+    <w:bookmarkStart w:name="z621" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) заңды тұлғалар үшін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Бұл ретте акциялардың мемлекеттік пакеттерін (жарғылық капиталға қатысу үлестерін) және стратегиялық объектілерді сенімгерлік басқаруға беру Қазақстан Республикасы Үкіметінің заңды тұлғаның акцияларын (жарғылық капиталын) төлеуге беру туралы шешімі болған кезде жүзеге асырылады.</w:t>
-[...18 lines deleted...]
-      10. Осы Қағидалардың 8-тармағының 1) тармақшасында көзделген жағдайды қоспағанда, объектіні тендер өткізбестен сенімгерлік басқаруға беру объектіні сенімгерлік басқаруға беру өтініші (бұдан әрі – өтініш) негізінде жүзеге асырылады.</w:t>
+      салыстыру үшін түпнұсқасын ұсына отырып, куәліктің көшірмесін немесе көрсетілген құжаттың нотариат куәландырған көшірмесін не заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы анықтаманы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      салыстыру үшін түпнұсқасын ұсына отырып, құрылтай құжаттарының (құрылтай шарты және жарғы) көшірмелерін не көрсетілген құжаттардың нотариат куәландырған көшірмелерін;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z622" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жеке тұлға және дара кәсіпкер үшін – салыстыру үшін түпнұсқасын ұсына отырып, жеке тұлғаның жеке басын куәландыратын құжаттың көшірмесін ұсыну арқылы объектінің атауын, оның баланс ұстаушысын, сондай-ақ объектіге қажеттілік негіздемесін көрсетумен еркін нысанда ресімделеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z620" w:id="51"/>
-[...15 lines deleted...]
-      Өтініш мынадай құжаттарды:</w:t>
+    <w:bookmarkStart w:name="z623" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Объектіні тендер өткізусіз сенімгерлік басқаруға беру кезінде өтінішті құрылтайшы 15 (он бес) жұмыс күні ішінде қарайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z621" w:id="52"/>
-[...15 lines deleted...]
-      1) заңды тұлғалар үшін:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құрылтайшы 3 (үш) жұмыс күні ішінде алынған өтінішті теңгерім ұстаушыға немесе басқарушы органға (акционерлік қоғамның (жауапкершілігі шектеулі серіктестіктің немесе өзге де заңды тұлғаның) акцияларының (жарғылық капиталға қатысу үлестерінің) мемлекеттік пакетін ұсынған кезде) келісуге жібереді. Өтінішке қоса берілген құжаттар теңгерімді ұстаушыға жіберілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Теңгерімді ұстаушы немесе басқару органы (акционерлік қоғамның (жауапкершілігі шектеулі серіктестіктің немесе өзге заңды тұлғаның) акцияларының (жарғылық капиталға қатысу үлестерінің) мемлекеттік пакетін ұсынған кезде) өтініш түскен күннен бастап жеті жұмыс күні ішінде келіседі не дәлелді жауап ұсына отырып объектіні сенімгерлік басқаруға беруден бас тартады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш келісілген жағдайда жазбаша нысанда объектіні сенімгерлік басқаруға беру жөніндегі талаптарды және сыйақының 50%-нан аспайтын шекті мөлшерін (құрылтайшының сенімгерлік басқарудан түскен таза кірісіне пайыздық қатынаста) белгілеу немесе объектіні сенімгерлік басқаруға беруден бас тарту туралы ұсыныстар беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құрылтайшы 3 (үш) жұмыс күні ішінде тендер өткізбестен объектіні сенімгерлік басқаруға беру немесе бермеу туралы өтінішті қарау нәтижелері туралы өтініш берушіні жазбаша хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сыйақы мөлшерін белгілеу жөніндегі талап пайдаланылуын табиғи монополиялар субъектісі жүзеге асыратын объектілер, сондай-ақ басқару үшін мемлекеттің кепілдігімен халықаралық қарыздар тартылған объектілер сенімгерлік басқаруға берілетін жағдайларға қолданылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z624" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Объектіні тендер өткізусіз сенімгерлік басқаруға берген кезде сенімгерлік басқарушымен шартты құрылтайшының басшысы не оның міндетін атқарушы тұлға, баланс ұстаушы немесе басқару органы өтініш берілген күннен бастап 20 (жиырма) жұмыс күнінен кешіктірілмейтін мерзімде ЭЦҚ пайдалана отырып, тізілімнің веб-порталында жасайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:p>
-[...51 lines deleted...]
-      2) жеке тұлға және дара кәсіпкер үшін – салыстыру үшін түпнұсқасын ұсына отырып, жеке тұлғаның жеке басын куәландыратын құжаттың көшірмесін ұсыну арқылы объектінің атауын, оның баланс ұстаушысын, сондай-ақ объектіге қажеттілік негіздемесін көрсетумен еркін нысанда ресімделеді.</w:t>
+    <w:bookmarkStart w:name="z625" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Мемлекеттік мүлікті сенімгерлік басқаруға беруге дайындау</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z623" w:id="54"/>
-[...15 lines deleted...]
-      11. Объектіні тендер өткізусіз сенімгерлік басқаруға беру кезінде өтінішті құрылтайшы 15 (он бес) жұмыс күні ішінде қарайды.</w:t>
+    <w:bookmarkStart w:name="z626" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      113. Басқару органы (акционерлік қоғам акцияларының мемлекеттік пакетіне және жауапкершілігі шектеулі серіктестіктегі қатысу үлестеріне қатысты) және (немесе) баланс ұстаушы (жылжымалы және жылжымайтын мемлекеттік мүлікке қатысты) объектіні сенімгерлік басқаруға беру үшін құрылтайшыға мынадай ақпаратты ұсынады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:p>
-[...105 lines deleted...]
-      12. Объектіні тендер өткізусіз сенімгерлік басқаруға берген кезде сенімгерлік басқарушымен шартты құрылтайшының басшысы не оның міндетін атқарушы тұлға, баланс ұстаушы немесе басқару органы өтініш берілген күннен бастап 20 (жиырма) жұмыс күнінен кешіктірілмейтін мерзімде ЭЦҚ пайдалана отырып, тізілімнің веб-порталында жасайды.</w:t>
+    <w:bookmarkStart w:name="z627" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) объектінің қысқаша сипаттамасы, оның баланстық құны туралы мәліметтер және баланс ұстаушының атауы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z625" w:id="56"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 3-тарау. Мемлекеттік мүлікті сенімгерлік басқаруға беруге дайындау</w:t>
+    <w:bookmarkStart w:name="z628" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) акциялары (үлестері) не мүлiктік кешені объект болып табылатын заңды тұлғаның құрылтай құжаттары;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z626" w:id="57"/>
-[...15 lines deleted...]
-      113. Басқару органы (акционерлік қоғам акцияларының мемлекеттік пакетіне және жауапкершілігі шектеулі серіктестіктегі қатысу үлестеріне қатысты) және (немесе) баланс ұстаушы (жылжымалы және жылжымайтын мемлекеттік мүлікке қатысты) объектіні сенімгерлік басқаруға беру үшін құрылтайшыға мынадай ақпаратты ұсынады:</w:t>
+    <w:bookmarkStart w:name="z629" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) акциялары (үлестері) не мүліктік кешені объект болып табылатын заңды тұлғаның соңғы 3 (үш) қаржы жылындағы қаржы-шаруашылық қызметі туралы ақпарат;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z627" w:id="58"/>
-[...15 lines deleted...]
-      1) объектінің қысқаша сипаттамасы, оның баланстық құны туралы мәліметтер және баланс ұстаушының атауы;</w:t>
+    <w:bookmarkStart w:name="z630" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) объектіні сенімгерлік басқаруға берудің орындылығының негіздемесі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z628" w:id="59"/>
-[...15 lines deleted...]
-      2) акциялары (үлестері) не мүлiктік кешені объект болып табылатын заңды тұлғаның құрылтай құжаттары;</w:t>
+    <w:bookmarkStart w:name="z631" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) объектіні сенімгерлік басқаруға беру шарттарын және тендерге қатысушыларға қойылатын талаптарды белгілеу бойынша ұсыныстар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z629" w:id="60"/>
-[...15 lines deleted...]
-      3) акциялары (үлестері) не мүліктік кешені объект болып табылатын заңды тұлғаның соңғы 3 (үш) қаржы жылындағы қаржы-шаруашылық қызметі туралы ақпарат;</w:t>
+    <w:bookmarkStart w:name="z632" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) объектіні сенімгерлік басқарудан түсетін жоспарланған кірістер мен шығыстардың есептері;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z630" w:id="61"/>
-[...15 lines deleted...]
-      4) объектіні сенімгерлік басқаруға берудің орындылығының негіздемесі;</w:t>
+    <w:bookmarkStart w:name="z633" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) сыйақының шекті мөлшерін белгілеу бойынша ұсыныстар (құрылтайшының сенімгерлік басқаруынан түскен таза кіріске қарағанда проценттік арақатынаста);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z631" w:id="62"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z634" w:id="65"/>
+    <w:bookmarkStart w:name="z634" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес сенімгерлік басқаруды жүзеге асыруы кезіндегі сенімгерлік басқарушының қажетті шығыстарын өтеу көзін белгілеу туралы ұсыныстар.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z635" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Мемлекеттік заңды тұлғалардың, сондай-ақ акциялары мен жарғылық капиталдарындағы мемлекеттің қатысу үлестері сенімгерлік басқаруға беру объектісі болып табылатын мемлекеттік емес заңды тұлғалардың лауазымды адамдары құрылтайшының жазбаша сұрау салуы бойынша объектіні сенімгерлік басқаруға беруге дайындау үшін қажетті мәліметтерді 7 (жеті) жұмыс күні ішінде береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z636" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тарау. Тендерді өткізуге дайындық</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z637" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Құрылтайшы сенімгерлік басқаруды тағайындау мақсатында:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z635" w:id="66"/>
-[...15 lines deleted...]
-      14. Мемлекеттік заңды тұлғалардың, сондай-ақ акциялары мен жарғылық капиталдарындағы мемлекеттің қатысу үлестері сенімгерлік басқаруға беру объектісі болып табылатын мемлекеттік емес заңды тұлғалардың лауазымды адамдары құрылтайшының жазбаша сұрау салуы бойынша объектіні сенімгерлік басқаруға беруге дайындау үшін қажетті мәліметтерді 7 (жеті) жұмыс күні ішінде береді.</w:t>
+    <w:bookmarkStart w:name="z638" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) тендер ұйымдастырады (тендерлік комиссияның құрамы мен жұмыс регламентін бекітеді, хабарламалардың жариялануын қамтамасыз етеді);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z636" w:id="67"/>
+    <w:bookmarkStart w:name="z639" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) тендердің өткізілу барысын бақылауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z640" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) сенімгерлік басқарушымен шарт жасасады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z641" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) объектіні сенімгерлік басқаруға беруге байланысты өзге де функцияларды жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z642" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Құрылтайшы тендерлерді ұйымдастыру және өткізу үшін тендерлік комиссия құрады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тендерлік комиссияның құрамына құрылтайшының, басқару органының, өкілді органдардың және басқа да мемлекеттік органдардың және олардың аумақтық бөлімшелерінің, "Атамекен" Қазақстан Республикасының Ұлттық кәсіпкерлер палатасының және өңірлік кәсіпкерлер палаталарының (жергілікті атқарушы органдардың не аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімі аппараттарының жанындағы комиссияларда), жергілікті қоғамдастықтар мен өзге де ұйымдардың өкілдері кіреді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тендерлік комиссияның төрағасы мен хатшы құрылтайшының өкілдері болып табылады. Тендерлік комиссия мүшелерінің саны кемінде 5 (бес) адамды құрайды. Хатшы тендерлік комиссияның мүшесі болып табылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z643" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Тендерлік комиссия мынадай функцияларды жүзеге асырады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z644" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) объектіні сенімгерлік басқаруға берудің шарттарын (бұдан әрі – тендердің шарттары) және тендерге қатысушыға (сенімгерлік басқарушыға) қойылатын талаптарды айқындайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z645" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) кепілдік жарнаның мөлшерін бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z646" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) сыйақының 50%-дан аспайтын шекті мөлшерін белгілейді (құрылтайшының сенімгерлік басқаруынан түсетін таза кіріске пайыздық арақатынаста);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z647" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) сенімгерлік басқарушының сенімгерлік басқаруды жүзеге асыруы кезіндегі қажетті шығыстарын өтеу көзін айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z648" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 4-тарау. Тендерді өткізуге дайындық</w:t>
-[...215 lines deleted...]
-      2) кепілдік жарнаның мөлшерін бекітеді;</w:t>
+        <w:t xml:space="preserve"> 5-тарау. Тендерлік құжаттама</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z646" w:id="77"/>
-[...15 lines deleted...]
-      3) сыйақының 50%-дан аспайтын шекті мөлшерін белгілейді (құрылтайшының сенімгерлік басқаруынан түсетін таза кіріске пайыздық арақатынаста);</w:t>
+    <w:bookmarkStart w:name="z649" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Объектіні сенімгерлік басқаруға беру кезінде құрылтайшы тендер өткізгенге дейін кемінде күнтізбелік 15 (он бес) күн бұрын тізілімнің веб-порталында қазақ және орыс тілдерінде тендер өткізу туралы хабарлама жариялайды, онда мынадай мәліметтер қамтылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z647" w:id="78"/>
-[...15 lines deleted...]
-      4) сенімгерлік басқарушының сенімгерлік басқаруды жүзеге асыруы кезіндегі қажетті шығыстарын өтеу көзін айқындайды.</w:t>
+    <w:bookmarkStart w:name="z650" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) тендердің шарттары мен тендер жеңімпазын айқындау өлшемшарттарын;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z648" w:id="79"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 5-тарау. Тендерлік құжаттама</w:t>
+    <w:bookmarkStart w:name="z651" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) объектінің қысқаша сипаттамасын;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z649" w:id="80"/>
-[...15 lines deleted...]
-      18. Объектіні сенімгерлік басқаруға беру кезінде құрылтайшы тендер өткізгенге дейін кемінде күнтізбелік 15 (он бес) күн бұрын тізілімнің веб-порталында қазақ және орыс тілдерінде тендер өткізу туралы хабарлама жариялайды, онда мынадай мәліметтер қамтылады:</w:t>
+    <w:bookmarkStart w:name="z652" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) тендерді өткізу күнін, уақытын;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z650" w:id="81"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z653" w:id="84"/>
+    <w:bookmarkStart w:name="z653" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша мемлекеттік мүлікті сенімгерлік басқаруға беру бойынша тендерге қатысуға өтінімді (бұдан әрі – өтінім) беру мерзімін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z654" w:id="85"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z654" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) кепілдік жарнаның мөлшері мен оны енгізу үшін банк деректемелерін (кепілдік жарнаның мөлшері хабарлама жарияланғаннан кейін өзгермейді);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z655" w:id="86"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z655" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) сыйақының шекті мөлшерін (құрылтайшының сенімгерлік басқаруынан түскен таза кіріске қатысты пайыздық арақатынаста);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z656" w:id="87"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z656" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес сенімгерлік басқаруды жүзеге асыруы кезіндегі сенімгерлік басқарушының қажетті шығыстарын өтеу көзін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z657" w:id="88"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z657" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) тендерге қатысушыға қойылатын талаптарды қамтиды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z658" w:id="89"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z658" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. Тендерлік комиссия тендердің шарттарын өзгерткен жағдайда, барлық өзгерістер туралы хабарлама осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>18-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген тәртіппен және мерзімде жарияланады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тендердің шарттары өзгергені туралы хабарлама жарияланғанға дейін өтінім берген және осыған байланысты тендерге қатысудан бас тартқан адамдарға бірыңғай оператор осы қатысушының деректемелерін көрсете отырып, тендерге қатысушы берген кепілдік жарнаны қайтару туралы өтініш берілген күннен бастап 3 (үш) жұмыс күнінен кешіктірмей кепілдік жарналарды қайтарады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z659" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Құрылтайшы хабарлама жарияланғанға дейін тізілімнің веб-порталында объект туралы мынадай ақпаратты:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z660" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) объектінің иесі мен баланс ұстаушы туралы мәліметтерді (мекенжай, телефон нөмірі, электрондық пошта мекенжайы);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z661" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сенімгерлік басқаруға берілетін (жылжымайтын мүлік үшін) объектінің техникалық жай-күйі туралы түсінікті қамтамасыз ететін саны кемінде 5 (бес) дана фотосуретті;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="89"/>
-    <w:p>
-[...33 lines deleted...]
-      20. Құрылтайшы хабарлама жарияланғанға дейін тізілімнің веб-порталында объект туралы мынадай ақпаратты:</w:t>
+    <w:bookmarkStart w:name="z662" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) акциялары (қатысу үлестері) не мүліктік кешені сенімгерлік басқару объектісі болып табылатын әрбір заңды тұлға бойынша мынадай құжаттардың:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z660" w:id="91"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы куәлік не анықтама;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3777,700 +4383,700 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жарияланған акциялар шығарылымын мемлекеттік тіркеу туралы куәлік (акционерлік қоғамдар үшін);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       есепті кезеңнің алдындағы үш жылғы қосымшаларымен бухгалтерлік баланстар көшірмелерін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z663" w:id="94"/>
+    <w:bookmarkStart w:name="z663" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) акционерлік қоғамдардың мемлекетке тиесілі акцияларын немесе жауапкершілігі шектеулі серіктестіктердің жарғылық капиталындағы қатысу үлестерін сенімгерлік басқаруға беру кезінде осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген аударым шарттарын;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z664" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) тендер талаптары ескеріле отырып, жасалған шарт жобасын орналастыруды қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Хабарлама жарияланғаннан кейін бірыңғай оператор барлық ниет білдірушілерге тізілімнің веб-порталында орналастырылған объект туралы ақпаратқа қолжетімділікті қамтамасыз етеді, ал баланс ұстаушы объектіні көруге мүмкіндікті қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z665" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Бірыңғай оператор тізілім веб-порталының жұмыс істеуін қамтамасыз етеді, сондай-ақ қатысушылардың кепілдік жарналарын қабылдайды, тендер жеңімпазының тендердің нәтижелері туралы хаттамаға және шартқа қол қойғаннан кейін, сондай-ақ басқа да қатысушылардың кепілдік жарналарының құлпын ашады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z666" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бірыңғай оператор:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z664" w:id="95"/>
-[...15 lines deleted...]
-      5) тендер талаптары ескеріле отырып, жасалған шарт жобасын орналастыруды қамтамасыз етеді.</w:t>
+    <w:bookmarkStart w:name="z667" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) шарт жасалған күннен бастап 1 (бір) жұмыс күні ішінде тендер жеңімпазының электрондық әмиянында кепілдік жарнаның құлпын ашуды жүргізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:p>
-[...33 lines deleted...]
-      21. Бірыңғай оператор тізілім веб-порталының жұмыс істеуін қамтамасыз етеді, сондай-ақ қатысушылардың кепілдік жарналарын қабылдайды, тендер жеңімпазының тендердің нәтижелері туралы хаттамаға және шартқа қол қойғаннан кейін, сондай-ақ басқа да қатысушылардың кепілдік жарналарының құлпын ашады.</w:t>
+    <w:bookmarkStart w:name="z668" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) басқа қатысушылардың басқа сауда-саттыққа қатысуға өтінім беру үшін электрондық әмиянда бұғатталмаған ақша қаражатын бірнеше рет пайдалану мүмкіндігін қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z666" w:id="97"/>
-[...15 lines deleted...]
-      Бірыңғай оператор:</w:t>
+    <w:bookmarkStart w:name="z669" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) тендерге қатысушының ақшалай қаражатын қатысушы электрондық әмияннан ақша алуға арналған өтініште көрсеткен деректемелерге аударуды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z667" w:id="98"/>
-[...15 lines deleted...]
-      1) шарт жасалған күннен бастап 1 (бір) жұмыс күні ішінде тендер жеңімпазының электрондық әмиянында кепілдік жарнаның құлпын ашуды жүргізеді;</w:t>
+    <w:bookmarkStart w:name="z670" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) тендер жеңімпазы тендер нәтижелері туралы хаттамаға немесе шартқа қол қоймаған жағдайда, сондай-ақ қатысушы тендерге қатысудан оны өткізгенге дейін 3 (үш) жұмыс күнінен аз уақыт бұрын бас тартқан жағдайда, олардың кепілдік жарнасын тендер өткізілген күннен бастап 15 (он бес) жұмыс күні ішінде тізілімнің веб-порталында ЭЦҚ пайдалана отырып, құрылтайшы қол қойған кепілдік жарнаны аударуға арналған өтініш негізінде құрылтайшы көрсеткен деректемелер бойынша республикалық немесе жергілікті бюджеттің кірісіне аударуды жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z668" w:id="99"/>
-[...15 lines deleted...]
-      2) басқа қатысушылардың басқа сауда-саттыққа қатысуға өтінім беру үшін электрондық әмиянда бұғатталмаған ақша қаражатын бірнеше рет пайдалану мүмкіндігін қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z671" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Тендерге қатысушылар тендер өткізу туралы хабарламада көрсетілген мөлшерде, мерзімде және тәртіппен кепілдік жарнаны электрондық әмиянға енгізеді. Кепілдік жарнаны қатысушының өзі не оның атынан кез келген жеке немесе заңды тұлға енгізеді. Бір кепілдік жарна бір объектінің тендеріне қатысуға мүмкіндік береді. Бірыңғай оператор кепілдік жарнаны алушы болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z669" w:id="100"/>
-[...15 lines deleted...]
-      3) тендерге қатысушының ақшалай қаражатын қатысушы электрондық әмияннан ақша алуға арналған өтініште көрсеткен деректемелерге аударуды қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z672" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Тендерге қатысу үшін кепілдік жарна әрбір объект үшін оның баланстық құнының 3 (үш) пайызы мөлшерінде, бірақ тиісті жылдың 1-қаңтарына Қазақстан Республикасының заңнамасында белгіленген айлық есептік көрсеткіштің кемінде 50 (елу) мөлшерінде жеке белгіленеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z670" w:id="101"/>
-[...15 lines deleted...]
-      4) тендер жеңімпазы тендер нәтижелері туралы хаттамаға немесе шартқа қол қоймаған жағдайда, сондай-ақ қатысушы тендерге қатысудан оны өткізгенге дейін 3 (үш) жұмыс күнінен аз уақыт бұрын бас тартқан жағдайда, олардың кепілдік жарнасын тендер өткізілген күннен бастап 15 (он бес) жұмыс күні ішінде тізілімнің веб-порталында ЭЦҚ пайдалана отырып, құрылтайшы қол қойған кепілдік жарнаны аударуға арналған өтініш негізінде құрылтайшы көрсеткен деректемелер бойынша республикалық немесе жергілікті бюджеттің кірісіне аударуды жүргізеді.</w:t>
+    <w:bookmarkStart w:name="z673" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Кепілдік жарна қатысушының мынадай:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z671" w:id="102"/>
-[...15 lines deleted...]
-      22. Тендерге қатысушылар тендер өткізу туралы хабарламада көрсетілген мөлшерде, мерзімде және тәртіппен кепілдік жарнаны электрондық әмиянға енгізеді. Кепілдік жарнаны қатысушының өзі не оның атынан кез келген жеке немесе заңды тұлға енгізеді. Бір кепілдік жарна бір объектінің тендеріне қатысуға мүмкіндік береді. Бірыңғай оператор кепілдік жарнаны алушы болып табылады.</w:t>
+    <w:bookmarkStart w:name="z674" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) тендердің нәтижелері туралы хаттамаға қол қою;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z672" w:id="103"/>
-[...15 lines deleted...]
-      23. Тендерге қатысу үшін кепілдік жарна әрбір объект үшін оның баланстық құнының 3 (үш) пайызы мөлшерінде, бірақ тиісті жылдың 1-қаңтарына Қазақстан Республикасының заңнамасында белгіленген айлық есептік көрсеткіштің кемінде 50 (елу) мөлшерінде жеке белгіленеді.</w:t>
+    <w:bookmarkStart w:name="z675" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) құрылтайшымен шарт жасасу міндеттемелерін қамтамасыз етуінің кепілі ретінде енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z673" w:id="104"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z676" w:id="107"/>
+    <w:bookmarkStart w:name="z676" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       25. Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>19-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> екінші бөлігінде көзделген жағдайларды қоспағанда, қатысушы тендердің өткізілуіне кемінде 3 (үш) жұмыс күні қалғанға дейін оған қатысудан бас тартқан жағдайда бірыңғай оператор кепілдік жарнаны қайтармайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеңімпаз тендер нәтижелері туралы хаттамаға не шартқа қол қоймаған жағдайда, кепілдік жарна қайтарылмайды және құрылтайшы көрсеткен деректемелер бойынша республикалық немесе жергілікті бюджеттің кірісіне аударылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Барлық басқа жағдайларда кепілдік жарна сомасына ақшалай қаражат тендер күні қатысушының электрондық әмиянында құлпы ашылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z677" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Бірыңғай оператор шарт жасалған күннің 1 (бір) жұмыс күні ішінде тендер жеңімпазының кепілдік жарнасының құлпын ашуды оның электронды әмиянында жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z678" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6-тарау. Тендерді өткізу</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z679" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Тендерге қатысушыларды тіркеу хабарлама жарияланған күннен бастап жүргізіледі және тендер басталғанға дейін 2 (екі) сағат бұрын аяқталады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="107"/>
-    <w:p>
-[...51 lines deleted...]
-      26. Бірыңғай оператор шарт жасалған күннің 1 (бір) жұмыс күні ішінде тендер жеңімпазының кепілдік жарнасының құлпын ашуды оның электронды әмиянында жүргізеді.</w:t>
+    <w:bookmarkStart w:name="z680" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Тендерге қатысу үшін қатысушы мыналарды:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z678" w:id="109"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 6-тарау. Тендерді өткізу</w:t>
+    <w:bookmarkStart w:name="z681" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жеке тұлғалар мен жеке кәсіпкерлер үшін: жеке сәйкестендіру нөмірін (бұдан әрі – ЖСН), тегін, атын және әкесінің атын (болған жағдайда);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z679" w:id="110"/>
-[...15 lines deleted...]
-      27. Тендерге қатысушыларды тіркеу хабарлама жарияланған күннен бастап жүргізіледі және тендер басталғанға дейін 2 (екі) сағат бұрын аяқталады.</w:t>
+    <w:bookmarkStart w:name="z682" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) заңды тұлғалар үшін: бизнес сәйкестендіру нөмірін (бұдан әрі – БСН), толық атауын, бірінші басшының тегін, атын және әкесінің атын (болған жағдайда);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z680" w:id="111"/>
-[...15 lines deleted...]
-      28. Тендерге қатысу үшін қатысушы мыналарды:</w:t>
+    <w:bookmarkStart w:name="z683" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) кепілдік жарнаны қайтару үшін екінші деңгейдегі банктегі есеп айырысу шотының деректемелерін;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z681" w:id="112"/>
-[...15 lines deleted...]
-      1) жеке тұлғалар мен жеке кәсіпкерлер үшін: жеке сәйкестендіру нөмірін (бұдан әрі – ЖСН), тегін, атын және әкесінің атын (болған жағдайда);</w:t>
+    <w:bookmarkStart w:name="z684" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) байланыс деректерін (мекенжайын, телефон нөмірін, электрондық пошта мекенжайын) көрсете отырып, тізілімнің веб-порталында алдын ала тіркелуі қажет.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z682" w:id="113"/>
-[...15 lines deleted...]
-      2) заңды тұлғалар үшін: бизнес сәйкестендіру нөмірін (бұдан әрі – БСН), толық атауын, бірінші басшының тегін, атын және әкесінің атын (болған жағдайда);</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жоғарыда көрсетілген деректер өзгерген кезде қатысушы 1 (бір) жұмыс күні ішінде тізілімнің веб-порталындағы деректерге тиісті өзгерістер енгізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z685" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Тендерге қатысушы ретінде тіркелу үшін тізілімнің веб-порталында қатысушының ЭЦҚ қол қойылған өтінімді тіркеу қажет.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z683" w:id="114"/>
-[...15 lines deleted...]
-      3) кепілдік жарнаны қайтару үшін екінші деңгейдегі банктегі есеп айырысу шотының деректемелерін;</w:t>
+    <w:bookmarkStart w:name="z686" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Тендер шарттарымен келісуді қамтитын өтінімге:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z684" w:id="115"/>
-[...15 lines deleted...]
-      4) байланыс деректерін (мекенжайын, телефон нөмірін, электрондық пошта мекенжайын) көрсете отырып, тізілімнің веб-порталында алдын ала тіркелуі қажет.</w:t>
+    <w:bookmarkStart w:name="z687" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) тендерге қатысушы қол қойған, тізілімнің арнайы бөлінген веб-бетінде электрондық конвертке жүктелген тендерлік ұсыныс;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
-    <w:p>
-[...33 lines deleted...]
-      29. Тендерге қатысушы ретінде тіркелу үшін тізілімнің веб-порталында қатысушының ЭЦҚ қол қойылған өтінімді тіркеу қажет.</w:t>
+    <w:bookmarkStart w:name="z688" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) қатысушының хабарламада көрсетілген талаптарға сәйкестігін растайтын құжаттардың электрондық ("PDF (Portable Document Format)" форматында сканерленген) көшірмелері қоса беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z686" w:id="117"/>
-[...15 lines deleted...]
-      30. Тендер шарттарымен келісуді қамтитын өтінімге:</w:t>
+    <w:bookmarkStart w:name="z689" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Өтінім тіркелгеннен кейін тізілімнің веб-порталы 3 (үш) минут ішінде:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z687" w:id="118"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тендерге қатысушының электрондық әмиянында кепілдік берілген ақша мөлшерінде ақшаның болуына;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4517,926 +5123,926 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тізілімнің веб-порталы қатысушының электрондық әмиянында кепілдік жарна мөлшерінде ақша сәтті бұғатталған және Салық кодексінің 6-тарауына сәйкес салықтарды және (немесе) төлемдерді төлеу бойынша кейінге қалдыру жағдайларын қоспағанда, мемлекеттік кірістер органдарының мемлекеттік дерекқорында қатысушының әлеуметтік төлемдер бойынша берешегі және салық берешегі туралы мәліметтер болмаған жағдайда өтінімді қабылдауды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Автоматты тексеру нәтижелері бойынша тізілімнің веб-порталы тізілімнің веб-порталында көрсетілген қатысушының электрондық пошта мекенжайына өтінімнің қабылданғаны не өтінімнің қабылданбау себептері туралы электрондық хабарлама жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z690" w:id="121"/>
+    <w:bookmarkStart w:name="z690" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       32. Тізілімнің веб-порталында тендер демалыс және "Қазақстан Республикасындағы мерекелер туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-бабында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген мереке күндерін қоспағанда, сейсенбі – жұма күндері өткізіледі. Тендер Астана қаласы уақыты бойынша сағат 10:00-ден бастап сағат 13:00-ге дейінгі кезеңде өткізіледі және тендерді өткізген күні аяқталады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z691" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Қазақстан Республикасының заңдарына немесе құрылтай құжаттарына сәйкес жүзеге асырылуы тендердің шарты болып табылатын қызмет түрлерімен айналысуға мүмкіндігі жоқ тұлға тендерге қатысушы болып табылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z692" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Өтінімдер, өтінімдерге қоса берілген тендерлік, қатысушылар құжаттарының электрондық (сканерленген) көшірмелері тізілімнің веб-порталында сақталады және тендер өткізу туралы хабарламада көрсетілген күн мен уақытқа дейін жүктеу және қарау үшін қолжетімсіз болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z693" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. Өтінімдерді ашу тендер өткізу туралы хабарламада көрсетілген тендердің күні мен уақыты келгенде тізілімнің веб-порталы арқылы автоматты түрде жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z691" w:id="122"/>
-[...15 lines deleted...]
-      33. Қазақстан Республикасының заңдарына немесе құрылтай құжаттарына сәйкес жүзеге асырылуы тендердің шарты болып табылатын қызмет түрлерімен айналысуға мүмкіндігі жоқ тұлға тендерге қатысушы болып табылмайды.</w:t>
+    <w:bookmarkStart w:name="z694" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. Құрылтайшы тізілімнің веб-порталында тендерге жіберілген қатысушыларды айқындау мақсатында өтінімдерді, сондай-ақ оларға қоса берілетін құжаттардың электрондық (сканерленген) көшірмелерін қарайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z692" w:id="123"/>
-[...15 lines deleted...]
-      34. Өтінімдер, өтінімдерге қоса берілген тендерлік, қатысушылар құжаттарының электрондық (сканерленген) көшірмелері тізілімнің веб-порталында сақталады және тендер өткізу туралы хабарламада көрсетілген күн мен уақытқа дейін жүктеу және қарау үшін қолжетімсіз болады.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қатысушы хабарламада көрсетілген талаптарға сәйкес келмеген кезде құрылтайшы себебін көрсете отырып, қатысушыны тендерге жібермейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z695" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37. Объект сенімгерлік басқаруға берілген кезде құрылтайшы тендерге қатысуға рұқсат берген қатысушылардың тендерлік ұсыныстарын автоматты түрде ашу және салыстыру нәтижелері бойынша жеңімпазды тізілімнің веб-порталы айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z693" w:id="124"/>
-[...15 lines deleted...]
-      35. Өтінімдерді ашу тендер өткізу туралы хабарламада көрсетілген тендердің күні мен уақыты келгенде тізілімнің веб-порталы арқылы автоматты түрде жүргізіледі.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ең төмен сыйақы мөлшерін (құрылтайшының сенімгерлік басқарудан түсетін таза кірісіне қатысты пайыздық арақатынаста), бірақ тендер өткізу туралы хабарламада көрсетілген шекті мөлшерден аспайтын мөлшерді ұсынған қатысушы жеңімпаз болып танылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тендерге қатысушылардың сыйақы мөлшері сәйкес келген (тең болған) жағдайда, өтінімді бұрын тіркеген қатысушы жеңімпаз болып танылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер объектіні сенімгерлік басқаруға беру бойынша тендерге қатысуға 1 (бір) қатысушы жіберілген жағдайда, өтінім тендерлік құжаттамада көзделген талаптар мен шарттарға сәйкес келген жағдайда, тендер шарттарының және қатысушының тендерлік ұсынысының талаптарымен жалғыз қатысушымен шарт жасалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z696" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 7-тарау. Тендер нәтижелерін ресімдеу және шарттың мазмұны</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z694" w:id="125"/>
-[...15 lines deleted...]
-      36. Құрылтайшы тізілімнің веб-порталында тендерге жіберілген қатысушыларды айқындау мақсатында өтінімдерді, сондай-ақ оларға қоса берілетін құжаттардың электрондық (сканерленген) көшірмелерін қарайды.</w:t>
+    <w:bookmarkStart w:name="z697" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38. Тендер нәтижелері туралы хаттама жеңімпаздың, құрылтайшының және баланс ұстаушының немесе басқару органының тендер шарттарында және жеңімпаздың ұсыныстарында шарт жасасу міндеттемелерін тіркейтін құжат болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="125"/>
-    <w:p>
-[...33 lines deleted...]
-      37. Объект сенімгерлік басқаруға берілген кезде құрылтайшы тендерге қатысуға рұқсат берген қатысушылардың тендерлік ұсыныстарын автоматты түрде ашу және салыстыру нәтижелері бойынша жеңімпазды тізілімнің веб-порталы айқындайды.</w:t>
+    <w:bookmarkStart w:name="z698" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39. Тізілімнің веб-порталы жеңімпазға тендер нәтижелері туралы хаттамаға қол қою үшін электрондық пошта арқылы тендер нәтижелері туралы хабарлама жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="126"/>
-    <w:p>
-[...67 lines deleted...]
-        <w:t xml:space="preserve"> 7-тарау. Тендер нәтижелерін ресімдеу және шарттың мазмұны</w:t>
+    <w:bookmarkStart w:name="z699" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Объектіні сенімгерлік басқаруға беру бойынша тендер нәтижелері туралы хаттамада:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z697" w:id="128"/>
-[...15 lines deleted...]
-      38. Тендер нәтижелері туралы хаттама жеңімпаздың, құрылтайшының және баланс ұстаушының немесе басқару органының тендер шарттарында және жеңімпаздың ұсыныстарында шарт жасасу міндеттемелерін тіркейтін құжат болып табылады.</w:t>
+    <w:bookmarkStart w:name="z700" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) себептерін көрсете отырып жіберілмеген қатысушылар тізімі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z698" w:id="129"/>
-[...15 lines deleted...]
-      39. Тізілімнің веб-порталы жеңімпазға тендер нәтижелері туралы хаттамаға қол қою үшін электрондық пошта арқылы тендер нәтижелері туралы хабарлама жібереді.</w:t>
+    <w:bookmarkStart w:name="z701" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жіберілген қатысушылар тізімі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z699" w:id="130"/>
-[...15 lines deleted...]
-      Объектіні сенімгерлік басқаруға беру бойынша тендер нәтижелері туралы хаттамада:</w:t>
+    <w:bookmarkStart w:name="z702" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) жеңімпаз көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z700" w:id="131"/>
-[...15 lines deleted...]
-      1) себептерін көрсете отырып жіберілмеген қатысушылар тізімі;</w:t>
+    <w:bookmarkStart w:name="z703" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40. Объектіні сенімгерлік басқаруға беру бойынша тендердің нәтижелері туралы хаттамаға тендер өткізілген күні құрылтайшы және жеңімпаз қол қояды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z701" w:id="132"/>
-[...15 lines deleted...]
-      2) жіберілген қатысушылар тізімі;</w:t>
+    <w:bookmarkStart w:name="z704" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41. Тендер мынадай:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z702" w:id="133"/>
-[...15 lines deleted...]
-      3) жеңімпаз көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z705" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) объектіні сенімгерлік басқаруға беру бойынша тендерге жіберілген қатысушылар болмаған;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z703" w:id="134"/>
-[...15 lines deleted...]
-      40. Объектіні сенімгерлік басқаруға беру бойынша тендердің нәтижелері туралы хаттамаға тендер өткізілген күні құрылтайшы және жеңімпаз қол қояды.</w:t>
+    <w:bookmarkStart w:name="z706" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) құрылтайшы немесе жеңімпаз тендердің нәтижелері туралы хаттамаға қол қоймаған жағдайларда өткізілмеді деп танылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z704" w:id="135"/>
-[...15 lines deleted...]
-      41. Тендер мынадай:</w:t>
+    <w:bookmarkStart w:name="z707" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42. Егер тендер өткізілмеді деп жарияланса, құрылтайшы тендер өткізу туралы хабарламада көрсетілген тендер уақыты мен күнінен кейін 24 (жиырма төрт) сағат ішінде ЭЦҚ-ны пайдалана отырып, тізілімнің веб-порталы қалыптастыратын өткізілмеген тендер туралы актіге қол қояды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z705" w:id="136"/>
-[...15 lines deleted...]
-      1) объектіні сенімгерлік басқаруға беру бойынша тендерге жіберілген қатысушылар болмаған;</w:t>
+    <w:bookmarkStart w:name="z708" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құрылтайшы мынадай:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z706" w:id="137"/>
-[...15 lines deleted...]
-      2) құрылтайшы немесе жеңімпаз тендердің нәтижелері туралы хаттамаға қол қоймаған жағдайларда өткізілмеді деп танылады.</w:t>
+    <w:bookmarkStart w:name="z709" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жеңімпаз белгіленген мерзімде тендер нәтижелері туралы хаттамаға қол қоймаған;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z707" w:id="138"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z710" w:id="141"/>
+    <w:bookmarkStart w:name="z710" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) баланс ұстаушы немесе басқару органы не жеңімпаз белгіленген мерзімде шартқа қол қоймаған жағдайларда ЭЦҚ-ны пайдалана отырып, тізілімнің веб-порталы қалыптастыратын тендер нәтижелерінің күшін жою туралы актіге қол қояды. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkEnd w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>45-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген жағдайларды қоспағанда, тендердің не шарттың нәтижелері туралы хаттамаға қол қою мерзімдерін ұзартуға жол берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z711" w:id="142"/>
+    <w:bookmarkStart w:name="z711" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43. Тендерді өткізуге кедергі болатын тізілім веб-порталының техникалық ақаулық фактісі болған жағдайда, бірыңғай оператор бұл туралы құрылтайшыға жазбаша хабарлайды және тізілімнің веб-порталында ақпарат орналастыру және тізілімнің веб-порталында көрсетілген қатысушының электрондық пошта мекенжайына электрондық хабарлама жіберу арқылы аталған тендерді жалғастыру күні мен уақыты туралы тендерге қатысқан қатысушыларды алдын ала міндетті түрде хабардар ете отырып, тендерді техникалық ақаулықты жойған күннен кейінгі келесі жұмыс күніне ауыстырады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Техникалық ақаулық себебінен тендер нәтижелері туралы хаттамаға қол қою процестері бұзылған жағдайда, бірыңғай оператор құрылтайшы мен тендер жеңімпазының тендер нәтижелері туралы хаттамаға қол қоюы үшін техникалық мүмкіндікті қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z712" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44. Тендерге жіберілген қатысушылардың болмауына байланысты тендер өткізілмеді деп танылған кезде тендерлік комиссия тендер шарттарын өзгерте алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z713" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45. Объектіні сенімгерлік басқару шарт негізінде туындайды (құрылады).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құрылтайшы тізілім веб-порталында шартты қалыптастырады және сауда-саттық нәтижелері туралы хаттамаға қол қойылған күннен бастап 5 (бес) жұмыс күні ішінде баланс ұстаушыға немесе басқару органына және тендер жеңімпазына жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы Қағидалардың 8-тармағына сәйкес тендер өткізусіз сенімгерлік басқаруға берілетін объектілерді қоспағанда, құрылтайшының басшысы не оның міндетін атқарушы адам, баланс ұстаушы немесе басқару органы және жеңімпаз шарт жобасы баланс ұстаушыға немесе басқару органына және тендер жеңімпазына жіберілген күннен бастап 5 (бес) жұмыс күнінен аспайтын мерзімде ЭЦҚ-ны пайдалана отырып шартқа қол қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шартқа қол қою мерзімі бұзылған жағдайда тізілімнің веб-порталы сауда-саттық нәтижелерінің күшін жою туралы акт қалыптастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Техникалық ақаулық себебінен шартқа қол қою процестері бұзылған жағдайда, бірыңғай оператор құрылтайшының, баланс ұстаушының немесе басқару органының және тендер жеңімпазының шартқа қол қоюы үшін техникалық мүмкіндікті қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Объектіні қабылдау-тапсыру актісіне Сенімгерлік басқарушы және баланс ұстаушы қол қояды және құрылтайшы ЭЦҚ-ны пайдалана отырып тізілімнің веб-порталында бекітеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z714" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46. Жылжымайтын мүлікке арналған сенімгерлік басқару шарты мемлекеттік тіркелуі тиіс. Шартты мемлекеттік тіркеу сенімгерлік басқарушының қаражаты есебінен жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="142"/>
-    <w:p>
-[...33 lines deleted...]
-      44. Тендерге жіберілген қатысушылардың болмауына байланысты тендер өткізілмеді деп танылған кезде тендерлік комиссия тендер шарттарын өзгерте алады.</w:t>
+    <w:bookmarkStart w:name="z715" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47. Шарт тендер жеңімпазының тендерлік ұсыныстарына сәйкес шарттарды көздейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z713" w:id="144"/>
-[...15 lines deleted...]
-      45. Объектіні сенімгерлік басқару шарт негізінде туындайды (құрылады).</w:t>
+    <w:bookmarkStart w:name="z716" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48. Сенімгерлік басқарушының мыналарға:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="144"/>
-    <w:p>
-[...105 lines deleted...]
-      46. Жылжымайтын мүлікке арналған сенімгерлік басқару шарты мемлекеттік тіркелуі тиіс. Шартты мемлекеттік тіркеу сенімгерлік басқарушының қаражаты есебінен жүзеге асырылады.</w:t>
+    <w:bookmarkStart w:name="z717" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) қазіргі жұмыс орын санын сақтап қалуға немесе жаңаларын ашуға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z715" w:id="146"/>
-[...15 lines deleted...]
-      47. Шарт тендер жеңімпазының тендерлік ұсыныстарына сәйкес шарттарды көздейді.</w:t>
+    <w:bookmarkStart w:name="z718" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) белгілі бір уақыт кезеңі ішінде объектіге қатысты мәмілелер жасасуға және/немесе белгілі бір іс-қимылдарға тыйым салуға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z716" w:id="147"/>
-[...15 lines deleted...]
-      48. Сенімгерлік басқарушының мыналарға:</w:t>
+    <w:bookmarkStart w:name="z719" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) объектінің қызмет бейінін сақтауға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z717" w:id="148"/>
-[...15 lines deleted...]
-      1) қазіргі жұмыс орын санын сақтап қалуға немесе жаңаларын ашуға;</w:t>
+    <w:bookmarkStart w:name="z720" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) қаржылық есептіліктің жыл сайынғы тәуелсіз аудитін жүргізуге қатысты міндеттемелері акционерлік қоғамдардың (жауапкершілігі шектеулі серіктестіктердің) мемлекетке тиесілі акцияларын (жарғылық капиталға қатысу үлестерін) сенімгерлік басқаруға беру шарттары болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z718" w:id="149"/>
-[...15 lines deleted...]
-      2) белгілі бір уақыт кезеңі ішінде объектіге қатысты мәмілелер жасасуға және/немесе белгілі бір іс-қимылдарға тыйым салуға;</w:t>
+    <w:bookmarkStart w:name="z721" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49. Басқару органының ұсынысы негізінде объектінің ерекшелігі ескерілген міндеттемелерді тендерлік комиссия (объект тендерлік негізде берілген кезде) немесе құрылтайшы (объект тендер өткізілмей берілген кезде) айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z719" w:id="150"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="152"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5533,100 +6139,100 @@
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z723" w:id="153"/>
+    <w:bookmarkStart w:name="z723" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мемлекеттік мүлікті сенімгерлік басқаруға беру жөніндегі тендерге қатысуға</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ӨТІНІМ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z724" w:id="154"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z724" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1._____ мерзімге ____________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkEnd w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        ___________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5799,70 +6405,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
         мемлекеттік мүлік тізілімінің веб-порталында өтетін тендерге қатысушы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
         ретінде тіркеуді сұраймын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z725" w:id="155"/>
+    <w:bookmarkStart w:name="z725" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Біз (мен) ___________________________________________сомасында </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkEnd w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                    (сомасы теңгемен, оның ішінде жазумен көрсетіледі)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6075,97 +6681,257 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Сенімгерлік басқару объектісінің атауы</w:t>
+              <w:t>Сенімгерлік</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>басқару</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>объектісінің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Аударылуы тиіс кепілдік жарнаның сомасы, теңге</w:t>
+              <w:t>Аударылуы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тиіс</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кепілдік</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жарнаның</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сомасы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7175,186 +7941,186 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z726" w:id="156"/>
+    <w:bookmarkStart w:name="z726" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Біздің (менің) қатысушыға қойылатын талаптарға сәйкес еместігіміз айқындалған жағдайда, біз (мен) тендерге қатысу құқығынан айырылатынымызға (ма), біз (мен) тендерде жеңіске жеткен жағдайда біз (мен) қол қойған Тендердің нәтижелері туралы хаттама мен Сенімгерлік басқару шарты жарамсыз деп танылатынына келісемін.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z727" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Егер біз (мен) тендер жеңімпазы болған жағдайда, тендер өткізілген күні тендер нәтижелері туралы хаттамаға қол қою және біз (мен) ұсынған және хабарламада көрсетілген тендер шарттарында тендер нәтижелері туралы хаттамаға қол қойылған күннен бастап 10 (он) жұмыс күнінен кешіктірмей сенімгерлік басқару шартын жасасу міндеттемелерін өзімізге қабылдаймыз.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z728" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Мына:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тендерді өткізуден кем дегенде 3 (үш) жұмыс күні бұрын оған қатысудан бас тартқан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тендердің нәтижелері туралы хаттамаға не шартқа қол қоймаған жағдайларда, енгізілген кепілдік жарна сомасы қайтарылмайтынымен және республикалық немесе жергілікті бюджет кірістеріне жолданатынымен келісемін (міз).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z729" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Осы өтінім Тендердің нәтижелері туралы хаттамамен бірге Сенімгерлік басқару шартын жасасуға дейін қолданылатын шарт күшіне ие.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z727" w:id="157"/>
-[...15 lines deleted...]
-      4. Егер біз (мен) тендер жеңімпазы болған жағдайда, тендер өткізілген күні тендер нәтижелері туралы хаттамаға қол қою және біз (мен) ұсынған және хабарламада көрсетілген тендер шарттарында тендер нәтижелері туралы хаттамаға қол қойылған күннен бастап 10 (он) жұмыс күнінен кешіктірмей сенімгерлік басқару шартын жасасу міндеттемелерін өзімізге қабылдаймыз.</w:t>
+    <w:bookmarkStart w:name="z730" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Өзім(із) туралы мынадай мәліметтерді ұсынамын (-мыз):</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z728" w:id="158"/>
-[...94 lines deleted...]
-    <w:bookmarkEnd w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заңды тұлға үшін:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8117,68 +8883,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 жылғы 16 қаңтардағы </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 17 бұйрығына 2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z23" w:id="161"/>
+    <w:bookmarkStart w:name="z23" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мемлекеттік мүлікті сенімгерлік басқарудың үлгілік шарты</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkEnd w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Бұйрық 2-қосымшамен толықтырылды – ҚР Ұлттық экономика министрінің 24.07.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8769,90 +9535,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                          (тегі, аты, әкесінің аты (болған жағдайда)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       үшінші тараптан, бірлесіп "Тараптар" деп аталатындар 20 __ "___" __________ № ___ шешімнің негізінде (объектіні тендер өткізусіз сенімгерлік басқаруға беру кезіндегі құрылтайшының бұйрығы/объектіні тендер өткізумен сенімгерлік басқаруға беру кезіндегі электрондық сауда нәтижелерінің хаттамасы) төмендегілер туралы осы Шартты (бұдан әрі – Шарт) жасасты:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z731" w:id="162"/>
+    <w:bookmarkStart w:name="z731" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Шарттың нысанасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z732" w:id="163"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z732" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1.1. Құрылтайшы Сенімгерлік басқарушыға бұдан әрі "Объект" деп</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkEnd w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       аталатын____________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8881,2004 +9647,2004 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
              (мүліктің атауы және (немесе) мүліктің құрамы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сенімгерлік басқаруға береді, ал Сенімгерлік басқарушы Қазақстан Республикасының немесе әкімшілік-аумақтық бірліктің атынан Құрылтайшы әрекет ететін Пайда алушының мүддесінде Объектіні басқаруды жүзеге асыруға міндеттенеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z733" w:id="164"/>
+    <w:bookmarkStart w:name="z733" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1.2. Объект Сенімгерлік басқарушыға Қазақстан Республикасының заңнамасында және осы Шартта көзделген тәртіппен және талаптарда сенімгерлік басқаруға беріледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z734" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.3. Сенімгерлік басқарушы өзіне мемлекеттік мүлікті сенімгерлік басқару шарты бойынша берілген жылжымайтын және жылжымалы мүлікті Қазақстан Республикасының заңдарында, мемлекеттік мүлікті сенімгерлік басқару туралы шартта көзделген жағдайларда не мемлекеттік мүлікті сенімгерлік басқару құрылтайшысының жазбаша келісімімен иеліктен шығарады немесе кепілге береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z735" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.4. Осы Шарт Сенімгерлік басқарушының Объектіге сенімгерлік басқаруды жүзеге асыруға құқығын куәландыратын негіздеме болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z736" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.5. Құрылтайшы Объектінің Сенімгерлік басқарушыға берілген күні:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z734" w:id="165"/>
-[...15 lines deleted...]
-      1.3. Сенімгерлік басқарушы өзіне мемлекеттік мүлікті сенімгерлік басқару шарты бойынша берілген жылжымайтын және жылжымалы мүлікті Қазақстан Республикасының заңдарында, мемлекеттік мүлікті сенімгерлік басқару туралы шартта көзделген жағдайларда не мемлекеттік мүлікті сенімгерлік басқару құрылтайшысының жазбаша келісімімен иеліктен шығарады немесе кепілге береді.</w:t>
+    <w:bookmarkStart w:name="z737" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) кепілде тұрмағанын;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z735" w:id="166"/>
-[...15 lines deleted...]
-      1.4. Осы Шарт Сенімгерлік басқарушының Объектіге сенімгерлік басқаруды жүзеге асыруға құқығын куәландыратын негіздеме болып табылады.</w:t>
+    <w:bookmarkStart w:name="z738" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) үшінші тұлғалардың құқықтарымен ауыртпалық салынғанын /салынбағанын;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z736" w:id="167"/>
-[...15 lines deleted...]
-      1.5. Құрылтайшы Объектінің Сенімгерлік басқарушыға берілген күні:</w:t>
+    <w:bookmarkStart w:name="z739" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) сатуға қойылмағанын растайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z737" w:id="168"/>
-[...15 lines deleted...]
-      1) кепілде тұрмағанын;</w:t>
+    <w:bookmarkStart w:name="z740" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.6. Объектіні сенімгерлік басқаруға беру оған меншік құқығының Сенімгерлік басқарушыға өтуіне әкеп соқтырмайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z738" w:id="169"/>
-[...15 lines deleted...]
-      2) үшінші тұлғалардың құқықтарымен ауыртпалық салынғанын /салынбағанын;</w:t>
+    <w:bookmarkStart w:name="z741" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.7. Сенімгерлік басқарушының Объектіні басқару бойынша құқықтары мен міндеттері Объект Сенімгерлік басқарушыға берілген сәттен басталады. Объектіні беру (қабылдау-беру актісін жасау, Қазақстан Республикасының заңнамасына сәйкес акционерлердің, жауапкершілігі шектеулі серіктестіктерге қатысушылардың тізіліміне тиісті жазбаны енгізу немесе сенімгерлік басқаруға берілетін Объектіге байланысты өзге жолмен) осы Шарт жасалған сәттен бастап 10 (он) жұмыс күні ішінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z739" w:id="170"/>
-[...15 lines deleted...]
-      3) сатуға қойылмағанын растайды.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Объектіні қабылдау-беру актісіне Сенімгерлік басқарушы және теңгерім ұстаушы қол қояды және Құрылтайшы электрондық цифрлық қолтаңбаны (бұдан әрі – ЭЦҚ) пайдалана отырып, тізілімнің веб-порталында бекітеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z742" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Тараптардың құқықтары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z740" w:id="171"/>
-[...15 lines deleted...]
-      1.6. Объектіні сенімгерлік басқаруға беру оған меншік құқығының Сенімгерлік басқарушыға өтуіне әкеп соқтырмайды.</w:t>
+    <w:bookmarkStart w:name="z743" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.1. Құрылтайшының:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z741" w:id="172"/>
-[...15 lines deleted...]
-      1.7. Сенімгерлік басқарушының Объектіні басқару бойынша құқықтары мен міндеттері Объект Сенімгерлік басқарушыға берілген сәттен басталады. Объектіні беру (қабылдау-беру актісін жасау, Қазақстан Республикасының заңнамасына сәйкес акционерлердің, жауапкершілігі шектеулі серіктестіктерге қатысушылардың тізіліміне тиісті жазбаны енгізу немесе сенімгерлік басқаруға берілетін Объектіге байланысты өзге жолмен) осы Шарт жасалған сәттен бастап 10 (он) жұмыс күні ішінде жүзеге асырылады.</w:t>
+    <w:bookmarkStart w:name="z744" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жазбаша сұрау салу бойынша Объектіні басқару жөніндегі Сенімгерлік басқарушының қызметі туралы ақпарат (есеп) алуға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="172"/>
-    <w:p>
-[...33 lines deleted...]
-      2. Тараптардың құқықтары</w:t>
+    <w:bookmarkStart w:name="z745" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Сенімгерлік басқарушының қызметіне араласпай, осы Шарт бойынша Сенімгерлік басқарушы міндеттемелерінің орындалуын, оның ішінде Объектіні басқару тиімділігінің мониторингін жүргізуге, Сенімгерлік басқарушының Шарт бойынша міндеттемелердің орындалуы жөніндегі есебін тыңдау арқылы бақылауға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z743" w:id="174"/>
-[...15 lines deleted...]
-      2.1. Құрылтайшының:</w:t>
+    <w:bookmarkStart w:name="z746" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Қазақстан Республикасының заңнамасында көзделген өзге де әрекеттерді жасауға құқығы бар.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z744" w:id="175"/>
-[...15 lines deleted...]
-      1) жазбаша сұрау салу бойынша Объектіні басқару жөніндегі Сенімгерлік басқарушының қызметі туралы ақпарат (есеп) алуға;</w:t>
+    <w:bookmarkStart w:name="z747" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.2. Сенімгерлік басқарушының:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z745" w:id="176"/>
-[...15 lines deleted...]
-      2) Сенімгерлік басқарушының қызметіне араласпай, осы Шарт бойынша Сенімгерлік басқарушы міндеттемелерінің орындалуын, оның ішінде Объектіні басқару тиімділігінің мониторингін жүргізуге, Сенімгерлік басқарушының Шарт бойынша міндеттемелердің орындалуы жөніндегі есебін тыңдау арқылы бақылауға;</w:t>
+    <w:bookmarkStart w:name="z748" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) сенімгерлік басқаруға берілген Объектіге қатысты Құрылтайшының мүддесіне заңды және іс жүзіндегі әрекеттерді жасауға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z746" w:id="177"/>
-[...15 lines deleted...]
-      3) Қазақстан Республикасының заңнамасында көзделген өзге де әрекеттерді жасауға құқығы бар.</w:t>
+    <w:bookmarkStart w:name="z749" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) мемлекеттік мүлікті сенімгерлік басқару кезінде өзі жүргізген қажетті шығыстарды (тендерлік негізде объектіні сенімгерлік басқаруға беру кезінде тендерлік комиссияның тиісті шешімі болған кезде/ тендер өткізусіз объектіні сенімгерлік басқаруға беру кезінде басқару органының/теңгерімді ұстаушының ұсынысы болған кезде қолданылады):</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z747" w:id="178"/>
-[...15 lines deleted...]
-      2.2. Сенімгерлік басқарушының:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сенімгерлік басқаруға берілген объектілер бойынша сенімгерлік мүлікті пайдаланудан түскен кірістер есебінен немесе осы Шартқа қосымшаға сәйкес нысан бойынша сенімгерлік басқару объектісі бойынша Шығыстарды өтеу актісін ұсынған кезде тиісті қаржы жылына арналған бюджетте бюджеттік бағдарламаның тиісті әкімшісінің ___________________ (бюджеттік бағдарлама әкімшісінің атауы) ағымдағы __________________ (бюджеттік бағдарлама атауы) бюджеттік бағдарламасы бойынша көзделген қаражат есебінен;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z750" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) құрылтайшының сенімгерлік басқаруынан алынған______ мөлшеріндегі таза кіріс болған кезде және оның есебінен объектіні сенімгерлік басқаруға беру кезінде сыйақы (құрылтайшының сенімгерлік басқаруынан алынған таза кіріске қатысты пайыздық арақатынаста, бірақ тендер өткізу туралы хабарламада көрсетілген шекті мөлшерден аспайтын) алуға (тендерлік негізде объект сенімгерлік басқаруға беру кезінде тендерлік комиссияның тиісті шешімі болған кезде/объектіні тендер өткізусіз сенімгерлік басқаруға беруі кезінде басқару органының/теңгерімді ұстаушының ұсынысы болған кезде қолданылады);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z748" w:id="179"/>
-[...15 lines deleted...]
-      1) сенімгерлік басқаруға берілген Объектіге қатысты Құрылтайшының мүддесіне заңды және іс жүзіндегі әрекеттерді жасауға;</w:t>
+    <w:bookmarkStart w:name="z751" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Осы Шартта және Қазақстан Республикасының қолданыстағы заңнамасында көзделген өзге құқықтарды жүзеге асыруға құқығы бар.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z749" w:id="180"/>
-[...15 lines deleted...]
-      2) мемлекеттік мүлікті сенімгерлік басқару кезінде өзі жүргізген қажетті шығыстарды (тендерлік негізде объектіні сенімгерлік басқаруға беру кезінде тендерлік комиссияның тиісті шешімі болған кезде/ тендер өткізусіз объектіні сенімгерлік басқаруға беру кезінде басқару органының/теңгерімді ұстаушының ұсынысы болған кезде қолданылады):</w:t>
+    <w:bookmarkStart w:name="z752" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.3.Баланс ұстаушының:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="180"/>
-    <w:p>
-[...33 lines deleted...]
-      3) құрылтайшының сенімгерлік басқаруынан алынған______ мөлшеріндегі таза кіріс болған кезде және оның есебінен объектіні сенімгерлік басқаруға беру кезінде сыйақы (құрылтайшының сенімгерлік басқаруынан алынған таза кіріске қатысты пайыздық арақатынаста, бірақ тендер өткізу туралы хабарламада көрсетілген шекті мөлшерден аспайтын) алуға (тендерлік негізде объект сенімгерлік басқаруға беру кезінде тендерлік комиссияның тиісті шешімі болған кезде/объектіні тендер өткізусіз сенімгерлік басқаруға беруі кезінде басқару органының/теңгерімді ұстаушының ұсынысы болған кезде қолданылады);</w:t>
+    <w:bookmarkStart w:name="z753" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) құрылтайшыдан жазбаша сұрау салу бойынша объектіні басқару жөніндегі сенімгерлік басқарушының қызметі туралы ақпарат (есеп) алуға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z751" w:id="182"/>
-[...15 lines deleted...]
-      4) Осы Шартта және Қазақстан Республикасының қолданыстағы заңнамасында көзделген өзге құқықтарды жүзеге асыруға құқығы бар.</w:t>
+    <w:bookmarkStart w:name="z754" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сенімгерлік басқарушының шарт бойынша міндеттемелерін орындауы жөніндегі есебін тыңдауға қатысуға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z752" w:id="183"/>
-[...15 lines deleted...]
-      2.3.Баланс ұстаушының:</w:t>
+    <w:bookmarkStart w:name="z755" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) құрылтайшы жүргізетін объектіні басқару тиімділігіне мониторинг жүргізуге қатысуға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z753" w:id="184"/>
+    <w:bookmarkStart w:name="z756" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Қазақстан Республикасының заңнамасында көзделген өзге де әрекеттерді жасауға құқығы бар.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z757" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.4. Басқару органының:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z758" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) құрылтайшыдан жазбаша сұрау салу бойынша объектіні басқару жөніндегі сенімгерлік басқарушының қызметі туралы ақпарат (есеп) алуға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z754" w:id="185"/>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z759" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) сенімгерлік басқарушының шарт бойынша міндеттемелерін орындауы жөніндегі есебін тыңдауға қатысуға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z755" w:id="186"/>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z760" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) құрылтайшы жүргізетін объектіні басқару тиімділігіне мониторинг жүргізуге қатысуға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z756" w:id="187"/>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z761" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Қазақстан Республикасының заңнамасында көзделген өзге де әрекеттерді жасауға құқығы бар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
-[...38 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z759" w:id="190"/>
-[...15 lines deleted...]
-      2) сенімгерлік басқарушының шарт бойынша міндеттемелерін орындауы жөніндегі есебін тыңдауға қатысуға;</w:t>
+    <w:bookmarkStart w:name="z762" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Тараптардың міндеттері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z760" w:id="191"/>
-[...15 lines deleted...]
-      3) құрылтайшы жүргізетін объектіні басқару тиімділігіне мониторинг жүргізуге қатысуға;</w:t>
+    <w:bookmarkStart w:name="z763" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.1. Құрылтайшы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z761" w:id="192"/>
-[...15 lines deleted...]
-      4) Қазақстан Республикасының заңнамасында көзделген өзге де әрекеттерді жасауға құқығы бар.</w:t>
+    <w:bookmarkStart w:name="z764" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Сенімгерлік басқарушыға Объектіні осы Шартта белгіленген мерзімдерде беруге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z762" w:id="193"/>
-[...15 lines deleted...]
-      3. Тараптардың міндеттері</w:t>
+    <w:bookmarkStart w:name="z765" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Сенімгерлік басқарушыға осы Шарт бойынша оның міндеттерін жүзеге асыруы үшін қажетті құжаттарды беруге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z763" w:id="194"/>
-[...15 lines deleted...]
-      3.1. Құрылтайшы:</w:t>
+    <w:bookmarkStart w:name="z766" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Объектіні кепілдікке бермеуге, үшінші тұлғалардың құқықтарымен ауыртпалық салмауға және осы Шарттың қолданылу мерзімі ішінде үшінші тұлғаларға сатуға қоймауға міндетті.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z764" w:id="195"/>
-[...15 lines deleted...]
-      1) Сенімгерлік басқарушыға Объектіні осы Шартта белгіленген мерзімдерде беруге;</w:t>
+    <w:bookmarkStart w:name="z767" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.2. Сенімгерлік басқарушы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z765" w:id="196"/>
-[...15 lines deleted...]
-      2) Сенімгерлік басқарушыға осы Шарт бойынша оның міндеттерін жүзеге асыруы үшін қажетті құжаттарды беруге;</w:t>
+    <w:bookmarkStart w:name="z768" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Объектіні тиімді басқаруды жүзеге асыруға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z766" w:id="197"/>
-[...15 lines deleted...]
-      3) Объектіні кепілдікке бермеуге, үшінші тұлғалардың құқықтарымен ауыртпалық салмауға және осы Шарттың қолданылу мерзімі ішінде үшінші тұлғаларға сатуға қоймауға міндетті.</w:t>
+    <w:bookmarkStart w:name="z769" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Объектінің сақталуын қамтамасыз етуге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z767" w:id="198"/>
-[...15 lines deleted...]
-      3.2. Сенімгерлік басқарушы:</w:t>
+    <w:bookmarkStart w:name="z770" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) өзінің Сенімгерлік басқарушы ретінде әрекет ететінін көрсете отырып, сенімгерлік басқаруға берілген Объектімен мәмілелерді өз атынан жасауға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z768" w:id="199"/>
-[...15 lines deleted...]
-      1) Объектіні тиімді басқаруды жүзеге асыруға;</w:t>
+    <w:bookmarkStart w:name="z771" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Қазақстан Республикасының заңнамасына сәйкес қажетті болып табылатын барлық рұқсат беру құжаттарын уәкілетті мемлекеттік органдардан алуға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z769" w:id="200"/>
-[...15 lines deleted...]
-      2) Объектінің сақталуын қамтамасыз етуге;</w:t>
+    <w:bookmarkStart w:name="z772" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) осы Шартқа сәйкес Сенімгерлік басқарушының құқықтары мен міндеттерін жүзеге асыруға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z770" w:id="201"/>
-[...15 lines deleted...]
-      3) өзінің Сенімгерлік басқарушы ретінде әрекет ететінін көрсете отырып, сенімгерлік басқаруға берілген Объектімен мәмілелерді өз атынан жасауға;</w:t>
+    <w:bookmarkStart w:name="z773" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) осы Шарттың 1.3-тармағында көзделген жағдайларды қоспағанда, Объектіні іс жүзінде иеліктен шығаруға әкеп соғатын кез келген заңды және іс жүзіндегі әрекеттерді жасамауға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z771" w:id="202"/>
-[...15 lines deleted...]
-      4) Қазақстан Республикасының заңнамасына сәйкес қажетті болып табылатын барлық рұқсат беру құжаттарын уәкілетті мемлекеттік органдардан алуға;</w:t>
+    <w:bookmarkStart w:name="z774" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) сенімгерлік басқаруға алған Объектіні өз меншігінен оқшаулауға міндетті. Объект Сенімгерлік басқарушының жеке теңгерімінде көрсетіледі және ол бойынша дербес есеп жүргізіледі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z772" w:id="203"/>
-[...15 lines deleted...]
-      5) осы Шартқа сәйкес Сенімгерлік басқарушының құқықтары мен міндеттерін жүзеге асыруға;</w:t>
+    <w:bookmarkStart w:name="z775" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) Объектіні сенімгерлік басқарумен байланысты қызмет бойынша есеп айырысу жүргізу үшін жеке банк шотын ашуға (бағалы қағаздарды және жарғылық капиталға қатысу үлестерін сенімгерлік басқаруға беру кезінде осындай есептемелерді жүргізу қажет болған жағдайда қолданылады);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z773" w:id="204"/>
-[...15 lines deleted...]
-      6) осы Шарттың 1.3-тармағында көзделген жағдайларды қоспағанда, Объектіні іс жүзінде иеліктен шығаруға әкеп соғатын кез келген заңды және іс жүзіндегі әрекеттерді жасамауға;</w:t>
+    <w:bookmarkStart w:name="z776" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) __________ бюджет кірісіне_________________ бюджеттік сыныптама кодына тиісті мемлекеттік кірістер департаментінің бизнес сәйкестендіру нөмірін міндетті түрде көрсете отырып, мынадай деректемелер бойынша: ____________________________________ құрылтайшының сенімгерлік басқаруынан түскен таза кірісін (сыйақыны шегере отырып) аударуды қамтамасыз етуге (бағалы қағаздарды және жарғылық капиталға қатысу үлестерін қоспағанда, объектіні сенімгерлік басқаруға беру кезінде қолданылады);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z774" w:id="205"/>
-[...15 lines deleted...]
-      7) сенімгерлік басқаруға алған Объектіні өз меншігінен оқшаулауға міндетті. Объект Сенімгерлік басқарушының жеке теңгерімінде көрсетіледі және ол бойынша дербес есеп жүргізіледі;</w:t>
+    <w:bookmarkStart w:name="z777" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) Қазақстан Республикасының бюджет заңнамасында белгіленген мөлшерде дивиденттер (кіріс) төлеуге акционерлік қоғамның (жауапкершілігі шектеулі серіктестіктің) таза кірісінің бір бөлігін __________ бюджетінің кірісіне бағыттауды қамтамасыз етуге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z775" w:id="206"/>
-[...15 lines deleted...]
-      8) Объектіні сенімгерлік басқарумен байланысты қызмет бойынша есеп айырысу жүргізу үшін жеке банк шотын ашуға (бағалы қағаздарды және жарғылық капиталға қатысу үлестерін сенімгерлік басқаруға беру кезінде осындай есептемелерді жүргізу қажет болған жағдайда қолданылады);</w:t>
+    <w:bookmarkStart w:name="z778" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) мемлекеттік мекеменің теңгерімінде бекітілген республикалық және коммуналдық мүлікті сенімгерлік басқаруға беруді қоспағанда, мүлік салығы, жер салығы және көлік салығы жөнінде Объект бойынша салықтық міндеттемелерін орындауға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z776" w:id="207"/>
-[...15 lines deleted...]
-      9) __________ бюджет кірісіне_________________ бюджеттік сыныптама кодына тиісті мемлекеттік кірістер департаментінің бизнес сәйкестендіру нөмірін міндетті түрде көрсете отырып, мынадай деректемелер бойынша: ____________________________________ құрылтайшының сенімгерлік басқаруынан түскен таза кірісін (сыйақыны шегере отырып) аударуды қамтамасыз етуге (бағалы қағаздарды және жарғылық капиталға қатысу үлестерін қоспағанда, объектіні сенімгерлік басқаруға беру кезінде қолданылады);</w:t>
+    <w:bookmarkStart w:name="z779" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) өзінің Шартты тиісінше орындамауының салдарынан Құрылтайшыға келтірілген шығындарды өтеуге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z777" w:id="208"/>
-[...15 lines deleted...]
-      10) Қазақстан Республикасының бюджет заңнамасында белгіленген мөлшерде дивиденттер (кіріс) төлеуге акционерлік қоғамның (жауапкершілігі шектеулі серіктестіктің) таза кірісінің бір бөлігін __________ бюджетінің кірісіне бағыттауды қамтамасыз етуге;</w:t>
+    <w:bookmarkStart w:name="z780" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) Шартты тиісінше орындау мақсатында сенімгерлік басқару бойынша әрекеттер нәтижесінде туындаған міндеттерді орындауға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z778" w:id="209"/>
-[...15 lines deleted...]
-      11) мемлекеттік мекеменің теңгерімінде бекітілген республикалық және коммуналдық мүлікті сенімгерлік басқаруға беруді қоспағанда, мүлік салығы, жер салығы және көлік салығы жөнінде Объект бойынша салықтық міндеттемелерін орындауға;</w:t>
+    <w:bookmarkStart w:name="z781" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) Құрылтайшыға ____________________ (беру мерзімі) жазбаша нысанда жылдық есеп беруге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z779" w:id="210"/>
-[...15 lines deleted...]
-      12) өзінің Шартты тиісінше орындамауының салдарынан Құрылтайшыға келтірілген шығындарды өтеуге;</w:t>
+    <w:bookmarkStart w:name="z782" w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) Құрылтайшыға _____________________ (беру мерзімі) жазбаша нысанда шарттың барлық қолданылу мерзімінің есебін беруге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z780" w:id="211"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z783" w:id="214"/>
+    <w:bookmarkStart w:name="z783" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16) сенімгерлік басқарушының осы Шартпен өзінің сенімгерлік басқаруына берілген мемлекеттік мүлікпен байланысты қаржылық қызметі туралы есебін "Мемлекеттік мүлікті басқару жөніндегі функцияларды орындауға қатысатын жеке және заңды тұлғалардың мемлекеттік меншікпен байланысты мүліктік сипаттағы барлық мәмілелер және қаржылық қызмет туралы есептер беруінің қағидалары мен мерзімдерін бекіту туралы" Қазақстан Республикасы Премьер-Министрінің орынбасары – Қаржы министрінің 2023 жылғы 31 шiлдедегi № 816 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33221 болып тіркелген) (бұдан әрі – Бұйрық) айқындалған тәртіппен беруге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z784" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) мемлекеттік мүлікті иеліктен шығару немесе оны кепілге беру туралы мәміле жасалған жағдайда мемлекеттік меншікпен байланысты мүліктік сипаттағы барлық мәмілелер туралы есепті _____________________ бұйрығында (ұсыну мерзімдері) айқындалған тәртіппен беруге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z785" w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) осы Шартқа Тараптар қол қойған күннен бастап күнтізбелік 15 (он бес) күн ішінде осы Шартты мемлекеттік тіркеуді жүзеге асыруға (жылжымайтын мүлікті сенімгерлік басқаруға берген жағдайда);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z786" w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) Объектіні Құрылтайшыға осы Шарттың күші жойылған кезде (шарттың мерзімі аяқталғанда, Шартты мерзімінен бұрын бұзғанда) 10 (он) жұмыс күні ішінде беруге;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="214"/>
-    <w:bookmarkStart w:name="z784" w:id="215"/>
-[...15 lines deleted...]
-      17) мемлекеттік мүлікті иеліктен шығару немесе оны кепілге беру туралы мәміле жасалған жағдайда мемлекеттік меншікпен байланысты мүліктік сипаттағы барлық мәмілелер туралы есепті _____________________ бұйрығында (ұсыну мерзімдері) айқындалған тәртіппен беруге;</w:t>
+    <w:bookmarkStart w:name="z787" w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) өзге міндеттемелерді орындауға (сенімгерлік басқаруға берілетін Объектіге байланысты) міндетті.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="215"/>
-    <w:bookmarkStart w:name="z785" w:id="216"/>
-[...15 lines deleted...]
-      18) осы Шартқа Тараптар қол қойған күннен бастап күнтізбелік 15 (он бес) күн ішінде осы Шартты мемлекеттік тіркеуді жүзеге асыруға (жылжымайтын мүлікті сенімгерлік басқаруға берген жағдайда);</w:t>
+    <w:bookmarkStart w:name="z788" w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.3. Баланс ұстаушы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="216"/>
-    <w:bookmarkStart w:name="z786" w:id="217"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z789" w:id="220"/>
+    <w:bookmarkStart w:name="z789" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) бағалы қағаздарды және жарғылық капиталға қатысу үлестерін қоспағанда, Объектіні осы Шартта белгіленген мерзімдерде Сенімгерлік басқарушыға беруді қамтамасыз етуге; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z790" w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сенімгерлік басқарушы осы Шартқа қосымшаға сәйкес нысан бойынша Cенімгерлік басқару объектісі бойынша қажетті шығыстарды өтеу актісін ұсынған кезде оның мемлекеттік мүлікті сенімгерлік басқару кезінде жүргізген қажетті шығыстарын ағымдағы бюджеттік бағдарлама бойынша тиісті қаржы жылына арналған бюджетте көзделген қаражат есебінен өтеуді қамтамасыз етуге (егер баланс ұстаушы Қағидалардың 5-тармағында көрсетілген бюджеттік бағдарламалардың әкімшісі болып табылған жағдайда);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z791" w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Сенімгерлік басқарушының осы Шарт бойынша міндеттемелерінің орындалуын бақылауды жүзеге асыруға қатысуға міндетті.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z792" w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.4. Басқару органы:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="220"/>
-    <w:bookmarkStart w:name="z790" w:id="221"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z793" w:id="224"/>
+    <w:bookmarkStart w:name="z793" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) Сенімгерлік басқарушының осы Шарт бойынша міндеттемелерінің орындалуын бақылауды жүзеге асыруға қатысуға міндетті. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z794" w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Тараптардың жауапкершілігі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z795" w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4.1. Объектіні басқару кезінде еңсерілмейтін күш әрекетімен келтірілген зиянды немесе залалды қоспағанда, Құрылтайшының мүддесіне келтірілген кез келген зиян немесе залал үшін Сенімгерлік басқарушы жауапты болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z796" w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4.2. Тараптар осы Шарт бойынша өздерінің міндеттемелерін орындамағаны немесе тиісінше орындамағаны үшін Қазақстан Республикасының заңнамасына сәйкес жауапты болады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="224"/>
-    <w:bookmarkStart w:name="z794" w:id="225"/>
-[...15 lines deleted...]
-      4. Тараптардың жауапкершілігі</w:t>
+    <w:bookmarkStart w:name="z797" w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Форс-мажор</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="225"/>
-    <w:bookmarkStart w:name="z795" w:id="226"/>
-[...15 lines deleted...]
-      4.1. Объектіні басқару кезінде еңсерілмейтін күш әрекетімен келтірілген зиянды немесе залалды қоспағанда, Құрылтайшының мүддесіне келтірілген кез келген зиян немесе залал үшін Сенімгерлік басқарушы жауапты болады.</w:t>
+    <w:bookmarkStart w:name="z798" w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5.1. Егер осы Шарт бойынша міндеттемелерінің толық немесе ішінара орындалмауы еңсерілмейтін күш мән-жайларының (жер сілкінісі, топан су, өрт, эмбарго, соғыс немесе әскери қимылдар, мемлекеттік органдардың міндеттемелердің орындалуына тыйым салатын немесе қандай да бір кедергі келтіретін нормативтік құқықтық актілерді шығаруы) салдарынан болса, бұл міндеттемелер Тараптардың еркіне тәуелді болмаған және Тараптардың кез келгені осы Шарт бойынша өздерінің міндеттемелерін орындауы мүмкін болмаған жағдайда Тараптар ол үшін жауапкершіліктен босатылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="226"/>
-    <w:bookmarkStart w:name="z796" w:id="227"/>
-[...15 lines deleted...]
-      4.2. Тараптар осы Шарт бойынша өздерінің міндеттемелерін орындамағаны немесе тиісінше орындамағаны үшін Қазақстан Республикасының заңнамасына сәйкес жауапты болады.</w:t>
+    <w:bookmarkStart w:name="z799" w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5.2. Осы Шарт бойынша міндеттемелерді орындау мерзімі еңсерілмейтін күш мән-жайлары, сондай-ақ осы мән-жайлардан туындаған салдарлар болған уақытқа мөлшерлес мерзімге кейінге қалдырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="227"/>
-    <w:bookmarkStart w:name="z797" w:id="228"/>
-[...15 lines deleted...]
-      5. Форс-мажор</w:t>
+    <w:bookmarkStart w:name="z800" w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5.3. Еңсерілмейтін күш мән-жайлары туындаған кезде Тараптардың кез келгені екінші Тарапқа күнтізбелік 30 (отыз) күн ішінде жазбаша түрде осы мән-жайлардың туындағаны туралы хабарлауға міндетті.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="228"/>
-    <w:bookmarkStart w:name="z798" w:id="229"/>
-[...15 lines deleted...]
-      5.1. Егер осы Шарт бойынша міндеттемелерінің толық немесе ішінара орындалмауы еңсерілмейтін күш мән-жайларының (жер сілкінісі, топан су, өрт, эмбарго, соғыс немесе әскери қимылдар, мемлекеттік органдардың міндеттемелердің орындалуына тыйым салатын немесе қандай да бір кедергі келтіретін нормативтік құқықтық актілерді шығаруы) салдарынан болса, бұл міндеттемелер Тараптардың еркіне тәуелді болмаған және Тараптардың кез келгені осы Шарт бойынша өздерінің міндеттемелерін орындауы мүмкін болмаған жағдайда Тараптар ол үшін жауапкершіліктен босатылады.</w:t>
+    <w:bookmarkStart w:name="z801" w:id="229"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5.4. Хабардар етпеу немесе уақтылы хабардар етпеу Тарапты жоғарыда көрсетілген кез келген мән-жайға міндеттеменің орындалмауы жауапкершілігінен босататын негіздеме ретінде сілтеме жасау құқығынан айырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="229"/>
-    <w:bookmarkStart w:name="z799" w:id="230"/>
-[...15 lines deleted...]
-      5.2. Осы Шарт бойынша міндеттемелерді орындау мерзімі еңсерілмейтін күш мән-жайлары, сондай-ақ осы мән-жайлардан туындаған салдарлар болған уақытқа мөлшерлес мерзімге кейінге қалдырылады.</w:t>
+    <w:bookmarkStart w:name="z802" w:id="230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5.5. Егер Тараптардың міндеттемелерді толық немесе ішінара орындауына күнтізбелік 2 (екі) айдан астам уақыт мүмкін болмаса, онда Тараптар осы Шартты бұзуға құқылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="230"/>
-    <w:bookmarkStart w:name="z800" w:id="231"/>
-[...15 lines deleted...]
-      5.3. Еңсерілмейтін күш мән-жайлары туындаған кезде Тараптардың кез келгені екінші Тарапқа күнтізбелік 30 (отыз) күн ішінде жазбаша түрде осы мән-жайлардың туындағаны туралы хабарлауға міндетті.</w:t>
+    <w:bookmarkStart w:name="z803" w:id="231"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Құпиялылық</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="231"/>
-    <w:bookmarkStart w:name="z801" w:id="232"/>
-[...15 lines deleted...]
-      5.4. Хабардар етпеу немесе уақтылы хабардар етпеу Тарапты жоғарыда көрсетілген кез келген мән-жайға міндеттеменің орындалмауы жауапкершілігінен босататын негіздеме ретінде сілтеме жасау құқығынан айырады.</w:t>
+    <w:bookmarkStart w:name="z804" w:id="232"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6.1. Тараптар Шарттағы барлық ақпарат құпия болып табылады деп келісті және Тараптар оны қорғау үшін барлық қажетті шараларды қабылдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="232"/>
-    <w:bookmarkStart w:name="z802" w:id="233"/>
-[...15 lines deleted...]
-      5.5. Егер Тараптардың міндеттемелерді толық немесе ішінара орындауына күнтізбелік 2 (екі) айдан астам уақыт мүмкін болмаса, онда Тараптар осы Шартты бұзуға құқылы.</w:t>
+    <w:bookmarkStart w:name="z805" w:id="233"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6.2. Тараптардың әрқайсысы екінші Тараптан алынған құпия ақпаратты жарияламауға міндеттенеді және Қазақстан Республикасының қолданыстағы заңнамасында тікелей көзделген жағдайларды қоспағанда, осы ақпаратты екінші Тараптың алдын ала жазбаша келісімінсіз үшінші тұлғаларға ашуға құқығы жоқ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="233"/>
-    <w:bookmarkStart w:name="z803" w:id="234"/>
-[...15 lines deleted...]
-      6. Құпиялылық</w:t>
+    <w:bookmarkStart w:name="z806" w:id="234"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Дауларды шешу</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="234"/>
-    <w:bookmarkStart w:name="z804" w:id="235"/>
-[...15 lines deleted...]
-      6.1. Тараптар Шарттағы барлық ақпарат құпия болып табылады деп келісті және Тараптар оны қорғау үшін барлық қажетті шараларды қабылдайды.</w:t>
+    <w:bookmarkStart w:name="z807" w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7.1. Осы Шарттан туындайтын барлық даулар мен келіспеушіліктер келіссөздер жолымен шешіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="235"/>
-    <w:bookmarkStart w:name="z805" w:id="236"/>
-[...15 lines deleted...]
-      6.2. Тараптардың әрқайсысы екінші Тараптан алынған құпия ақпаратты жарияламауға міндеттенеді және Қазақстан Республикасының қолданыстағы заңнамасында тікелей көзделген жағдайларды қоспағанда, осы ақпаратты екінші Тараптың алдын ала жазбаша келісімінсіз үшінші тұлғаларға ашуға құқығы жоқ.</w:t>
+    <w:bookmarkStart w:name="z808" w:id="236"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7.2. Даулар мен келіспеушіліктерді келіссөздер жолымен шешу мүмкін болмаған жағдайда, дау заңнамада белгіленген тәртіппен Қазақстан Республикасының сот органдарында қаралуға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="236"/>
-    <w:bookmarkStart w:name="z806" w:id="237"/>
-[...15 lines deleted...]
-      7. Дауларды шешу</w:t>
+    <w:bookmarkStart w:name="z809" w:id="237"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Шарттың қолданылу мерзімі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="237"/>
-    <w:bookmarkStart w:name="z807" w:id="238"/>
-[...15 lines deleted...]
-      7.1. Осы Шарттан туындайтын барлық даулар мен келіспеушіліктер келіссөздер жолымен шешіледі.</w:t>
+    <w:bookmarkStart w:name="z810" w:id="238"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8.1. Осы Шарт Тараптар қол қойған күнінен бастап күшіне енеді және _____________________________________________ дейін қолданылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="238"/>
-    <w:bookmarkStart w:name="z808" w:id="239"/>
-[...15 lines deleted...]
-      7.2. Даулар мен келіспеушіліктерді келіссөздер жолымен шешу мүмкін болмаған жағдайда, дау заңнамада белгіленген тәртіппен Қазақстан Республикасының сот органдарында қаралуға тиіс.</w:t>
+    <w:bookmarkStart w:name="z811" w:id="239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Шарт талаптарының орындалуын бақылау</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="239"/>
-    <w:bookmarkStart w:name="z809" w:id="240"/>
-[...15 lines deleted...]
-      8. Шарттың қолданылу мерзімі</w:t>
+    <w:bookmarkStart w:name="z812" w:id="240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9.1. Осы Шарт талаптарының орындалуын бақылауды Құрылтайшы жүзеге асырады. Құрылтайшы осы мақсатта басқа да мүдделі мемлекеттік органдар өкілдерінің қатысуымен комиссия құра алады. Сенімгерлік басқарушы осындай комиссияның қарауына қажетті құжаттар мен есептерді комиссия белгілеген нысан бойынша және мерзімдерде беруге тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="240"/>
-    <w:bookmarkStart w:name="z810" w:id="241"/>
-[...15 lines deleted...]
-      8.1. Осы Шарт Тараптар қол қойған күнінен бастап күшіне енеді және _____________________________________________ дейін қолданылады.</w:t>
+    <w:bookmarkStart w:name="z813" w:id="241"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Шарттың қолданылуын тоқтатуға қойылатын талаптар</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="241"/>
-    <w:bookmarkStart w:name="z811" w:id="242"/>
-[...15 lines deleted...]
-      9. Шарт талаптарының орындалуын бақылау</w:t>
+    <w:bookmarkStart w:name="z814" w:id="242"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10.1. Осы Шарттың қолданылуы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="242"/>
-    <w:bookmarkStart w:name="z812" w:id="243"/>
-[...15 lines deleted...]
-      9.1. Осы Шарт талаптарының орындалуын бақылауды Құрылтайшы жүзеге асырады. Құрылтайшы осы мақсатта басқа да мүдделі мемлекеттік органдар өкілдерінің қатысуымен комиссия құра алады. Сенімгерлік басқарушы осындай комиссияның қарауына қажетті құжаттар мен есептерді комиссия белгілеген нысан бойынша және мерзімдерде беруге тиіс.</w:t>
+    <w:bookmarkStart w:name="z815" w:id="243"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осы Шарттың 10-бөлімінің 10.2-тармағына сәйкес Тараптардың келісуі бойынша не біржақты тәртіппен мерзімінен бұрын бұзылған;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="243"/>
-    <w:bookmarkStart w:name="z813" w:id="244"/>
-[...15 lines deleted...]
-      10. Шарттың қолданылуын тоқтатуға қойылатын талаптар</w:t>
+    <w:bookmarkStart w:name="z816" w:id="244"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Шарттың қолданылу мерзімі аяқталған жағдайларда тоқтатылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="244"/>
-    <w:bookmarkStart w:name="z814" w:id="245"/>
-[...15 lines deleted...]
-      10.1. Осы Шарттың қолданылуы:</w:t>
+    <w:bookmarkStart w:name="z817" w:id="245"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10.2. Тарап осы Шарттың талаптарын орындамаған және/немесе тиісінше орындамаған жағдайда екінші Тарап күнтізбелік 30 (отыз) күнге дейінгі мерзімде анықталған бұзушылықтарды жою қажет екені туралы жазбаша ескертеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="245"/>
-    <w:bookmarkStart w:name="z815" w:id="246"/>
-[...15 lines deleted...]
-      1) осы Шарттың 10-бөлімінің 10.2-тармағына сәйкес Тараптардың келісуі бойынша не біржақты тәртіппен мерзімінен бұрын бұзылған;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұзушылықтар осы Шарттың 10.2-тармағында көрсетілген мерзімде жойылмаған жағдайда, ескерту жасаушы Тарап осы Шартты біржақты тәртіппен бұзуға құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z818" w:id="246"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10.3. Осы Шартты тоқтатудың өзге негіздері Қазақстан Республикасының қолданыстағы заңнамасына сәйкес айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="246"/>
-    <w:bookmarkStart w:name="z816" w:id="247"/>
-[...15 lines deleted...]
-      2) Шарттың қолданылу мерзімі аяқталған жағдайларда тоқтатылады.</w:t>
+    <w:bookmarkStart w:name="z819" w:id="247"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Өзге талаптар</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="247"/>
-    <w:bookmarkStart w:name="z817" w:id="248"/>
-[...15 lines deleted...]
-      10.2. Тарап осы Шарттың талаптарын орындамаған және/немесе тиісінше орындамаған жағдайда екінші Тарап күнтізбелік 30 (отыз) күнге дейінгі мерзімде анықталған бұзушылықтарды жою қажет екені туралы жазбаша ескертеді.</w:t>
+    <w:bookmarkStart w:name="z820" w:id="248"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11.1. Осы Шартта көзделмеген басқа барлық жағдайларда Тараптар Қазақстан Республикасының заңнамасын басшылыққа алатын болады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="248"/>
-    <w:p>
-[...33 lines deleted...]
-      10.3. Осы Шартты тоқтатудың өзге негіздері Қазақстан Республикасының қолданыстағы заңнамасына сәйкес айқындалады.</w:t>
+    <w:bookmarkStart w:name="z821" w:id="249"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11.2. Құрылтайшы, Баланс ұстаушы немесе Басқару органы мен Сенімгерлік басқарушы өзара келісу бойынша қосымша келісімдер жасасу арқылы осы Шартқа өзгерістер мен толықтырулар енгізуге құқылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="249"/>
-    <w:bookmarkStart w:name="z819" w:id="250"/>
-[...15 lines deleted...]
-      11. Өзге талаптар</w:t>
+    <w:bookmarkStart w:name="z822" w:id="250"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11.3. Осы Шартқа барлық қосымша келісімдер оның ажырамас бөлігі болып табылады және оған Тараптардың уәкілетті өкілдері қол қоюға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="250"/>
-    <w:bookmarkStart w:name="z820" w:id="251"/>
-[...15 lines deleted...]
-      11.1. Осы Шартта көзделмеген басқа барлық жағдайларда Тараптар Қазақстан Республикасының заңнамасын басшылыққа алатын болады.</w:t>
+    <w:bookmarkStart w:name="z823" w:id="251"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11.4. Осы Шарттың қолданылу мерзімін тоқтату Тараптардың ол бойынша міндеттемелерін тоқтатуына әкеп соғады, бірақ егер Тараптар осы Шарттың талаптарын орындаған кезде осындай жағдайлар орын алса, осы Шарттың Тараптарын оны бұзғаны үшін жауаптылықтан босатпайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="251"/>
-    <w:bookmarkStart w:name="z821" w:id="252"/>
-[...15 lines deleted...]
-      11.2. Құрылтайшы, Баланс ұстаушы немесе Басқару органы мен Сенімгерлік басқарушы өзара келісу бойынша қосымша келісімдер жасасу арқылы осы Шартқа өзгерістер мен толықтырулар енгізуге құқылы.</w:t>
+    <w:bookmarkStart w:name="z824" w:id="252"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11.5. Сенімгерлік басқару шарты тоқтатылған жағдайда Сенімгерлік басқарушы Объектіні қабылдау-беру актісі бойынша 10 (он) жұмыс күні ішінде баланс ұстаушыға қайтарады (осы Қағидалардың 8-тармағының 1) тармақшасы негізінде сенімгерлік басқаруға берілген объектілерді беру жағдайларына қолданылмайды).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="252"/>
-    <w:bookmarkStart w:name="z822" w:id="253"/>
-[...15 lines deleted...]
-      11.3. Осы Шартқа барлық қосымша келісімдер оның ажырамас бөлігі болып табылады және оған Тараптардың уәкілетті өкілдері қол қоюға тиіс.</w:t>
+    <w:bookmarkStart w:name="z825" w:id="253"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11.6. Осы Шарт заңды күші бірдей мемлекеттік және орыс тілдерінде, тізілімнің веб-порталы арқылы ЭЦҚ пайдаланыла отырып жасалған.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="253"/>
-    <w:bookmarkStart w:name="z823" w:id="254"/>
-[...15 lines deleted...]
-      11.4. Осы Шарттың қолданылу мерзімін тоқтату Тараптардың ол бойынша міндеттемелерін тоқтатуына әкеп соғады, бірақ егер Тараптар осы Шарттың талаптарын орындаған кезде осындай жағдайлар орын алса, осы Шарттың Тараптарын оны бұзғаны үшін жауаптылықтан босатпайды.</w:t>
+    <w:bookmarkStart w:name="z826" w:id="254"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Тараптардың мекенжайлары мен деректемелері:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="254"/>
-    <w:bookmarkStart w:name="z824" w:id="255"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="257"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -11412,70 +12178,70 @@
               <w:t>
 ________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (тегі, аты, әкесінің аты (бар болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z827" w:id="258"/>
+    <w:bookmarkStart w:name="z827" w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе: * - Егер Құрылтайшы мен Баланс ұстаушы бір тұлғада болса, шарт екі тарап арасында жасалған болып есептеледі, бұл ретте рөлдердің әрқайсысының құқықтары мен міндеттерін реттейтін талаптар сақталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkEnd w:id="255"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -11559,80 +12325,80 @@
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z829" w:id="259"/>
+    <w:bookmarkStart w:name="z829" w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сенімгерлік басқару объектісі бойынша қажетті шығыстарды өтеу </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>АКТІСІ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkEnd w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                                  20__ жылғы "___" __________ №____</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -11849,235 +12615,385 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Объектімен байланысты шығыстардың атауы</w:t>
+              <w:t>Объектімен</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>байланысты</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шығыстардың</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Өлшем бірлігі</w:t>
+              <w:t>Өлшем</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бірлігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Шығыстардың жалпы сомасы</w:t>
+              <w:t>Шығыстардың</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жалпы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сомасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Төленген шығыстарсомасы</w:t>
+              <w:t>Төленген</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шығыстарсомасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Төленетін сома</w:t>
+              <w:t>Төленетін</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сома</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12669,98 +13585,158 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Бюджеттік бағдарламалар әкімшісі</w:t>
+              <w:t>Бюджеттік</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бағдарламалар</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>әкімшісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Сенімгерлік басқарушы</w:t>
+              <w:t>Сенімгерлік</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>басқарушы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13131,55 +14107,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>