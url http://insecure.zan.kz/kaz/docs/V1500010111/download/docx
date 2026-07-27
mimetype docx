--- v1 (2026-06-10)
+++ v2 (2026-07-27)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="82819d0" w14:textId="82819d0">
+    <w:p w14:paraId="1a3f101" w14:textId="1a3f101">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -14107,55 +14107,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -14481,31 +14481,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>