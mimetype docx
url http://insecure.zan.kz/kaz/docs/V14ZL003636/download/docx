--- v0 (2025-11-08)
+++ v1 (2026-07-27)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="3304bbc" w14:textId="3304bbc">
+    <w:p w14:paraId="a3f5494" w14:textId="a3f5494">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -102,50 +102,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Батыс Қазақстан облысы Теректі ауданы әкімдігінің 2014 жылғы 9 қыркүйектегі № 361 қаулысы. Батыс Қазақстан облысы Әділет департаментінде 2014 жылғы 18 қыркүйекте № 3636 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z27" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Қазақстан Республикасындағы сайлау туралы" 1995 жылғы 28 қыркүйектегі Қазақстан Республикасының Конституциялық </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -174,174 +175,176 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес аудан әкімдігі </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ҚАУЛЫ ЕТЕДІ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z1" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Теректі аудандық сайлау комиссиясымен (келісім бойынша) бірлесіп барлық кандидаттар үшін үгіттік баспа материалдарын орналастыру үшін орындар осы қаулының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес белгіленсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z2" w:id="1"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z2" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Ауылдық округтер әкімдері үгіттік баспа материалдарын орналастыру үшін белгіленген орындарды стендтермен, тақталармен, тұғырлықтармен жарақтандырсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z3" w:id="2"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z3" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы қаулының орындалуын бақылау аудан әкімінің орынбасары Л. Уалиевке жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z4" w:id="3"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z4" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы қаулы алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkEnd w:id="4"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -349,51 +352,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>      Аудан әкімі</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -418,101 +421,135 @@
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "КЕЛІСІЛДІ"</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Теректі аудандық сайлау</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>комиссиясының төрағасы</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_____________Л. Уалиев</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>09.09.2014 ж.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -548,5148 +585,5604 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2014 жылғы 9 қыркүйектегі № 361</w:t>
+              <w:t xml:space="preserve">2014 жылғы "9" қыркүйектегі </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>аудан әкімдігінің қаулысына</w:t>
+              <w:t xml:space="preserve">№ "361" аудан әкімдігінің </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қосымша</w:t>
+              <w:t>қаулысына  қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Үгіттік баспа материалдарын орналастыру үшін орындар</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Қосымша жаңа редакцияда - Батыс Қазақстан облысы Теректі ауданы әкімдігінің 09.12.2020 </w:t>
+      Ескерту. Қосымша жаңа редакцияда - Батыс Қазақстан облысы Теректі ауданы әкімдігінің 01.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 340</w:t>
+        <w:t>№245</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі).</w:t>
+        <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1392"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="9929"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1392" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="979" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Елді мекеннің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9929" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Үгіттік баспа материалдарының орналастыру орындары</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1392" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="979" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ақжайық ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9929" w:type="dxa"/>
-[...89 lines deleted...]
-ғимаратының алды</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ауылдық мәдениет үйі ғимаратының алды</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1392" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="979" w:type="dxa"/>
-[...65 lines deleted...]
-"Ақжайық" шипажайы" жауапкершілігі шектеулі серіктестігінің клуб ғимаратының алды</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақжайық ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Батыс Қазақстан облысының әкімдігі денсаулық сақтау басқармасының "Теректі аудандық ауруханасы" шаруашылық жүргізу құқығындағы мемлекеттік коммуналдық кәсіпорны емхана ғимаратының алды</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1392" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="979" w:type="dxa"/>
-[...65 lines deleted...]
-"Абай атындағы жалпы орта білім беретін мектебі" мемлекеттік мекемесінің ғимаратының алды</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақжайық ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Батыс Қазақстан облысы әкімдігі білім басқармасының Теректі ауданы білім беру бөлімінің "Айгөлек" бөбекжайы" мемлекеттік коммуналдық қазыналық кәсіпорны ғимаратының алды</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1392" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="979" w:type="dxa"/>
-[...65 lines deleted...]
-"Талпын негізгі орта білім беретін мектебі" коммуналдық мемлекеттік мекемесінің ғимаратының алды</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақжайық санаториясы ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Даулеш" жеке кәсіпкерлігінің "Асанкамал" дүкені ғимаратының алды</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1392" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="979" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="9929" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Абай ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ауылдық клуб ғимаратының алды</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1392" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="979" w:type="dxa"/>
-[...65 lines deleted...]
-"Теректі ауданының білім беру бөлімі" мемлекеттік мекемесінің "Пойма бастауыш мектебі" коммуналдық мемлекеттік мекемесінің ғимаратының алды</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Талпын ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Батыс Қазақстан облысы әкімдігі білім басқармасының Теректі ауданы білім беру бөлімінің "Талпын негізгі орта мектебі" коммуналдық мемлекеттік мекемесі ғимаратының алды</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1392" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="979" w:type="dxa"/>
-[...65 lines deleted...]
-"Магистрал жалпы орта білім беретін мектебі" мемлекеттік мекемесінің ғимаратының алды</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақсуат ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ауылдық клуб ғимаратының алды</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1392" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="979" w:type="dxa"/>
-[...65 lines deleted...]
-"Теректі ауданының білім беру бөлімі" мемлекеттік мекемесінің "Айтиев бастауыш мектебі" коммуналдық мемлекеттік мекемесінің ғимаратының алды</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пойма ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Батыс Қазақстан облысы әкімдігі білім басқармасының Теректі ауданы білім беру бөлімінің "Пойма жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесі ғимаратының алды</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1392" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="979" w:type="dxa"/>
-[...65 lines deleted...]
-Ауылдық клуб ғимаратының алды</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Магистральный ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Батыс Қазақстан облысы әкімдігі білім басқармасының Теректі ауданы білім беру бөлімінің "Магистрал жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесі ғимаратының алды</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1392" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="979" w:type="dxa"/>
-[...65 lines deleted...]
-Ауылдық клуб ғимаратының алды </w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әйтиев ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Батыс Қазақстан облысы әкімдігі білім басқармасының Теректі ауданы білім беру бөлімінің "Айтиев бастауыш мектебі" коммуналдық мемлекеттік мекемесі ғимаратының алды</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1392" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="979" w:type="dxa"/>
-[...65 lines deleted...]
-"Теректі ауданының білім беру бөлімі" мемлекеттік мекемесінің "Таран бастауыш мектебі" коммуналдық мемлекеттік мекемесінің ғимаратының алды</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақсоғым ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ауылдық клуб ғимаратының алды</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1392" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="979" w:type="dxa"/>
-[...65 lines deleted...]
-Ауылдық мәдениет үйінің ғимаратының алды</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Үлкен Еңбек ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ауылдық клуб ғимаратының алды</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1392" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="979" w:type="dxa"/>
-[...65 lines deleted...]
-Батыс Қазақстан облысының әкімдігі денсаулық сақтау басқармасының "№2 Теректі аудандық ауруханасы" шаруашылық жүргізу құқығындағы мемлекеттік коммуналдық кәсіпорнының медициналық пункт ғимаратының алды</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аңқаты ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ауылдық мәдениет үйі ғимаратының алды</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1392" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="979" w:type="dxa"/>
-[...65 lines deleted...]
-Ауылдық клуб ғимаратының алды</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қандық ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Батыс Қазақстан облысының әкімдігі денсаулық сақтау басқармасының "Теректі аудандық ауруханасы" шаруашылық жүргізу құқығындағы мемлекеттік коммуналдық кәсіпорны медициналық пункт ғимаратының алды</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1392" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="979" w:type="dxa"/>
-[...65 lines deleted...]
-Батыс Қазақстан облысының әкімдігі денсаулық сақтау басқармасының "Теректі аудандық ауруханасы" шаруашылық жүргізу құқығындағы мемлекеттік коммуналдық кәсіпорнының медициналық пункт ғимаратының алды</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Богдановка ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ауылдық клуб ғимаратының алды</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1392" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="979" w:type="dxa"/>
-[...65 lines deleted...]
-Батыс Қазақстан облысының әкімдігі денсаулық сақтау басқармасының "Теректі аудандық ауруханасы" шаруашылық жүргізу құқығындағы мемлекеттік коммуналдық кәсіпорнының медициналық пункт ғимаратының алды</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Придорожный ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Батыс Қазақстан облысының әкімдігі денсаулық сақтау басқармасының "Теректі аудандық ауруханасы" шаруашылық жүргізу құқығындағы мемлекеттік коммуналдық кәсіпорны медициналық пункт ғимаратының алды</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1392" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="979" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Алғабас ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9929" w:type="dxa"/>
-[...29 lines deleted...]
-"Теректі ауданының білім беру бөлімі" мемлекеттік мекемесінің "Алғабас бастауыш мектебі" коммуналдық мемлекеттік мекемесінің ғимаратының алды</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Батыс Қазақстан облысы әкімдігі білім басқармасының Теректі ауданы білім беру бөлімінің "Алғабас бастауыш мектебі" коммуналдық мемлекеттік мекемесі ғимаратының алды</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1392" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="979" w:type="dxa"/>
-[...65 lines deleted...]
-Ауылдық мәдениет үй ғимаратының алды</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Долин ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Батыс Қазақстан облысы әкімдігі білім басқармасының Теректі ауданы білім беру бөлімінің "Чапаев жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесі ғимаратының алды</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1392" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="979" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="9929" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Төңкеріс ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ауылдық мәдениет үй ғимаратының алды</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1392" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="979" w:type="dxa"/>
-[...65 lines deleted...]
-Теректі ауданы әкімдігінің білім беру бөлімінің "Шөптікөл негізгі орта білім беретін мектебі" мемлекеттік мекемесінің ғимаратының алды</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шөптікөл ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Батыс Қазақстан облысы әкімдігі білім басқармасының Теректі ауданы білім беру бөлімінің "Шөптікөл негізгі орта мектебі" коммуналдық мемлекеттік мекемесі ғимаратының алды</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1392" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="979" w:type="dxa"/>
-[...65 lines deleted...]
-"Теректі ауданының білім беру бөлімі" мемлекеттік мекемесінің "Қонысай бастауыш мектебі" коммуналдық мемлекеттік мекемесінің ғимаратының алды</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құмақсай ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Батыс Қазақстан облысы әкімдігі білім басқармасының Теректі ауданы білім беру бөлімінің "Новопавловка мектеп-бөбекжай –балабақша кешені" коммуналдық мемлекеттік мекемесі ғимаратының алды</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1392" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="979" w:type="dxa"/>
-[...65 lines deleted...]
- "Новопавловка жалпы орта білім беретін мектебі" мемлекеттік мекемесінің ғимаратының алды</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подстепное ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Батыс Қазақстан облысы әкімдігі білім басқармасының Теректі ауданы білім беру бөлімінің "Подстепный №1 жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1392" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="979" w:type="dxa"/>
-[...105 lines deleted...]
-Ауылдық мәдениет үй ғимаратының алды</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подстепное ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Батыс Қазақстан облысы әкімдігі білім басқармасының Теректі ауданы білім беру бөлімінің "Подстепный жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1392" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="979" w:type="dxa"/>
-[...65 lines deleted...]
-"Теректі ауданының білім беру бөлімі" мемлекеттік мекемесінің "Госплемстанция жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесінің ғимаратының алды</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подстепное ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ауылдық мәдениет үйі ғимаратының алды</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1392" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="979" w:type="dxa"/>
-[...65 lines deleted...]
-Батыс Қазақстан облысының әкімдігі денсаулық сақтау басқармасының "Теректі аудандық ауруханасы" шаруашылық жүргізу құқығындағы мемлекеттік коммуналдық кәсіпорнының медициналық пункт ғимаратының алды</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подстепное ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Батыс Қазақстан облысы әкімдігі білім басқармасының Теректі ауданының білім беру бөлімінің "Подстепный №2 жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесінің ғимаратының алды</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1392" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="979" w:type="dxa"/>
-[...65 lines deleted...]
-Ауылдық мәдениет үй ғимаратының алды </w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Юбилейное ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Батыс Қазақстан облысы әкімдігі білім басқармасының Теректі ауданы білім беру бөлімінің "Госплемстанция жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесі ғимаратының алды</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1392" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="979" w:type="dxa"/>
-[...65 lines deleted...]
-"Приречный жалпы орта білім беретін мектебі" мемлекеттік мекемесінің ғимаратының алды</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Барбастау ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Батыс Қазақстан облысының әкімдігі денсаулық сақтау басқармасының "Теректі аудандық ауруханасы" шаруашылық жүргізу құқығындағы мемлекеттік коммуналдық кәсіпорны медициналық пункт ғимаратының алды</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1392" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="979" w:type="dxa"/>
-[...65 lines deleted...]
-Ауылдық мәдениет үй ғимаратының алды</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Покатиловка ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ауылдық мәдениет үйі ғимаратының алды</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1392" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="979" w:type="dxa"/>
-[...165 lines deleted...]
-Абай және Сұңқар көшелерінің қиылысында</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Приречный ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Батыс Қазақстан облысы әкімдігі білім басқармасының Теректі ауданы білім беру бөлімінің "Приречный жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесі ғимаратының алды</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1392" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="979" w:type="dxa"/>
-[...65 lines deleted...]
-"Теректі ауданының білім беру бөлімі" мемлекеттік мекемесінің "Донецк бастауыш мектебі" коммуналдық мемлекеттік мекемесінің ғимаратының алды</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ұзынкөл ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ауылдық клуб ғимаратының алды</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1392" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 31</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="979" w:type="dxa"/>
-[...65 lines deleted...]
-"Теректі ауданының білім беру бөлімі" мемлекеттік мекемесінің "Жайық негізгі орта білім беретін мектебі" коммуналдық мемлекеттік мекемесінің ғимаратының алды</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Теректі ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Батыс Қазақстан облысы әкімдігі білім басқармасының Теректі ауданы білім беру бөлімінің "Федоровка №1 жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесі ғимаратының алды</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1392" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 32</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="979" w:type="dxa"/>
-[...65 lines deleted...]
-Батыс Қазақстан облысының әкімдігі денсаулық сақтау басқармасының "Теректі аудандық ауруханасы" шаруашылық жүргізу құқығындағы мемлекеттік коммуналдық кәсіпорнының медициналық пункт ғимаратының алды</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Теректі ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Батыс Қазақстан облысы әкімдігі білім басқармасының Теректі ауданы білім беру бөлімі" мемлекеттік мекемесі ғимаратының алды</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1392" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 33</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="979" w:type="dxa"/>
-[...65 lines deleted...]
-Ауылдық мәдениет үй ғимаратының алды </w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Теректі ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Теректі ауданының мәдениет, тілдерді дамыту, дене шынықтыру және спорт бөлімінің "Теректі" спорт клубы мемлекеттік коммуналдық қазыналық кәсіпорны дене шынықтыру-сауықтыру кешені ғимаратының алды</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1392" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 34</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="979" w:type="dxa"/>
-[...65 lines deleted...]
- "Теректі ауданының білім беру бөлімі" мемлекеттік мекемесінің "Қоғалытүбек негізгі жалпы білім беретін мектебі" коммуналдық мемлекеттік мекемесінің ғимаратының алды</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Теректі ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Батыс Қазақстан облысы әкімдігі білім басқармасының Теректі ауданы білім беру бөлімінің "Федоровка жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесі ғимаратының алды</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1392" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="979" w:type="dxa"/>
-[...65 lines deleted...]
-"Теректі ауданының білім беру бөлімі" мемлекеттік мекемесінің "Қызылжар негізгі жалпы білім беретін мектебі" коммуналдық мемлекеттік мекемесінің ғимаратының алды</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Теректі ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Абай және Бейбітшілік көшелерінің қиылысында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1392" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 36</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="979" w:type="dxa"/>
-[...65 lines deleted...]
-Ауылдық мәдениет үй ғимаратының алды </w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Теректі ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Абай және Сұңқар көшелерінің қиылысында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1392" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 37</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="979" w:type="dxa"/>
-[...65 lines deleted...]
- "Теректі ауданының білім беру бөлімі" мемлекеттік мекемесінің "Шалқар бастауыш мектебі" коммуналдық мемлекеттік мекемесінің ғимаратының алды</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тақсай ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Батыс Қазақстан облысы әкімдігі білім басқармасының Теректі ауданы білім беру бөлімінің "Донецк бастауыш мектебі" коммуналдық мемлекеттік мекемесі ғимаратының алды</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1392" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 38</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="979" w:type="dxa"/>
-[...65 lines deleted...]
-"Теректі ауданының білім беру бөлімі" мемлекеттік мекемесінің "Шайхы Онашев атындағы бастауыш білім беретін мектебі" коммуналдық мемлекеттік мекемесінің ғимаратының алды </w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жайық ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Батыс Қазақстан облысы әкімдігі білім басқармасының Теректі ауданы білім беру бөлімінің "Жайық негізгі орта мектебі" коммуналдық мемлекеттік мекемесі ғимаратының алды</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1392" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 39</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="979" w:type="dxa"/>
-[...105 lines deleted...]
-Батыс Қазақстан облысының әкімдігі денсаулық сақтау басқармасының "Теректі аудандық ауруханасы" шаруашылық жүргізу құқығындағы мемлекеттік коммуналдық кәсіпорнының дәрігерлік амбулаториясының ғимаратының алды</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шағатай ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ауылдық мәдениет үйі ғимаратының алды</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1392" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="979" w:type="dxa"/>
-[...65 lines deleted...]
-Батыс Қазақстан облысының әкімдігі денсаулық сақтау басқармасының "Теректі аудандық ауруханасы" шаруашылық жүргізу құқығындағы мемлекеттік коммуналдық кәсіпорнының медициналық пункт ғимаратының алды</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қоғалытүбек ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Батыс Қазақстан облысы әкімдігі білім басқармасының Теректі ауданы білім беру бөлімінің "Қоғалытүбек негізгі орта мектебі" коммуналдық мемлекеттік мекемесі ғимаратының алды</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1392" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 41</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="979" w:type="dxa"/>
-[...65 lines deleted...]
-"Теректі ауданының білім беру бөлімі" мемлекеттік мекемесінің "Социализм негізгі орта білім беретін мектебі" коммуналдық мемлекеттік мекемесінің ғимаратының алды</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қызылжар ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Батыс Қазақстан облысы әкімдігі білім басқармасының Теректі ауданы білім беру бөлімінің "Қызылжар негізгі орта мектебі" коммуналдық мемлекеттік мекемесі ғимаратының алды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+42</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сарыөмір ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ауылдық мәдениет үйі ғимаратының алды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+43</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шалқар ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Батыс Қазақстан облысы әкімдігі білім басқармасының Теректі ауданы білім беру бөлімінің "Шалқар бастауыш мектебі" коммуналдық мемлекеттік мекемесі ғимаратының алды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+44</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жаңа Өмір ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Батыс Қазақстан облысы әкімдігі білім басқармасының Теректі ауданы білім беру бөлімінің "Шаған жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесі ғимаратының алды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+45</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жаңа Өмір ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ауылдық кітапхана ғимаратының алды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+46</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жаңа Өмір ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Батыс Қазақстан облысының әкімдігі денсаулық сақтау басқармасының "Теректі аудандық ауруханасы" шаруашылық жүргізу құқығындағы мемлекеттік коммуналдық кәсіпорны дәрігерлік амбулатория ғимаратының алды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+47</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кемер ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Батыс Қазақстан облысы әкімдігі білім басқармасының Теректі ауданы білім беру бөлімінің "Социализм негізгі орта мектебі" коммуналдық мемлекеттік мекемесі ғимаратының алды</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -5710,55 +6203,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>