--- v0 (2025-11-07)
+++ v1 (2026-07-27)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e11169f" w14:textId="e11169f">
+    <w:p w14:paraId="1137f1b" w14:textId="1137f1b">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -102,51 +102,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Батыс Қазақстан облысы Жәнібек ауданы әкімінің 2014 жылғы 11 наурыздағы № 8 шешімі. Батыс Қазақстан облысы Әділет департаментінде 2014 жылғы 7 сәуірде № 3491 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+      <w:bookmarkStart w:name="z6" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Қазақстан Республикасындағы сайлау туралы" 1995 жылғы 28 қыркүйектегі Қазақстан Республикасы Конституциялық заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>23-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -174,168 +174,181 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес және Жәнібек аудандық (аумақтық) сайлау комиссиясының келісімі бойынша, аудан әкімі </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ШЕШІМ ҚАБЫЛДАДЫ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Жәнібек ауданы аумағында сайлау учаскелерi </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес құрылсын.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2. Осы шешімнің орындалуын бақылау аудан әкімі аппаратының басшысы Ж. К. Абдоловқа жүктелсін.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3. Осы шешім алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7793"/>
-        <w:gridCol w:w="4207"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7793" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -343,51 +356,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>      Аудан әкімі</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4207" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -412,92 +425,108 @@
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       КЕЛІСІЛДІ:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Жәнібек аудандық аумақтық</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>сайлау комиссиясының төрағасы</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_____________Кенжегалиев Жаныбек Мертенұлы</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>11.03.2014 ж.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
@@ -555,409 +584,429 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Жәнібек ауданы әкімінің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 жылғы 11 наурыздағы </w:t>
+              <w:t>2014 жылғы 11 наурыздағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№ 8 шешіміне қосымша</w:t>
+              <w:t>№ 8 шешіміне қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жәнібек ауданы аумағындағы сайлау учаскелері</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Қосымша жаңа редакцияда - Батыс Қазақстан облысы Жәнібек ауданы әкімдігінің 10.12.2020 </w:t>
+      Ескерту. Қосымша жаңа редакцияда - Батыс Қазақстан облысы Жәнібек ауданы әкімдігінің 26.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 15</w:t>
+        <w:t>№ 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі).</w:t>
-[...251 lines deleted...]
-      Орналасқан жері: Жәнібек ауылы, Қараш көшесі № 65, Жәнібек аудандық білім беру бөлімінің "Жалпы білім беретін А.Оразбаева атындағы негізгі мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі); өзгерістер енгізілді - Батыс Қазақстан облысы Жәнібек ауданы әкімдігінің 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. № 136 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан жері: Жәнібек ауылы, Жеңіс көшесі № 2, "Жалпы білім беретін Т.Жароков атындағы орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Жәнібек ауылы, Сарсенов көшесі, Нұрпейісова көшесі, Ниетқалиев көшесі, Тайманов көшесі, Жеңіс көшесі, Жароков көшесі, Жұмаев көшесі 2-72, 25-87, Шарафутдинов көшесі 45-131, 68-128, Байтұрсынов көшесі 68-132, Мәметова көшесі 1-9, Мусин көшесі 1-5, 2, Қараш көшесі 2-8, 1-43.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. № 137 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан жері: Жәнібек ауылы, Абай көшесі № 1Г, Батыс Қазақстан облысының әкімдігі білім басқармасының "М. Б. Ықсанов атындағы Жәнібек колледжі" мемлекеттік коммуналдық қазыналық кәсіпорнының ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Жәнібек ауылы, Жұмаев көшесі 1-23А, Шарафутдинов көшесі 1-43, 2-66, Байтұрсынов көшесі 1-53, 2-48, Мәжитов көшесі 1-87, 2-86, Абдрахманов көшесі 1-59, 2-86, Жәнекешев көшесі 1-5, 2-50, Өтемісов көшесі 1-15, 2-8, Халиуллин көшесі 1-11, 2-4, Абай көшесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 138 сайлау учаскесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан жері: Жәнібек ауылы, Ғ.Қараш көшесі № 36, "Жәнібек аудандық демалыс орталығы" мемлекеттік коммуналдық қазыналық кәсіпорны мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Жәнібек ауылы, Байтұрсынов көшесі 67-131, Мәжитов көшесі 89-175В, 108-180, Абдрахманов көшесі 97-181, 102-170, Жәнекешов көшесі 74-152, 97-195, Ықсанов көшесі 41-117, 90-152, Чурин көшесі 17-29, 84-124, Мусин көшесі 4-26, 7-27, Мәметова көшесі 2-18.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. № 139 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан жері: Жәнібек ауылы, Өтемісов көшесі № 26, Батыс Қазақстан облысы Жәнібек аудандық мәдениет, тілдерді дамыту, дене шынықтыру және спорт бөлімінің "Балалар-жасөспірімдер спорт мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Жәнібек ауылы, Байтұрсынов көшесі 55-65, 50-66, Мәжитов көшесі 88-106, Абдрахманов көшесі 61-95, 88-100, Жәнекешев көшесі 7-95, 52-72, Ықсанов көшесі 1-39, 2-88, Иманов көшесі 1-133, 2-184, Чурин көшесі 1-15, 2-82, Мәметова көшесі 11-33, Қараш көшесі 10-28, 45-57, Өтемісов көшесі 10-18, 17-27, Халиуллин көшесі 6-10, 13-23,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. № 140 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан жері: Жәнібек ауылы, Қараш көшесі № 65, Жәнібек аудандық білім беру бөлімінің "Жалпы білім беретін А.Оразбаева атындағы негізгі мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекарасы: Жәнібек ауылы, Егізбаев көшесі, Оразбаева көшесі, Наурыз көшесі, Мир көшесі, Масин көшесі, Новостройка көшесі, Халиуллин көшесі 12-22, 25-33, Қараш көшесі 30-46, 65-71, Новая жизнь, Казарма, Абдуллин көшесі, Иманов көшесі 135-183, Водстрой көшесі, "Ұмтыл", "Откорм", "Стационар" қыстақтары.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. № 141 сайлау учаскесі</w:t>
+      6. № 141 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орналасқан жері: Ұзынкөл ауылы, мәдениет үйінің ғимараты.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -967,213 +1016,213 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекарасы: Ұзынкөл ауылы, "Абдолла", "Мұратсай", "Негмет", "Мыңжас", "Сабила", "Нұрберген", "Шамұрат", "Апақаш", "Азамат" қыстақтары.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. № 142 сайлау учаскесі</w:t>
-[...17 lines deleted...]
-      Орналасқан жері: Еңбекші ауылы, кітапхана ғимараты.</w:t>
+      7. № 142 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан жері: Еңбекші елді мекені, кітапхана ғимараты.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекарасы: Еңбекші ауылы, "Бруцеллез", "Баймұрат", "Құбаш", "Алты кашар", "Тәни", "Бірінші", "Инженер", "Арашайым" қыстақтары.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. № 143 сайлау учаскесі</w:t>
+      8. № 143 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орналасқан жері: Ақоба ауылы, мәдениет үйінің ғимараты.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Шекарасы: Ақоба ауылы, "Терек", "Ақкөл", "Передаточный", "Ордженикидзе", "Мангур", "Сарай -1", "Сарай - 2", "Кузнец", "Молотов-1", "Молотов-2", "Сүлеймен", "Пайыл", "Закария", "Жиенбет", "Дәулет", "Мишка", "Беркәлі", "Миян", "Оян", "Дружба" қыстақтары.</w:t>
-[...35 lines deleted...]
-      Орналасқан жері: Өнеге ауылы, Мектеп көшесі № 31, "Жәнібек аудандық білім беру бөлімінің Өнеге бастауыш мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      Шекарасы: Ақоба ауылы, "Терек", "Ақкөл", "Передаточный", "Ордженикидзе", "Мангур", "Сарай", "Кузнец", "Молотов-1", "Молотов-2", "Сүлеймен", "Пайыл", "Закария", "Жиенбет", "Дәулет" қыстақтары.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. № 144 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан жері: Өнеге елді мекені, кітапхана ғимараты.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекарасы: Өнеге ауылы, "Құрманғазы", "Талас", "Комсомол", "Қызылоба", "Абдохай", "Арыстанғали", "Әліп", "Дәулет", "Темірғали", "Арық", "Өктеш шалашы", "Қантай" қыстақтары.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10. № 145 сайлау учаскесі</w:t>
+      10. № 145 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орналасқан жері: Жасқайрат ауылы, мәдениет үйінің ғимараты.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1183,105 +1232,105 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекарасы: Жасқайрат ауылы, "Шошқа" қыстағы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11. № 146 сайлау учаскесі</w:t>
-[...17 lines deleted...]
-      Орналасқан жері: Құрсай ауылы, "Жәнібек аудандық білім беру бөлімінің Құрсай бастауыш мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      11. № 146 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан жері: Құрсай елді мекені, медициналық пункт ғимараты.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекарасы: Құрсай ауылы, Көлтабан ауылы, "Күйгенкөл", "Бескашар", "Төбебасы", "Саралжын", "Қоғалы", "Қарақұдық", "Бұқар", "Сарбоз", "Бассейн", "Астау салған" қыстақтары.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12. № 147 сайлау учаскесі</w:t>
+      12. № 147 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орналасқан жері: Тау ауылы, мәдениет үйінің ғимараты.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1291,321 +1340,321 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекарасы: Тау ауылы, Жігер елді мекені, "Третий", "Жігер-1", "Жігер-2", "Нұғман-1", "Нұғман-2", "Қошақай", "Стандарт", "Сапи", "Басеке", "Шеген", "Жыра", "Ұмтыл" қыстақтары.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13. № 148 сайлау учаскесі</w:t>
-[...17 lines deleted...]
-      Орналасқан жері: Жұмаев ауылы, "Жәнібек аудандық білім беру бөлімінің И.Жұмаев атындағы бастауыш мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      13. № 148 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан жері: Жұмаев елді мекені, кітапхана ғимараты.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекарасы: Жұмаев ауылы, "Соналы-1", "Соналы-2", "Татран", "Марқа" қыстақтары.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14. № 149 сайлау учаскесі</w:t>
+      14. № 149 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орналасқан жері: Қамысты ауылы, мәдениет үйінің ғимараты.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Шекарасы: Қамысты ауылы, "1 Май", "Әбен", "Насосный", "Желқалақ", "Жаңа тұрмыс", "Мәстек" , "Қамысты", "Көкатөлген" қыстақтары.</w:t>
-[...35 lines deleted...]
-      Орналасқан жері: Тегісшіл ауылы, "Жәнібек аудандық білім беру бөлімінің Тегісшіл жалпы білім беретін негізгі мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      Шекарасы: Қамысты ауылы, "1 Май", "Әбен", "Насосный", "Желқалақ", "Жаңа тұрмыс", "Мәстек" , "Қамысты", "Көкатөлген" қыстақтары.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. № 150 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан жері: Тегісшіл ауылы, кітапхана ғимараты.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекарасы: Тегісшіл ауылы, "Таткен" қыстағы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      16. № 151 сайлау учаскесі</w:t>
-[...17 lines deleted...]
-      Орналасқан жері: Борсы ауылы, мәдениет үйінің ғимараты.</w:t>
+      16. № 151 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан жері: Борсы ауылы, мәдениет үйінің ғимараты .</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекарасы: Борсы ауылы, "Алпауыз", "Бөгет", "Мұнара", "Қайдар шалашы" қыстақтары.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      17. № 152 сайлау учаскесі</w:t>
-[...17 lines deleted...]
-      Орналасқан жері: Жақсыбай ауылы, мәдениет үйінің ғимараты.</w:t>
+      17. № 152 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан жері: Жақсыбай ауылы, ауылдық мәдени-спорттық кешені ғимараты.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекарасы: Жақсыбай ауылы, Ақадыр елді мекені, "Самат", "Жақсыбек", "Ертарғын", "Табылды", "Жақсылық", "Бөгет", "Ажігүл", "Жалпақбас", "Зәкір", "Айдарлы" қыстақтары.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      18. № 153 сайлау учаскесі</w:t>
+      18. № 153 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орналасқан жері: Талов ауылы, мәдениет үйінің ғимараты.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1615,51 +1664,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекарасы: Талов ауылы, "Комсомол", "Аманат" қыстақтары.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      19. № 154 сайлау учаскесі</w:t>
+      19. № 154 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орналасқан жері: Майтүбек ауылы, медициналық пункт ғимараты.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1703,55 +1752,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2077,31 +2126,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>