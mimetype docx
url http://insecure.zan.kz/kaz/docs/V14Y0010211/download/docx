--- v0 (2025-10-02)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7e200b0" w14:textId="7e200b0">
+    <w:p w14:paraId="6531602" w14:textId="6531602">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -196,62 +196,63 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы қаулы алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="3960"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -264,51 +265,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>      Ұлттық Банк</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -316,51 +317,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>      Төрағасы</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="3960" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -521,178 +522,186 @@
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z308" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасының Ұлттық Банкі көрсететін мемлекеттік қызметтердің бизнес-процестерін оңтайландыру және автоматтандыру мәселелері бойынша өзгерістер мен толықтырулар енгізілетін Қазақстан Республикасының нормативтік құқықтық актілерінің тізбесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z1" w:id="3"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z1" w:id="3"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Күші жойылды – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 30.03.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 31</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-          <w:color w:val="ff0000"/>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">2. Күші жойылды – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 30.03.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 36</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-          <w:color w:val="ff0000"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">3. Күші жойылды – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 12.02.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 24</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
     <w:bookmarkStart w:name="z30" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының "Сақтандыру төлемдеріне кепілдік беру қоры" акционерлік қоғамының қызметін реттейтін нормативтік құқықтық актілерді бекіту туралы" 2010 жылғы 1 наурыздағы № 26 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -1523,117 +1532,297 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Тізбенің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес редакцияда жазылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z93" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8. Күші жойылды – ҚР Ұлттық Банкі Басқармасының 28.01.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 24</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9. Күші жойылды – ҚР Ұлттық Банкі Басқармасының 26.12.2016 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 305</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z212" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      7. Қазақстан Республикасының Ұлттық Банкі Басқармасының "Банктің, банк холдингінің ірі қатысушысы, сақтандыру (қайта сақтандыру) ұйымының, сақтандыру холдингінің ірі қатысушысы, инвестициялық портфельді басқарушының ірі қатысушысы мәртебесін иеленуге келісім беру, қайтарып алу қағидаларын және көрсетілген келісім алу үшін ұсынылатын құжаттарға қойылатын талаптарды бекіту туралы" 2012 жылғы 24 ақпандағы № 67 </w:t>
+      10. Қазақстан Республикасының Ұлттық Банкі Басқармасының "Сақтандыру (қайта сақтандыру) ұйымына және (немесе) сақтандыру холдингіне еншілес ұйымды құруға немесе иемденуге, ұйымдардың капиталына қомақты қатысуға рұқсат беру, сондай-ақ еншілес ұйымды құруға, иемденуге, ұйымның капиталына қомақты қатысуға берілген рұқсатты кері қайтарып алу қағидаларын бекіту туралы" 2012 жылғы 26 наурыздағы № 129 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 7552 тіркелген, 2012 жылғы 19 маусымда "Егемен Қазақстан" газетінде № 330-335 (27409) жарияланған) мынадай өзгерістер енгізілсін:</w:t>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 7619 тіркелген, 2012 жылғы 15 тамызда "Егемен Қазақстан" газетінде № 510-515 (27588) жарияланған) мынадай өзгерістер енгізілсін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z94" w:id="17"/>
+    <w:bookmarkStart w:name="z213" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      көрсетілген қаулымен бекітілген Банктің, банк холдингінің ірі қатысушысы, сақтандыру (қайта сақтандыру) ұйымының, сақтандыру холдингінің ірі қатысушысы, инвестициялық портфельді басқарушының ірі қатысушысы мәртебесін иеленуге келісім беру, қайтарып алу қағидалары және көрсетілген келісім алу үшін ұсынылатын құжаттарға қойылатын </w:t>
-[...9 lines deleted...]
-        <w:t>талаптарда</w:t>
+      көрсетілген қаулымен бекітілген Сақтандыру (қайта сақтандыру) ұйымына және (немесе) сақтандыру холдингіне еншiлес ұйымды құруға немесе иемденуге, ұйымдардың капиталына қомақты қатысуға рұқсат беру, сондай-ақ еншiлес ұйымды құруға, иемденуге, ұйымның капиталына қомақты қатысуға берiлген рұқсатты керi қайтарып алу </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -1646,295 +1835,495 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>3-тармақ</w:t>
+        <w:t>2-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z96" w:id="18"/>
-[...15 lines deleted...]
-      "3. Жеке немесе заңды тұлға қаржы нарығын және қаржы ұйымдарын реттеу, бақылау мен қадағалау жөніндегі уәкілетті органға (бұдан әрі – уәкілетті орган) жеке тұлғаның жеке басын куәландыратын құжат туралы, заңды тұлғаның мемлекеттік тіркелуі (қайта тіркелуі) туралы мәліметтерді, заңды мекен-жайы (тұрғылықты жері), сатып алынатын қаржы ұйымы акцияларының саны, олардың құны, сатып алу болжанып отырған қаржы ұйымының акциялары санының тиісінше банктің, сақтандыру (қайта сақтандыру) ұйымының, инвестициялық портфельді басқарушының орналастырған (артықшылықты және сатып алынғандарды шегере отырып) акцияларының санына және (немесе) дауыс беретін акцияларының санына пайыздық арақатынасы туралы мәліметтерді көрсете отырып, қаржы ұйымының, банк холдингінің және (немесе) сақтандыру холдингінің ірі қатысушысы (бұдан әрі – өтініш беруші) мәртебесін иеленуге еркін нысанда жасалған өтінішті береді.</w:t>
+    <w:bookmarkStart w:name="z215" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "2. Уәкілетті орган сақтандыру (қайта сақтандыру) ұйымының және (немесе) сақтандыру холдингінің:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z97" w:id="19"/>
-[...15 lines deleted...]
-      Бір мезгілде бірнеше қаржы ұйымының, банк холдингінің және (немесе) сақтандыру холдингінің ірі қатысушысы немесе банк холдингінің және (немесе) сақтандыру холдингінің мәртебесін алатын жағдайда өтініш беруші ірі қатысушысы немесе банк холдингі мәртебесін алуға ниет білдірген қаржы ұйымдарының атауы көрсетілген өтінішті береді.</w:t>
+    <w:bookmarkStart w:name="z216" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша еншiлес ұйым құруына немесе иеленуіне;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z98" w:id="20"/>
-[...15 lines deleted...]
-      Өтініште өтініш беруші онымен бірлесіп қаржы ұйымының, банк холдингінің және (немесе) сақтандыру холдингінің ірі қатысушысы болуды болжап отырған тұлғалардың және акцияларды (жарғылық капиталдардағы қатысу үлестері) иеленуді қаржы ұйымының акцияларын жанама иелену арқылы (дауыс беру) жүзеге асыратын тұлғалардың тізімі көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z217" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша ұйымдардың капиталында қомақты қатысуына берiлген және одан қайтарып алынған рұқсаттардың тiзiлiмiн жүргiзедi.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z99" w:id="21"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>4-тармақтың</w:t>
-[...28 lines deleted...]
-      "4. Өтініш беруші уәкілетті органға өтінішпен бірге тиісінше Банктер туралы заңның 17-1-бабының 4, 5, 6, 7, 7-1 және 12-тармақтарында, Сақтандыру туралы заңның 26-бабының 6, 7, 8, 9 және 10-тармақтарында, Бағалы қағаздар нарығы туралы заңның 72-1-бабының 6, 7, 8, 9 және 10-тармақтарында көзделген құжаттар мен мәліметтерді ұсынады.";</w:t>
+        <w:t>6-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z219" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "6. Еншiлес ұйымды құруға немесе иеленуге рұқсат алу үшiн сақтандыру (қайта сақтандыру) ұйымы және (немесе) сақтандыру холдингі уәкілетті органға Заңның 32-бабының 4-тармағында көрсетiлген құжаттарды қоса бере отырып, еркiн нысандағы өтiнiштi, сондай-ақ сақтандыру (қайта сақтандыру) және (немесе) сақтандыру холдингі, нәтижесінде сақтандыру (қайта сақтандыру) ұйымы және (немесе) сақтандыру холдингі болжамды құратын немесе иеленетін еншілес ұйымы кіретін сақтандыру тобының пруденциалдық нормативтерінің және құрылатын немесе иеленетін еншілес ұйымды ескере отырып, сақтандыру (қайта сақтандыру) ұйымдары және (немесе) сақтандыру холдингтері сақтауға міндетті уәкілетті орган белгілеген басқа да нормалар мен лимиттердің есебін бередi.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z220" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Талап етілетін құжаттар қоса беріле отырып, өтініш қағаз тасымалдағышта не "электрондық үкіметтің" веб-порталы арқылы электрондық түрде ұсынылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z221" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының резиденті емес сақтандыру холдингтері өтінішті қағаз тасымалдағышта ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z222" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Еншiлес ұйымның басшы қызметкерлерi (немесе басшы қызметкерлері лауазымдарына тағайындау немесе сайлау үшін ұсынылатын кандидаттар) туралы ақпарат Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша ұсынылады.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>5-тармақтың</w:t>
-[...31 lines deleted...]
-    <w:bookmarkEnd w:id="23"/>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-тармақтар</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z224" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "9. Ұйымдардың капиталына қомақты қатысуға рұқсат алу үшiн сақтандыру (қайта сақтандыру) ұйымы және (немесе) сақтандыру холдингі уәкілетті органға Заңның 32-бабы 4-тармағының 2), 3), 5), 6), 7), 10) және 11) тармақшаларында көрсетiлген құжаттарды қоса бере отырып еркiн нысанда жазылған өтiнiштi ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z225" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Талап етілетін құжаттар қоса беріле отырып, өтініш қағаз тасымалдағышта не "электрондық үкіметтің" веб-порталы арқылы электрондық түрде ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z226" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының резиденті емес сақтандыру холдингтері өтінішті қағаз тасымалдағышта ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z227" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сақтандыру (қайта сақтандыру) ұйымы және (немесе) сақтандыру холдингі қомақты қатысатын заңды тұлғаның басшы қызметкерлері (немесе басшы қызметкерлері лауазымына тағайындау немесе сайлау үшін ұсынылатын кандидаттар) туралы ақпарат Қағидалардың 4-қосымшасына сәйкес нысан бойынша ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z228" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Қазақстан Республикасының резиденттерi - банктiң, сақтандыру (қайта сақтандыру) ұйымының, жинақтаушы зейнетақы қорының капиталында қомақты қатысуға рұқсат алу үшiн уәкілетті органға Заңның 32-бабы 4-тармағының 3) тармақшасында көрсетiлген құжаттар ұсынылмайды.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1947,1148 +2336,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>12-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z105" w:id="24"/>
-[...323 lines deleted...]
-      Бұл жағдайда мұндай шара қолданылатын тұлға Банктер туралы заңның 17-1-бабының 15-тармағында, Сақтандыру қызметі туралы заңның 26-бабының 13-тармағында, Бағалы қағаздар нарығы туралы заңның 72-1-бабының 13-тармағында тиісінше көрсетілген талаптарды сақтаған сәттен бастап күнтiзбелiк 3 (үш) күн ішінде растайтын құжаттарды қоса бере отырып, уәкілетті органға растауды береді.".</w:t>
+    <w:bookmarkStart w:name="z230" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "12. Еншiлес ұйымды құруға, иеленуге, ұйымның капиталында қомақты қатысуға берiлген рұқсат қайтарып алынған жағдайда, сақтандыру (қайта сақтандыру) ұйымы және (немесе) сақтандыру холдингі Заңның 32-бабының 13-тармағында көзделген іс-шараларды жүзеге асырады және растайтын құжаттарды қоса бере отырып, өздеріне тиесілі акцияларды (қатысу үлесін) иеліктен шығару жүргізілген күннен бастап үш жұмыс күні ішінде уәкілетті органға еркiн нысандағы хабарламаны ұсынады.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:p>
-[...768 lines deleted...]
-    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4919,95 +4230,89 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Нысан </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="12300"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
@@ -5216,292 +4521,272 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Жалпы мәліметтер:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="11693"/>
-        <w:gridCol w:w="607"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11693" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Туған күні мен жері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="607" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11693" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Азаматтығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="607" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11693" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жеке басын куәландыратын құжаттың деректері (нөмірі, берілген күні, берген орган)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="607" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
@@ -5586,513 +4871,479 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Білімі:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1875"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="1876"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1875" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1467" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Оқу орнының атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3739" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Түскен күнi - аяқтаған күнi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="651" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мамандығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2692" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Білімі туралы дипломның деректемелері, біліктілігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1876" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Оқу орнының орналасқан жері</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1875" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1467" w:type="dxa"/>
-[...189 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
@@ -6105,437 +5356,410 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Зайыбы, жақын туыстары (ата-анасы, аға-інісі, әпке-сіңлісі, балалары) және жекжаты (зайыбының (жұбайының) ата-анасы, аға-інісі, әпке-сіңлісі, балалары) туралы мәліметтер</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2175"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2178"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2175" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5489" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тегі, аты, бар болса – әкесінің аты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1229" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Туған жылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1229" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Туыстық қатынасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2178" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жұмыс орны мен лауазымы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2175" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5489" w:type="dxa"/>
-[...150 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
@@ -6548,361 +5772,341 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Еншiлес ұйымның басшы қызметкерiнің (немесе басшы қызметкерлері лауазымдарына тағайындау немесе сайлау үшін ұсынылатын кандидаттың) заңды тұлғалардың жарғылық капиталына қатысуы немесе акцияларын иеленуі туралы мәліметтер:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1486"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="6873"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1486" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2132" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Заңды тұлғаның атауы және орналасқан жері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1809" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Заңды тұлға қызметінің жарғылық түрлері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6873" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Заңды тұлғаның жарғылық капиталына қатысу үлесі немесе кандидатқа тиесілі акциялары санының дауыс беретін акцияларының жалпы санына арақатынасы (пайызбен)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1486" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2132" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
@@ -6915,361 +6119,341 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Соңғы үш жылда өткен біліктілігін көтеру семинарларынан, курстарынан өту туралы мәліметтер:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2686"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="5409"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2686" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1518" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ұйымның атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2687" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Өткізу күні мен орны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5409" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сертификаттың деректемелері (нөмірі, берілген күні)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2686" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1518" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
@@ -7300,513 +6484,479 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы тармақта еншілес ұйымның басшы қызметкері (немесе басшы қызметкері лауазымына тағайындау немесе сайлау үшін ұсынылатын кандидат) өз еңбек қызметінде қызмет атқарған (атқаратын) лауазымдары, оның ішінде уәкілетті органға келісу туралы өтінішхат ұсынған қаржы ұйымындағы, холдингтегі қызметі туралы мәліметтер көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1810"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="2599"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1810" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4431" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жұмыс істеген кезеңі (күні, айы, жылы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1022" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жұмыс орны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="628" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Лауазымы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1810" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тәртіптік жаза қолданудың болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2599" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жұмыстан шығарылу, лауазымнан босатылу себептері</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1810" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4431" w:type="dxa"/>
-[...189 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
@@ -7909,437 +7059,410 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Осы ұйымдағы және (немесе) басқа ұйымдардағы директорлар кеңесінде және инвестициялық комитеттерде мүшелігі туралы мәліметтер:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1698"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2438"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1698" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3418" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кезеңі (күні, айы, жылы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="959" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ұйымның атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Лауазымы, келісу күні (талап етілген болса)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2438" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жұмыстан шығарылу, лауазымнан босатылу себептері</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1698" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3418" w:type="dxa"/>
-[...150 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
@@ -8442,589 +7565,548 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Алынбаған немесе өтелмеген соттылығының болуы туралы мәлiметтер:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1937"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="2361"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1937" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="673" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1516" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сот органының атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1516" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Соттың орналасқан жері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1094" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жаза түрі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3203" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Заңнама актісінің кандидат қылмыстық жауапқа тартылған бабы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2361" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сот процессуалдық шешім қабылдаған күн</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1937" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="673" w:type="dxa"/>
-[...228 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
@@ -9523,151 +8605,172 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (баспа әріптерімен)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="12300"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  Еншілес ұйымның тәуелсіз директорының лауазымына кандидат толтырады:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  Мен,</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ____________________________________________________________________</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  (тегі, аты, бар болса – әкесінің аты)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ____________________________________________________________________</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тәуелсіз директор лауазымына тағайындау (сайлау) үшін "Акционерлік қоғамдар туралы" 2003 жылғы 13 мамырдағы Қазақстан Республикасының </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Заңында</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -10090,95 +9193,89 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="12300"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
@@ -10441,292 +9538,272 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Жалпы мәліметтер:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="11693"/>
-        <w:gridCol w:w="607"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11693" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Туған күні мен жері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="607" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11693" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Азаматтығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="607" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11693" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жеке басын куәландыратын құжаттың деректері (нөмірі, берілген күні, кім берген)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="607" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
@@ -10811,513 +9888,479 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Білімі:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1875"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="1876"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1875" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1467" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Оқу орнының атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3739" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Түскен күнi - аяқтаған күнi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="651" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мамандығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2692" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Білімі туралы дипломның деректемелері, біліктілігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1876" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Оқу орнының орналасқан жері</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1875" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1467" w:type="dxa"/>
-[...189 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
@@ -11330,437 +10373,410 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Зайыбы, жақын туыстары (ата-анасы, аға-інісі, әпке-сіңлісі, балалары) және жекжаты (зайыбының (жұбайының) ата-анасы, аға-інісі, әпке-сіңлісі, балалары) туралы мәліметтер</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2175"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2178"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2175" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5489" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тегі, аты, бар болса – әкесінің аты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1229" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Туған жылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1229" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Туыстық қатынасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2178" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жұмыс орны мен лауазымы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2175" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5489" w:type="dxa"/>
-[...150 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
@@ -11773,361 +10789,341 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Еншілес ұйымның басшы қызметкерiнің (немесе басшы қызметкерлері лауазымдарына тағайындау немесе сайлау үшін ұсынылатын кандидаттың) заңды тұлғалардың жарғылық капиталына қатысуы немесе акцияларын иеленуі туралы мәліметтер:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1486"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="6873"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1486" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2132" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Заңды тұлғаның атауы және орналасқан жері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1809" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Заңды тұлға қызметінің жарғылық түрлері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6873" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Заңды тұлғаның жарғылық капиталына қатысу үлесі немесе кандидатқа тиесілі акциялары санының дауыс беретін акцияларының жалпы санына арақатынасы (пайызбен)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1486" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2132" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
@@ -12140,361 +11136,341 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Соңғы үш жылда өткен біліктілігін көтеру семинарлары, курстары туралы мәліметтер:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2686"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="5409"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2686" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1518" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ұйымның атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2687" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Өткізу күні мен орны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5409" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сертификаттың деректемелері (нөмірі, берілген күні)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2686" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1518" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
@@ -12525,513 +11501,479 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы тармақта еншілес ұйымның басшы қызметкері (немесе басшы қызметкері лауазымына тағайындау немесе сайлау үшін ұсынылатын кандидат) өз еңбек қызметінде қызмет атқарған (атқаратын) лауазымдары, оның ішінде уәкілетті органға келісу туралы өтінішхат ұсынған қаржы ұйымындағы, холдингтегі қызметі туралы мәліметтер көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1810"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="2599"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1810" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4431" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жұмыс істеген кезеңі (күні, айы, жылы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1022" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жұмыс орны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="628" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Лауазымы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1810" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тәртіптік жаза қолданудың болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2599" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жұмыстан шығарылу, лауазымнан босатылу себептері</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1810" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4431" w:type="dxa"/>
-[...189 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
@@ -13134,437 +12076,410 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Осы ұйымдағы және (немесе) басқа ұйымдардағы директорлар кеңесінде және инвестициялық комитеттерде мүшелігі туралы мәліметтер:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1698"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2438"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1698" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3418" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кезеңі (күні, айы, жылы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="959" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ұйымның атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Лауазымы, келісу күні (талап етілген болса)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2438" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жұмыстан шығарылу, лауазымнан босатылу себептері</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1698" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3418" w:type="dxa"/>
-[...150 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
@@ -13667,589 +12582,548 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Алынбаған немесе өтелмеген соттылығының болуы туралы мәлiметтер:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1937"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="2361"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1937" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="673" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1516" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сот органының атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1516" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Соттың орналасқан жері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1094" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жаза түрі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3203" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Заңнама актісінің кандидат қылмыстық жауапқа тартылған бабы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2361" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сот процессуалдық шешім қабылдаған күн</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1937" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="673" w:type="dxa"/>
-[...228 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
@@ -14966,55 +13840,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>