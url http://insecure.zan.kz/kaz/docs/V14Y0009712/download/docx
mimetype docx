--- v0 (2025-11-14)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e9dfd38" w14:textId="e9dfd38">
+    <w:p w14:paraId="0c81fc6" w14:textId="0c81fc6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -114,86 +114,90 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасының Ұлттық Банкі Басқармасының 2014 жылғы 16 шілдедегі № 109 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2014 жылы 2 қыркүйекте № 9712 тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z2" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       РҚАО-ның ескертпесі!</w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-          <w:color w:val="ff0000"/>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы бұйрықтың қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармақтан</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z3" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
        "Рұқсаттар және хабарламалар туралы" және "Қазақстан Республикасының кейбір заңнамалық актілеріне рұқсат беру жүйесі мәселелері бойынша өзгерістер мен толықтырулар енгізу туралы" 2014 жылғы 16 мамырдағы Қазақстан Республикасының заңдарын іске асыру мақсатында Қазақстан Республикасы Ұлттық Банкінің Басқармасы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -262,127 +266,139 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы қаулы алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң, бірақ 2014 жылғы 21 қарашадан ерте емес қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>      Ұлттық Банк</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Төрағасы</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -813,897 +829,93 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 31.03.2026 </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...829 lines deleted...]
-      </w:pPr>
+        <w:t>№ 29</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      7. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -2660,629 +1872,574 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1223"/>
-        <w:gridCol w:w="11077"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1223" w:type="dxa"/>
-[...43 lines deleted...]
-          <w:bookmarkStart w:name="z228" w:id="25"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z228" w:id="7"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасының</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="25"/>
-[...52 lines deleted...]
-          <w:bookmarkStart w:name="z229" w:id="26"/>
+          <w:bookmarkEnd w:id="7"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z229" w:id="8"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қаржы нарығын және қаржы</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="26"/>
-[...52 lines deleted...]
-          <w:bookmarkStart w:name="z230" w:id="27"/>
+          <w:bookmarkEnd w:id="8"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z230" w:id="9"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ұйымдарын реттеу, бақылау мен</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="27"/>
-[...52 lines deleted...]
-          <w:bookmarkStart w:name="z231" w:id="28"/>
+          <w:bookmarkEnd w:id="9"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z231" w:id="10"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қадағалау мәселелері бойынша</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="28"/>
-[...52 lines deleted...]
-          <w:bookmarkStart w:name="z232" w:id="29"/>
+          <w:bookmarkEnd w:id="10"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z232" w:id="11"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 өзгерістер мен толықтырулар</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="29"/>
-[...52 lines deleted...]
-          <w:bookmarkStart w:name="z233" w:id="30"/>
+          <w:bookmarkEnd w:id="11"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z233" w:id="12"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 енгізілетін нормативтік</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="30"/>
-[...52 lines deleted...]
-          <w:bookmarkStart w:name="z234" w:id="31"/>
+          <w:bookmarkEnd w:id="12"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z234" w:id="13"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 құқықтық актілерінің тізбесіне</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="31"/>
-[...52 lines deleted...]
-          <w:bookmarkStart w:name="z235" w:id="32"/>
+          <w:bookmarkEnd w:id="13"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z235" w:id="14"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2-қосымша</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="32"/>
+          <w:bookmarkEnd w:id="14"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -3315,629 +2472,574 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1223"/>
-        <w:gridCol w:w="11077"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1223" w:type="dxa"/>
-[...43 lines deleted...]
-          <w:bookmarkStart w:name="z260" w:id="33"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z260" w:id="15"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасының</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="33"/>
-[...52 lines deleted...]
-          <w:bookmarkStart w:name="z261" w:id="34"/>
+          <w:bookmarkEnd w:id="15"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z261" w:id="16"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қаржы нарығын және қаржы</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="34"/>
-[...52 lines deleted...]
-          <w:bookmarkStart w:name="z262" w:id="35"/>
+          <w:bookmarkEnd w:id="16"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z262" w:id="17"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ұйымдарын реттеу, бақылау мен</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="35"/>
-[...52 lines deleted...]
-          <w:bookmarkStart w:name="z263" w:id="36"/>
+          <w:bookmarkEnd w:id="17"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z263" w:id="18"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қадағалау мәселелері бойынша</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="36"/>
-[...52 lines deleted...]
-          <w:bookmarkStart w:name="z264" w:id="37"/>
+          <w:bookmarkEnd w:id="18"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z264" w:id="19"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 өзгерістер мен толықтырулар</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="37"/>
-[...52 lines deleted...]
-          <w:bookmarkStart w:name="z265" w:id="38"/>
+          <w:bookmarkEnd w:id="19"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z265" w:id="20"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 енгізілетін нормативтік</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="38"/>
-[...52 lines deleted...]
-          <w:bookmarkStart w:name="z266" w:id="39"/>
+          <w:bookmarkEnd w:id="20"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z266" w:id="21"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 құқықтық актілерінің тізбесіне</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="39"/>
-[...52 lines deleted...]
-          <w:bookmarkStart w:name="z267" w:id="40"/>
+          <w:bookmarkEnd w:id="21"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z267" w:id="22"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3-қосымша</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="40"/>
+          <w:bookmarkEnd w:id="22"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -3970,629 +3072,574 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1223"/>
-        <w:gridCol w:w="11077"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1223" w:type="dxa"/>
-[...43 lines deleted...]
-          <w:bookmarkStart w:name="z295" w:id="41"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z295" w:id="23"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасының</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="41"/>
-[...52 lines deleted...]
-          <w:bookmarkStart w:name="z296" w:id="42"/>
+          <w:bookmarkEnd w:id="23"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z296" w:id="24"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қаржы нарығын және қаржы</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="42"/>
-[...52 lines deleted...]
-          <w:bookmarkStart w:name="z297" w:id="43"/>
+          <w:bookmarkEnd w:id="24"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z297" w:id="25"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ұйымдарын реттеу, бақылау мен</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="43"/>
-[...52 lines deleted...]
-          <w:bookmarkStart w:name="z298" w:id="44"/>
+          <w:bookmarkEnd w:id="25"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z298" w:id="26"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қадағалау мәселелері бойынша</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="44"/>
-[...52 lines deleted...]
-          <w:bookmarkStart w:name="z299" w:id="45"/>
+          <w:bookmarkEnd w:id="26"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z299" w:id="27"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 өзгерістер мен толықтырулар</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="45"/>
-[...52 lines deleted...]
-          <w:bookmarkStart w:name="z300" w:id="46"/>
+          <w:bookmarkEnd w:id="27"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z300" w:id="28"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 енгізілетін нормативтік</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="46"/>
-[...52 lines deleted...]
-          <w:bookmarkStart w:name="z301" w:id="47"/>
+          <w:bookmarkEnd w:id="28"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z301" w:id="29"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 құқықтық актілерінің тізбесіне</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="47"/>
-[...52 lines deleted...]
-          <w:bookmarkStart w:name="z302" w:id="48"/>
+          <w:bookmarkEnd w:id="29"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z302" w:id="30"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4-қосымша</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="48"/>
+          <w:bookmarkEnd w:id="30"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -4625,629 +3672,574 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1223"/>
-        <w:gridCol w:w="11077"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1223" w:type="dxa"/>
-[...43 lines deleted...]
-          <w:bookmarkStart w:name="z355" w:id="49"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z355" w:id="31"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасының</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="49"/>
-[...52 lines deleted...]
-          <w:bookmarkStart w:name="z356" w:id="50"/>
+          <w:bookmarkEnd w:id="31"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z356" w:id="32"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қаржы нарығын және қаржы</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="50"/>
-[...52 lines deleted...]
-          <w:bookmarkStart w:name="z357" w:id="51"/>
+          <w:bookmarkEnd w:id="32"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z357" w:id="33"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ұйымдарын реттеу, бақылау мен</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="51"/>
-[...52 lines deleted...]
-          <w:bookmarkStart w:name="z358" w:id="52"/>
+          <w:bookmarkEnd w:id="33"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z358" w:id="34"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қадағалау мәселелері бойынша</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="52"/>
-[...52 lines deleted...]
-          <w:bookmarkStart w:name="z359" w:id="53"/>
+          <w:bookmarkEnd w:id="34"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z359" w:id="35"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 өзгерістер мен толықтырулар</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="53"/>
-[...52 lines deleted...]
-          <w:bookmarkStart w:name="z360" w:id="54"/>
+          <w:bookmarkEnd w:id="35"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z360" w:id="36"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 енгізілетін нормативтік</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="54"/>
-[...52 lines deleted...]
-          <w:bookmarkStart w:name="z361" w:id="55"/>
+          <w:bookmarkEnd w:id="36"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z361" w:id="37"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 құқықтық актілерінің тізбесіне</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="55"/>
-[...52 lines deleted...]
-          <w:bookmarkStart w:name="z362" w:id="56"/>
+          <w:bookmarkEnd w:id="37"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z362" w:id="38"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5-қосымша</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="56"/>
+          <w:bookmarkEnd w:id="38"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -5280,629 +4272,574 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1223"/>
-        <w:gridCol w:w="11077"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1223" w:type="dxa"/>
-[...43 lines deleted...]
-          <w:bookmarkStart w:name="z387" w:id="57"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z387" w:id="39"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасының</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="57"/>
-[...52 lines deleted...]
-          <w:bookmarkStart w:name="z388" w:id="58"/>
+          <w:bookmarkEnd w:id="39"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z388" w:id="40"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қаржы нарығын және қаржы</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="58"/>
-[...52 lines deleted...]
-          <w:bookmarkStart w:name="z389" w:id="59"/>
+          <w:bookmarkEnd w:id="40"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z389" w:id="41"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ұйымдарын реттеу, бақылау мен</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="59"/>
-[...52 lines deleted...]
-          <w:bookmarkStart w:name="z390" w:id="60"/>
+          <w:bookmarkEnd w:id="41"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z390" w:id="42"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қадағалау мәселелері бойынша</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="60"/>
-[...52 lines deleted...]
-          <w:bookmarkStart w:name="z391" w:id="61"/>
+          <w:bookmarkEnd w:id="42"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z391" w:id="43"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 өзгерістер мен толықтырулар</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="61"/>
-[...52 lines deleted...]
-          <w:bookmarkStart w:name="z392" w:id="62"/>
+          <w:bookmarkEnd w:id="43"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z392" w:id="44"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 енгізілетін нормативтік</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="62"/>
-[...52 lines deleted...]
-          <w:bookmarkStart w:name="z393" w:id="63"/>
+          <w:bookmarkEnd w:id="44"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z393" w:id="45"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 құқықтық актілерінің тізбесіне</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="63"/>
-[...52 lines deleted...]
-          <w:bookmarkStart w:name="z394" w:id="64"/>
+          <w:bookmarkEnd w:id="45"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z394" w:id="46"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6-қосымша</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="64"/>
+          <w:bookmarkEnd w:id="46"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -5935,575 +4872,527 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1223"/>
-        <w:gridCol w:w="11077"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1223" w:type="dxa"/>
-[...43 lines deleted...]
-          <w:bookmarkStart w:name="z417" w:id="65"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z417" w:id="47"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Қазақстан Республикасының </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="65"/>
-[...52 lines deleted...]
-          <w:bookmarkStart w:name="z418" w:id="66"/>
+          <w:bookmarkEnd w:id="47"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z418" w:id="48"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қаржы нарығын және қаржы</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="66"/>
+          <w:bookmarkEnd w:id="48"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ұйымдарын реттеу, бақылау мен</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1223" w:type="dxa"/>
-[...43 lines deleted...]
-          <w:bookmarkStart w:name="z419" w:id="67"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z419" w:id="49"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қадағалау мәселелері бойынша</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="67"/>
-[...52 lines deleted...]
-          <w:bookmarkStart w:name="z420" w:id="68"/>
+          <w:bookmarkEnd w:id="49"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z420" w:id="50"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 өзгерістер мен толықтырулар</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="68"/>
-[...52 lines deleted...]
-          <w:bookmarkStart w:name="z421" w:id="69"/>
+          <w:bookmarkEnd w:id="50"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z421" w:id="51"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 енгізілетін нормативтік</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="69"/>
-[...52 lines deleted...]
-          <w:bookmarkStart w:name="z422" w:id="70"/>
+          <w:bookmarkEnd w:id="51"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z422" w:id="52"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 құқықтық актілерінің тізбесіне</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="70"/>
-[...52 lines deleted...]
-          <w:bookmarkStart w:name="z423" w:id="71"/>
+          <w:bookmarkEnd w:id="52"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z423" w:id="53"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7-қосымша</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="71"/>
+          <w:bookmarkEnd w:id="53"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -6536,629 +5425,574 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1223"/>
-        <w:gridCol w:w="11077"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1223" w:type="dxa"/>
-[...43 lines deleted...]
-          <w:bookmarkStart w:name="z460" w:id="72"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z460" w:id="54"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасының</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="72"/>
-[...52 lines deleted...]
-          <w:bookmarkStart w:name="z461" w:id="73"/>
+          <w:bookmarkEnd w:id="54"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z461" w:id="55"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қаржы нарығын және қаржы</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="73"/>
-[...52 lines deleted...]
-          <w:bookmarkStart w:name="z462" w:id="74"/>
+          <w:bookmarkEnd w:id="55"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z462" w:id="56"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ұйымдарын реттеу, бақылау мен</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="74"/>
-[...52 lines deleted...]
-          <w:bookmarkStart w:name="z463" w:id="75"/>
+          <w:bookmarkEnd w:id="56"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z463" w:id="57"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қадағалау мәселелері бойынша</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="75"/>
-[...52 lines deleted...]
-          <w:bookmarkStart w:name="z464" w:id="76"/>
+          <w:bookmarkEnd w:id="57"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z464" w:id="58"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 өзгерістер мен толықтырулар</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="76"/>
-[...52 lines deleted...]
-          <w:bookmarkStart w:name="z465" w:id="77"/>
+          <w:bookmarkEnd w:id="58"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z465" w:id="59"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 енгізілетін нормативтік</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="77"/>
-[...52 lines deleted...]
-          <w:bookmarkStart w:name="z466" w:id="78"/>
+          <w:bookmarkEnd w:id="59"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z466" w:id="60"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 құқықтық актілерінің тізбесіне</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="78"/>
-[...52 lines deleted...]
-          <w:bookmarkStart w:name="z467" w:id="79"/>
+          <w:bookmarkEnd w:id="60"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z467" w:id="61"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8-қосымша</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="79"/>
+          <w:bookmarkEnd w:id="61"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -7191,629 +6025,574 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1223"/>
-        <w:gridCol w:w="11077"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1223" w:type="dxa"/>
-[...43 lines deleted...]
-          <w:bookmarkStart w:name="z501" w:id="80"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z501" w:id="62"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасының</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="80"/>
-[...52 lines deleted...]
-          <w:bookmarkStart w:name="z502" w:id="81"/>
+          <w:bookmarkEnd w:id="62"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z502" w:id="63"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қаржы нарығын және қаржы</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="81"/>
-[...52 lines deleted...]
-          <w:bookmarkStart w:name="z503" w:id="82"/>
+          <w:bookmarkEnd w:id="63"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z503" w:id="64"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ұйымдарын реттеу, бақылау мен</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="82"/>
-[...52 lines deleted...]
-          <w:bookmarkStart w:name="z504" w:id="83"/>
+          <w:bookmarkEnd w:id="64"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z504" w:id="65"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қадағалау мәселелері бойынша</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="83"/>
-[...52 lines deleted...]
-          <w:bookmarkStart w:name="z505" w:id="84"/>
+          <w:bookmarkEnd w:id="65"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z505" w:id="66"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 өзгерістер мен толықтырулар</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="84"/>
-[...52 lines deleted...]
-          <w:bookmarkStart w:name="z506" w:id="85"/>
+          <w:bookmarkEnd w:id="66"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z506" w:id="67"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 енгізілетін нормативтік</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="85"/>
-[...52 lines deleted...]
-          <w:bookmarkStart w:name="z507" w:id="86"/>
+          <w:bookmarkEnd w:id="67"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z507" w:id="68"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 құқықтық актілерінің тізбесіне</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="86"/>
-[...52 lines deleted...]
-          <w:bookmarkStart w:name="z508" w:id="87"/>
+          <w:bookmarkEnd w:id="68"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z508" w:id="69"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9-қосымша</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="87"/>
+          <w:bookmarkEnd w:id="69"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. Күші жойылды – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 30.03.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -7836,629 +6615,574 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1004"/>
-        <w:gridCol w:w="11296"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1004" w:type="dxa"/>
-[...43 lines deleted...]
-          <w:bookmarkStart w:name="z555" w:id="88"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z555" w:id="70"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасының</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="88"/>
-[...52 lines deleted...]
-          <w:bookmarkStart w:name="z556" w:id="89"/>
+          <w:bookmarkEnd w:id="70"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z556" w:id="71"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қаржы нарығын және қаржы</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="89"/>
-[...52 lines deleted...]
-          <w:bookmarkStart w:name="z557" w:id="90"/>
+          <w:bookmarkEnd w:id="71"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z557" w:id="72"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ұйымдарын реттеу, бақылау мен</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="90"/>
-[...52 lines deleted...]
-          <w:bookmarkStart w:name="z558" w:id="91"/>
+          <w:bookmarkEnd w:id="72"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z558" w:id="73"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қадағалау мәселелері бойынша</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="91"/>
-[...52 lines deleted...]
-          <w:bookmarkStart w:name="z559" w:id="92"/>
+          <w:bookmarkEnd w:id="73"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z559" w:id="74"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 өзгерістер мен толықтырулар</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="92"/>
-[...52 lines deleted...]
-          <w:bookmarkStart w:name="z560" w:id="93"/>
+          <w:bookmarkEnd w:id="74"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z560" w:id="75"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 енгізілетін нормативтік</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="93"/>
-[...52 lines deleted...]
-          <w:bookmarkStart w:name="z561" w:id="94"/>
+          <w:bookmarkEnd w:id="75"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z561" w:id="76"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 құқықтық актілерінің тізбесіне</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="94"/>
-[...52 lines deleted...]
-          <w:bookmarkStart w:name="z562" w:id="95"/>
+          <w:bookmarkEnd w:id="76"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z562" w:id="77"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10-қосымша</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="95"/>
+          <w:bookmarkEnd w:id="77"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. Күші жойылды – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 30.03.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -8481,629 +7205,574 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1004"/>
-        <w:gridCol w:w="11296"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1004" w:type="dxa"/>
-[...43 lines deleted...]
-          <w:bookmarkStart w:name="z600" w:id="96"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z600" w:id="78"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасының</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="96"/>
-[...52 lines deleted...]
-          <w:bookmarkStart w:name="z601" w:id="97"/>
+          <w:bookmarkEnd w:id="78"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z601" w:id="79"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қаржы нарығын және қаржы</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="97"/>
-[...52 lines deleted...]
-          <w:bookmarkStart w:name="z602" w:id="98"/>
+          <w:bookmarkEnd w:id="79"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z602" w:id="80"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ұйымдарын реттеу, бақылау мен</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="98"/>
-[...52 lines deleted...]
-          <w:bookmarkStart w:name="z603" w:id="99"/>
+          <w:bookmarkEnd w:id="80"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z603" w:id="81"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қадағалау мәселелері бойынша</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="99"/>
-[...52 lines deleted...]
-          <w:bookmarkStart w:name="z604" w:id="100"/>
+          <w:bookmarkEnd w:id="81"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z604" w:id="82"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 өзгерістер мен толықтырулар</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="100"/>
-[...52 lines deleted...]
-          <w:bookmarkStart w:name="z605" w:id="101"/>
+          <w:bookmarkEnd w:id="82"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z605" w:id="83"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 енгізілетін нормативтік</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="101"/>
-[...52 lines deleted...]
-          <w:bookmarkStart w:name="z606" w:id="102"/>
+          <w:bookmarkEnd w:id="83"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z606" w:id="84"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 құқықтық актілерінің тізбесіне</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="102"/>
-[...52 lines deleted...]
-          <w:bookmarkStart w:name="z607" w:id="103"/>
+          <w:bookmarkEnd w:id="84"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z607" w:id="85"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11-қосымша</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="103"/>
+          <w:bookmarkEnd w:id="85"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. Күші жойылды – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 30.03.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -9126,629 +7795,574 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1004"/>
-        <w:gridCol w:w="11296"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1004" w:type="dxa"/>
-[...43 lines deleted...]
-          <w:bookmarkStart w:name="z638" w:id="104"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z638" w:id="86"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасының</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="104"/>
-[...52 lines deleted...]
-          <w:bookmarkStart w:name="z639" w:id="105"/>
+          <w:bookmarkEnd w:id="86"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z639" w:id="87"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қаржы нарығын және қаржы</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="105"/>
-[...52 lines deleted...]
-          <w:bookmarkStart w:name="z640" w:id="106"/>
+          <w:bookmarkEnd w:id="87"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z640" w:id="88"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ұйымдарын реттеу, бақылау мен</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="106"/>
-[...52 lines deleted...]
-          <w:bookmarkStart w:name="z641" w:id="107"/>
+          <w:bookmarkEnd w:id="88"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z641" w:id="89"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қадағалау мәселелері бойынша</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="107"/>
-[...52 lines deleted...]
-          <w:bookmarkStart w:name="z642" w:id="108"/>
+          <w:bookmarkEnd w:id="89"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z642" w:id="90"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 өзгерістер мен толықтырулар</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="108"/>
-[...52 lines deleted...]
-          <w:bookmarkStart w:name="z643" w:id="109"/>
+          <w:bookmarkEnd w:id="90"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z643" w:id="91"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 енгізілетін нормативтік</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="109"/>
-[...52 lines deleted...]
-          <w:bookmarkStart w:name="z644" w:id="110"/>
+          <w:bookmarkEnd w:id="91"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z644" w:id="92"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 құқықтық актілерінің тізбесіне</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="110"/>
-[...52 lines deleted...]
-          <w:bookmarkStart w:name="z645" w:id="111"/>
+          <w:bookmarkEnd w:id="92"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z645" w:id="93"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12-қосымша</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="111"/>
+          <w:bookmarkEnd w:id="93"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. Күші жойылды – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 30.03.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -9771,557 +8385,509 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1004"/>
-        <w:gridCol w:w="11296"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1004" w:type="dxa"/>
-[...43 lines deleted...]
-          <w:bookmarkStart w:name="z673" w:id="112"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z673" w:id="94"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасының</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="112"/>
-[...52 lines deleted...]
-          <w:bookmarkStart w:name="z674" w:id="113"/>
+          <w:bookmarkEnd w:id="94"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z674" w:id="95"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қаржы нарығын және қаржы</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="113"/>
-[...52 lines deleted...]
-          <w:bookmarkStart w:name="z675" w:id="114"/>
+          <w:bookmarkEnd w:id="95"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z675" w:id="96"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ұйымдарын реттеу, бақылау мен</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="114"/>
-[...52 lines deleted...]
-          <w:bookmarkStart w:name="z676" w:id="115"/>
+          <w:bookmarkEnd w:id="96"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z676" w:id="97"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қадағалау мәселелері бойынша</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="115"/>
-[...52 lines deleted...]
-          <w:bookmarkStart w:name="z677" w:id="116"/>
+          <w:bookmarkEnd w:id="97"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z677" w:id="98"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 өзгерістер мен толықтырулар</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="116"/>
-[...52 lines deleted...]
-          <w:bookmarkStart w:name="z678" w:id="117"/>
+          <w:bookmarkEnd w:id="98"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z678" w:id="99"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 енгізілетін нормативтік</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="117"/>
-[...52 lines deleted...]
-          <w:bookmarkStart w:name="z679" w:id="118"/>
+          <w:bookmarkEnd w:id="99"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z679" w:id="100"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 құқықтық актілерінің тізбесіне</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="118"/>
+          <w:bookmarkEnd w:id="100"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -10362,629 +8928,574 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1004"/>
-        <w:gridCol w:w="11296"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1004" w:type="dxa"/>
-[...43 lines deleted...]
-          <w:bookmarkStart w:name="z727" w:id="119"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z727" w:id="101"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасының</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="119"/>
-[...52 lines deleted...]
-          <w:bookmarkStart w:name="z728" w:id="120"/>
+          <w:bookmarkEnd w:id="101"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z728" w:id="102"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қаржы нарығын және қаржы</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="120"/>
-[...52 lines deleted...]
-          <w:bookmarkStart w:name="z729" w:id="121"/>
+          <w:bookmarkEnd w:id="102"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z729" w:id="103"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ұйымдарын реттеу, бақылау мен</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="121"/>
-[...52 lines deleted...]
-          <w:bookmarkStart w:name="z730" w:id="122"/>
+          <w:bookmarkEnd w:id="103"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z730" w:id="104"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қадағалау мәселелері бойынша</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="122"/>
-[...52 lines deleted...]
-          <w:bookmarkStart w:name="z731" w:id="123"/>
+          <w:bookmarkEnd w:id="104"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z731" w:id="105"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 өзгерістер мен толықтырулар</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="123"/>
-[...52 lines deleted...]
-          <w:bookmarkStart w:name="z732" w:id="124"/>
+          <w:bookmarkEnd w:id="105"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z732" w:id="106"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 енгізілетін нормативтік</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="124"/>
-[...52 lines deleted...]
-          <w:bookmarkStart w:name="z733" w:id="125"/>
+          <w:bookmarkEnd w:id="106"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z733" w:id="107"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 құқықтық актілерінің тізбесіне</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="125"/>
-[...52 lines deleted...]
-          <w:bookmarkStart w:name="z734" w:id="126"/>
+          <w:bookmarkEnd w:id="107"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z734" w:id="108"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14-қосымша</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="126"/>
+          <w:bookmarkEnd w:id="108"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. Күші жойылды – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 12.02.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -11021,4882 +9532,3003 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1004"/>
-        <w:gridCol w:w="11296"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1004" w:type="dxa"/>
-[...43 lines deleted...]
-          <w:bookmarkStart w:name="z774" w:id="127"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z774" w:id="109"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасының</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="127"/>
-[...52 lines deleted...]
-          <w:bookmarkStart w:name="z775" w:id="128"/>
+          <w:bookmarkEnd w:id="109"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z775" w:id="110"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қаржы нарығын және қаржы</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="128"/>
-[...52 lines deleted...]
-          <w:bookmarkStart w:name="z776" w:id="129"/>
+          <w:bookmarkEnd w:id="110"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z776" w:id="111"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ұйымдарын реттеу, бақылау мен</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="129"/>
-[...52 lines deleted...]
-          <w:bookmarkStart w:name="z777" w:id="130"/>
+          <w:bookmarkEnd w:id="111"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z777" w:id="112"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қадағалау мәселелері бойынша</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="130"/>
-[...52 lines deleted...]
-          <w:bookmarkStart w:name="z778" w:id="131"/>
+          <w:bookmarkEnd w:id="112"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z778" w:id="113"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 өзгерістер мен толықтырулар</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="131"/>
-[...52 lines deleted...]
-          <w:bookmarkStart w:name="z779" w:id="132"/>
+          <w:bookmarkEnd w:id="113"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z779" w:id="114"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 енгізілетін нормативтік</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="132"/>
-[...52 lines deleted...]
-          <w:bookmarkStart w:name="z780" w:id="133"/>
+          <w:bookmarkEnd w:id="114"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z780" w:id="115"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 құқықтық актілерінің тізбесіне</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="133"/>
-[...52 lines deleted...]
-          <w:bookmarkStart w:name="z781" w:id="134"/>
+          <w:bookmarkEnd w:id="115"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z781" w:id="116"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15-қосымша</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="134"/>
-[...3661 lines deleted...]
-          <w:bookmarkEnd w:id="212"/>
+          <w:bookmarkEnd w:id="116"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Күші жойылды - ҚР Ұлттық Банкі Басқармасының 19.12.2015 </w:t>
+        <w:t xml:space="preserve">      Ескерту. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 31.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 251</w:t>
+        <w:t>№ 29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1004"/>
-        <w:gridCol w:w="11296"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1004" w:type="dxa"/>
-[...43 lines deleted...]
-          <w:bookmarkStart w:name="z889" w:id="213"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z811" w:id="117"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасының</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="213"/>
+          <w:bookmarkEnd w:id="117"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z812" w:id="118"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қаржы нарығын және қаржы</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...51 lines deleted...]
-          <w:bookmarkStart w:name="z890" w:id="214"/>
+          <w:bookmarkEnd w:id="118"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z813" w:id="119"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ұйымдарын реттеу, бақылау мен</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="214"/>
-[...52 lines deleted...]
-          <w:bookmarkStart w:name="z891" w:id="215"/>
+          <w:bookmarkEnd w:id="119"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z814" w:id="120"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қадағалау мәселелері бойынша</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="215"/>
-[...52 lines deleted...]
-          <w:bookmarkStart w:name="z892" w:id="216"/>
+          <w:bookmarkEnd w:id="120"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z815" w:id="121"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 өзгерістер мен толықтырулар</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="216"/>
-[...52 lines deleted...]
-          <w:bookmarkStart w:name="z893" w:id="217"/>
+          <w:bookmarkEnd w:id="121"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z816" w:id="122"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 енгізілетін нормативтік</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="217"/>
-[...52 lines deleted...]
-          <w:bookmarkStart w:name="z894" w:id="218"/>
+          <w:bookmarkEnd w:id="122"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z817" w:id="123"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 құқықтық актілерінің тізбесіне</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="218"/>
-[...71 lines deleted...]
-          <w:bookmarkEnd w:id="219"/>
+          <w:bookmarkEnd w:id="123"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z818" w:id="124"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16-қосымша</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="124"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z819" w:id="125"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Кредиттік бюроның қызметін</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="125"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z820" w:id="126"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+лицензиялау қағидаларына</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="126"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z821" w:id="127"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3-қосымша</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="127"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z822" w:id="128"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нысан</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="128"/>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z198" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (уәкілетті органның толық атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z199" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (өтініш берушінің толық атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z825" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Өтініш</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z200" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z827" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+            (лицензияны қайта ресімдеу себебін көрсету)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z201" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (лицензияның атауын көрсету)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z829" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+           лицензияны қайта ресумдеуді сұраймын.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z830" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш беруші туралы мәліметтер:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z831" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Өтiнiш берушi орналасқан жерi (заңды/нақты мекенжайы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z202" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (индекс, қала, аудан, облыс, көше, үйдiң нөмiрi, бизнес-сәйкестендіру нөмірі)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z203" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z833" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (телефон, факс).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z834" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Кредиттік бюроның бірінші басшысы және бас бухгалтері туралы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мәліметтер (тегі, аты, бар болса - әкесінің аты, туылған күні,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      байланыс телефондарының нөмірлері);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z204" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z836" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Кредиттік бюроның акционерлері (құрылтайшылары,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қатысушылары) туралы мәліметтер: заңды тұлғалар үшін - толық атауы,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік тіркеу (қайта тіркеу) туралы мәліметтер, жарғылық</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      капиталының мөлшері, жеке тұлғалар үшін - тегі, аты, бар болса -</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      әкесінің аты, туған күні мен жылы);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z205" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z838" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Төлем тапсырмаларын, кассалық кіріс ордерлерін толық</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      төлегенін растайтын құжаттардың деректемелері көрсетілген жарғылық</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      капиталдың мөлшері (акционерлік қоғам ұйымдастырушылық-құқықтық</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      нысанындағы заңды тұлғаларды қоспағанда);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z206" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z840" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Жарияланған акциялар шығарылымын мемлекеттік тіркеу туралы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      куәліктің нөмірі мен күні (заңды тұлғалар үшін акционерлік қоғамының</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ұйымдастырушылық-құқықтық нысанында).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z207" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z842" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Жіберілетін құжаттардың тізбесі, даналар саны және әр</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      қайсысы бойынша парақтар саны: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z208" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z844" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш беруші өтінішке қоса берілген құжаттардың (ақпараттың)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      дұрыстығына толығымен жауапты болады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z845" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тегі, аты, бар болса - әкесінің аты, өтініш берушінің өтініш</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      беруге өкілетті тұлғаның лауазымы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z209" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z847" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z848" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20 __ жылғы "______" _____________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z849" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мөр орны.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z850" w:id="157"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="157"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z851" w:id="158"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+қаржы нарығын және қаржы</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="158"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z852" w:id="159"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ұйымдарын реттеу, бақылау мен</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="159"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z853" w:id="160"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+қадағалау мәселелері бойынша</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="160"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z854" w:id="161"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+өзгерістер мен толықтырулар</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="161"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z855" w:id="162"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+енгізілетін нормативтік</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="162"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z856" w:id="163"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+құқықтық актілерінің тізбесіне</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="163"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z857" w:id="164"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17-қосымша</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="164"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. Күші жойылды - ҚР Ұлттық Банкі Басқармасының 19.12.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -15919,1992 +12551,2356 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1004"/>
-        <w:gridCol w:w="11296"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1004" w:type="dxa"/>
-[...43 lines deleted...]
-          <w:bookmarkStart w:name="z927" w:id="220"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z889" w:id="165"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасының</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="220"/>
-[...52 lines deleted...]
-          <w:bookmarkStart w:name="z928" w:id="221"/>
+          <w:bookmarkEnd w:id="165"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қаржы нарығын және қаржы</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="221"/>
-[...52 lines deleted...]
-          <w:bookmarkStart w:name="z929" w:id="222"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z890" w:id="166"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ұйымдарын реттеу, бақылау мен</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="222"/>
-[...52 lines deleted...]
-          <w:bookmarkStart w:name="z930" w:id="223"/>
+          <w:bookmarkEnd w:id="166"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z891" w:id="167"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қадағалау мәселелері бойынша</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="223"/>
-[...52 lines deleted...]
-          <w:bookmarkStart w:name="z931" w:id="224"/>
+          <w:bookmarkEnd w:id="167"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z892" w:id="168"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 өзгерістер мен толықтырулар</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="224"/>
-[...52 lines deleted...]
-          <w:bookmarkStart w:name="z932" w:id="225"/>
+          <w:bookmarkEnd w:id="168"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z893" w:id="169"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 енгізілетін нормативтік</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="225"/>
-[...52 lines deleted...]
-          <w:bookmarkStart w:name="z933" w:id="226"/>
+          <w:bookmarkEnd w:id="169"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z894" w:id="170"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 құқықтық актілерінің тізбесіне</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="226"/>
-[...71 lines deleted...]
-          <w:bookmarkEnd w:id="227"/>
+          <w:bookmarkEnd w:id="170"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z895" w:id="171"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18-қосымша</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="171"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Күші жойылды - ҚР Ұлттық банкі басқармасының 28.01.2016 </w:t>
+        <w:t xml:space="preserve">      Ескерту. Күші жойылды - ҚР Ұлттық Банкі Басқармасының 19.12.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 26</w:t>
+        <w:t>№ 251</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткеннен соң қолданысқа енгізіледі) қаулысымен.   </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1004"/>
-        <w:gridCol w:w="11296"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1004" w:type="dxa"/>
-[...43 lines deleted...]
-          <w:bookmarkStart w:name="z964" w:id="228"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z927" w:id="172"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасының</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="228"/>
-[...52 lines deleted...]
-          <w:bookmarkStart w:name="z965" w:id="229"/>
+          <w:bookmarkEnd w:id="172"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z928" w:id="173"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қаржы нарығын және қаржы</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="229"/>
-[...52 lines deleted...]
-          <w:bookmarkStart w:name="z966" w:id="230"/>
+          <w:bookmarkEnd w:id="173"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z929" w:id="174"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ұйымдарын реттеу, бақылау мен</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="230"/>
-[...52 lines deleted...]
-          <w:bookmarkStart w:name="z967" w:id="231"/>
+          <w:bookmarkEnd w:id="174"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z930" w:id="175"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қадағалау мәселелері бойынша</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="231"/>
-[...52 lines deleted...]
-          <w:bookmarkStart w:name="z968" w:id="232"/>
+          <w:bookmarkEnd w:id="175"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z931" w:id="176"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 өзгерістер мен толықтырулар</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="232"/>
-[...52 lines deleted...]
-          <w:bookmarkStart w:name="z969" w:id="233"/>
+          <w:bookmarkEnd w:id="176"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z932" w:id="177"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 енгізілетін нормативтік</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="233"/>
-[...52 lines deleted...]
-          <w:bookmarkStart w:name="z970" w:id="234"/>
+          <w:bookmarkEnd w:id="177"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z933" w:id="178"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 құқықтық актілерінің тізбесіне</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="234"/>
-[...71 lines deleted...]
-          <w:bookmarkEnd w:id="235"/>
+          <w:bookmarkEnd w:id="178"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z934" w:id="179"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19-қосымша</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="179"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. Күші жойылды - ҚР Ұлттық банкі басқармасының 28.01.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткеннен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткеннен соң қолданысқа енгізіледі) қаулысымен.   </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1004"/>
-        <w:gridCol w:w="11296"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1004" w:type="dxa"/>
-[...26 lines deleted...]
-              <w:t>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z964" w:id="180"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="180"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z965" w:id="181"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+қаржы нарығын және қаржы</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="181"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z966" w:id="182"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ұйымдарын реттеу, бақылау мен</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="182"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z967" w:id="183"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+қадағалау мәселелері бойынша</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="183"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z968" w:id="184"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+өзгерістер мен толықтырулар</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="184"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z969" w:id="185"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+енгізілетін нормативтік</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="185"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z970" w:id="186"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+құқықтық актілерінің тізбесіне</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="186"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z971" w:id="187"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20-қосымша</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="187"/>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Күші жойылды - ҚР Ұлттық банкі басқармасының 28.01.2016 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 26</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткеннен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
 </w:t>
-            </w:r>
-[...87 lines deleted...]
-          <w:bookmarkStart w:name="z999" w:id="236"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z999" w:id="188"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасының</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="236"/>
-[...52 lines deleted...]
-          <w:bookmarkStart w:name="z1000" w:id="237"/>
+          <w:bookmarkEnd w:id="188"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1000" w:id="189"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қаржы нарығын және қаржы</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="237"/>
-[...52 lines deleted...]
-          <w:bookmarkStart w:name="z1001" w:id="238"/>
+          <w:bookmarkEnd w:id="189"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1001" w:id="190"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ұйымдарын реттеу, бақылау мен</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="238"/>
-[...52 lines deleted...]
-          <w:bookmarkStart w:name="z1002" w:id="239"/>
+          <w:bookmarkEnd w:id="190"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1002" w:id="191"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қадағалау мәселелері бойынша</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="239"/>
-[...52 lines deleted...]
-          <w:bookmarkStart w:name="z1003" w:id="240"/>
+          <w:bookmarkEnd w:id="191"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1003" w:id="192"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 өзгерістер мен толықтырулар</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="240"/>
-[...52 lines deleted...]
-          <w:bookmarkStart w:name="z1004" w:id="241"/>
+          <w:bookmarkEnd w:id="192"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1004" w:id="193"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 енгізілетін нормативтік</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="241"/>
-[...52 lines deleted...]
-          <w:bookmarkStart w:name="z1005" w:id="242"/>
+          <w:bookmarkEnd w:id="193"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1005" w:id="194"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 құқықтық актілерінің тізбесіне</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="242"/>
-[...52 lines deleted...]
-          <w:bookmarkStart w:name="z1006" w:id="243"/>
+          <w:bookmarkEnd w:id="194"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1006" w:id="195"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 21-қосымша</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="243"/>
+          <w:bookmarkEnd w:id="195"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. Күші жойылды – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 30.03.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -17964,55 +14960,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>