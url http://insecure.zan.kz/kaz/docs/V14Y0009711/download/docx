--- v0 (2025-11-28)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="bf06f63" w14:textId="bf06f63">
+    <w:p w14:paraId="d62ee94" w14:textId="d62ee94">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -107,62 +107,148 @@
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасының Ұлттық Банкі Басқармасының 2014 жылғы 16 шілдедегі № 147 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2014 жылы 2 қыркүйекте № 9711 тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Ескерту. Бұйрықтың тақырыбы жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 27.04.2018 </w:t>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Қаулының күшін жою көзделген - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 48</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Бұйрықтың тақырыбы жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 27.04.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 72</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z4" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -3624,86 +3710,70 @@
         </w:rPr>
         <w:t xml:space="preserve"> 2-тармағының 6) тармақшасымен көзделген іс-шараларды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
     <w:bookmarkStart w:name="z94" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) уақытша әкімшілік тағайындалған күні электронды түрде бар автоматтандырылған жүйенің есепті деректерін жеке электронды тасымалдағышқа көшірме (резервтік көшірме) жасай отырып, бухгалтерлік ақпаратты басып шығаруды жүзеге асырады (банктер үшін - баланстық және баланстан тыс шоттардағы қалдықтар туралы есеп, сақтандыру (қайта сақтандыру) ұйымдары үшін - бас бухгалтерлік кітап). Электронды түрдегі осы ақпарат болмаған кезде осы аталған күнгі қағаз тасымалдағыштағы ақпарат негізге алынады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z95" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Уақытша әкімшілік мынадай іс-қимылдарды орындайды:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ұйымды басқару жөніндегі функцияларды жүзеге асырады және ұйымның барлық құжаттарына қол қояды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4120,70 +4190,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z113" w:id="40"/>
+    <w:bookmarkStart w:name="z113" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Банктің уақытша әкімшілігі мынадай іс-қимылдарды орындайды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) Депозиттерге міндетті кепілдік беру туралы заңның 13-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4404,68 +4474,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z120" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Сақтандыру (қайта сақтандыру) ұйымының уақытша әкiмшiлiгi мынадай іс-әрекеттер жасайды:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) сақтандыру (қайта сақтандыру) ұйымы лицензиясынан айырылған күннен бастап 2 (екі) жұмыс күні ішінде дерекқорды қалыптастыру және жүргізу жөніндегі ұйымның дерекқорынан таратылатын сақтандыру (қайта сақтандыру) ұйымы және "Сақтандыру төлемдеріне кепілдік беру қоры туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4634,90 +4706,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z323" w:id="41"/>
+    <w:bookmarkStart w:name="z323" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18-1. Уәкілетті орган сақтандыру (қайта сақтандыру) ұйымын, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымының филиалын лицензиясынан айыру және уақытша әкімшілікті тағайындау туралы шешім қабылдаған күннен бастап сақтандыру төлемдерін жүзеге асыруға кепілдік беретін ұйым Қор туралы заңның 7-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес міндеттеме қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қор туралы заңның 15-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4828,90 +4900,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z126" w:id="42"/>
+    <w:bookmarkStart w:name="z126" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Егер ұйымның басшылары және қызметкерлері немесе олардың тапсыруы бойынша әрекет ететін өзге адамдардың заңсыз әрекет жасауы немесе әрекет етпеуі арқылы уақытша әкімшілік оған жүктелген қызметтерді толық немесе ішінара жүзеге асыра алмайтын жағдайлар жасаса, уақытша әкімшілік кедергі ету туралы актіні жасайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z127" w:id="43"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z127" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кедергі ету туралы акт кедергі ету фактісі анықталған күні жасалады және оған уақытша әкімшіліктің басшысы және мүшелері қол қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4930,110 +5002,110 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z128" w:id="44"/>
+    <w:bookmarkStart w:name="z128" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. Уақытша әкімшілік кедергі ету туралы акт жасау күні 2014 жылғы 5 шілдедегі Қазақстан Республикасының Әкімшілік құқық бұзушылық туралы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>кодексіне</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес кедергі ету туралы актіні әкімшілік құқық бұзушылық туралы іс қозғау туралы шешімді қабылдау үшін уәкілетті органға жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z129" w:id="45"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z129" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өңірде уақытша әкімшілік мүшесі жасаған және қол қойған кедергі ету туралы актінің көшірмесі уақытша әкімшіліктің басшысына жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5052,146 +5124,146 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z130" w:id="46"/>
+    <w:bookmarkStart w:name="z130" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Уақытша әкімшіліктің шығыстарын жүзеге асыру, уәкілетті органға ақпарат ұсыну</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 4-тараудың тақырыбы жаңа редакцияда – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 25.05.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 58</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z131" w:id="47"/>
+    <w:bookmarkStart w:name="z131" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. Лицензиядан айырған және уақытша әкімшілікті тағайындаған күннен бастап ұйым Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>22-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген шығыстарға байланысты жағдайларды қоспағанда, қаржылық қызметті, оның ішінде бар шоттар бойынша операцияларды жүзеге асыруды тоқтатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5210,530 +5282,530 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z136" w:id="48"/>
+    <w:bookmarkStart w:name="z136" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22. Уақытша әкімшіліктің басшысы бекіткен шығыстар сметасына сәйкес уақытша әкімшіліктің шығыстары Ереженің қосымшасына сәйкес нысан бойынша жүзеге асырылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z137" w:id="49"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z137" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шығыстар сметасы жоспарланатын ай сайынғы шығындарға сүйене отырып жасалады және уақытша әкімшілік тағайындалған күннен бастап күнтізбелік жеті күннен кешіктірмей түсіндірме жазбамен бірге уәкілетті органға ұсынылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z138" w:id="50"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z138" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Бұдан кейін шығыстар сметасы ай сайынғы негізде жоспарланатын кезеңнің алдында айдың жетісі күнінен кешіктірмей уәкілетті органға ұсынылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z139" w:id="51"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z139" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Филиалдық желісі бар ұйымда уақытша әкімшіліктің басшысы уақытша әкімшілік бөлімшелерінің шығыстар сметасын жасау бойынша қызметін үйлестіреді және шығыстарды уақытша әкімшілік бөлімшелері бойынша бөлігінде шығыстардың шоғырландырылған сметасының жасалуын қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z140" w:id="52"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z140" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Уақытша әкімшілік, уәкілетті орган уақытша әкімшіліктің шығыстар сметасын жасау, қарау және бақылау кезінде шығыстардың нақтылығы, негізділігі, мақсатқа сәйкестігі және шынайылығы қағидаттарын басшылыққа алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z141" w:id="53"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z141" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шығыстардың нақтылығы қағидаты, шығыстар сметасын жасау кезінде ұйымның нақты қаржылық жағдайына, оның ішінде кредиторлар алдындағы берешек көлеміне сүйену қажеттігін білдіреді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z142" w:id="54"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z142" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шығыстардың негізділігі қағидаты уақытша әкімшіліктің қызметін жүзеге асырудың белгілі бір кезеңіндегі болжанатын шығындардың объективті қажеттілігін ұғыну қажет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z143" w:id="55"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z143" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Мақсатқа сәйкестігі қағидаты уақытша әкімшілік жасайтын шығындар алдыға қойған мақсатқа сәйкестігін білдіреді, яғни мүліктің сақталуын қамтамасыз етуге және ұйымды басқаруды қамтамасыз ету бойынша шараларды жүзеге асыруға бағытталған. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z144" w:id="56"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z144" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шығыстардың шынайылығы қағидаты уақытша әкімшіліктің жасалған (жоспарланған) шығындарының құжаттық расталуын білдіреді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z145" w:id="57"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z145" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Уәкілетті орган уақытша әкімшіліктің шығыстар сметасымен көзделген ақшаның пайдаланылуына бақылауды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z146" w:id="58"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z146" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұйымның нақты қаржылық жағдайын негізге және уақытша әкімшілік орындайтын жұмысты есепке ала отырып бекітілген шығыстар сметасына өзгерістер мен толықтырулар енгізіледі, олар сондай-ақ сметаға енгізілген өзгерістер мен толықтыруларды бекіткен күннен бастап үш жұмыс күні ішінде уәкілетті органға ұсынылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z147" w:id="59"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z147" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер уақытша әкімшіліктің басшысы бекіткен шығыстар алдыңғы кезеңде жүзеге асырылмаған болса және оларды жоспарланған кезеңде жүзеге асыру қажеттігі бар болса, көрсетілген шығыстар жоспарланған кезеңдегі тарату шығыстары сметасына енгізілуі тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z148" w:id="60"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z148" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Шығындар сметасында шығындардың мынадай баптары көзделеді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z149" w:id="61"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z149" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) еңбекке ақы төлеу шығындары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z150" w:id="62"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z150" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) бюджетке аударым жасау; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z151" w:id="63"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z151" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) әкімшілік шығындары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z152" w:id="64"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z152" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) тауар-материалдық құндылықтар иелену бойынша шығындар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z153" w:id="65"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z153" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) іссапар шығындары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z154" w:id="66"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z154" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) қате нұсқаулар бойынша келіп түскен ақшаны қайтару бойынша шығындар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z155" w:id="67"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z155" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) банктің активтер және міндеттемелерін бір мезгілде басқа банкке (банктерге) беру бойынша операцияларды жүргізуге шығындар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z156" w:id="68"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z156" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) сақтандыру (қайта сақтандыру) ұйымының сақтандыру портфелін толық көлемде басқа сақтандыру ұйымына беру бойынша шығындары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z157" w:id="69"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z157" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) күтпеген шығындар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z158" w:id="70"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z158" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Екінші бап бойынша үнемдеу есебінен шығындардың бір бабы бойынша артық шығындануға рұқсат етілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z159" w:id="71"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z159" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Еңбекақы төлеу шығыстары ұйымның бар филиалдары мен өкілдіктерін ескере отырып, ұйым қызметкерлеріне еңбекақы төлеу шығындарын көздейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkEnd w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Еңбекақы төлеу бөлігіндегі шығыстар сметасын қалыптастыру кезінде есеп айырысулар жасалған еңбек шарттарына, ақылы қызмет көрсету шарттарына және жұмысқа қабылдау туралы бұйрықтарға негізделеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5808,150 +5880,150 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z162" w:id="72"/>
+    <w:bookmarkStart w:name="z162" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Бюджетке төленетін салықтар мен басқа да міндетті төлемдер бойынша шығыстар Қазақстан Республикасының салық заңнамасының талаптарына сәйкес жасалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z163" w:id="73"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z163" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Әкімшілік шығыстар уақытша басқару шығынының негізгі бөлігін білдіреді. Осы шығыстар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z164" w:id="74"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z164" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жасалған шарттардың талаптары (көлікті күзету, мүлікті бағалау және т.б.);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z165" w:id="75"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z165" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заңнама талаптары (жылжымайтын мүлікке құқықтарды мемлекеттік тіркеу үшін алымдарды төлеу - салық заңнамасына сәйкес);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z166" w:id="76"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z166" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       құжаттамалық расталған алдыңғы кезеңдегі және айдан айға қайталанып тұратын шығыстар (шот-фактуралар негізіндегі коммуналдық қызметтер) ескеріле отырып, жоспарлануы тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkEnd w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5980,70 +6052,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z197" w:id="77"/>
+    <w:bookmarkStart w:name="z197" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Қаржы ұйымының қаражатын үнемдеу мақсатында уақытша әкімшілік Қағидалардың 25-тармағында көзделген шығыстарды қысқарту бойынша шараларды қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkEnd w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6072,251 +6144,251 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z205" w:id="78"/>
+    <w:bookmarkStart w:name="z205" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       32. Уақытша әкімшілік сатып алынатын әртүрлі қызметтер мен тауар-материалдық құндылықтарды шығыстар сметасына енгізу кезінде есептерді тиісті өңірде белгіленген тарифтік кестелер мен орта нарықтық бағалар негізінде жүргізеді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z206" w:id="79"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z206" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жанар-жағар май материалдарының мақсатты әрі орынды пайдаланылуына бақылау болмаған кезде уақытша әкімшілік бақылау жүйесін әзірлеуі (жол парақтарын және талондарын жүргізуі) не жанар-жағар май материалдарын тұтыну лимиттерін белгілеуі қажет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z207" w:id="80"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z207" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Уақытша әкімшілік басшыларының және мүшелерінің, ұйым қызметкерлерінің іссапарларға шығу шығыстары сметада көзделген қаражат шегінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z208" w:id="81"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z208" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы шығыстар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z209" w:id="82"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z209" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) іссапарда болғанда күнтізбелік күнге, оның ішінде жолдағы уақытқа тәуліктік;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z210" w:id="83"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z210" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) тұрғын үй-жайларды жалдау бойынша шығындарды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z211" w:id="84"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z211" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) іссапар орнына және одан кері көлік шығыстарын құрайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z212" w:id="85"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z212" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қызметкерлер мәселені қашықтықтан шешу (байланысты пайдаланумен) немесе адамдарды жергілікті жерлерде тарту мүмкін болмаған жағдайда іссапарға жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z213" w:id="86"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z213" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       34. Қате көрсетілу бойынша келіп түскен ақшаны қайтару Қазақстан Республикасының ақша төлемі мен аударымы туралы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заңнамасында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген тәртіппен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z214" w:id="87"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z214" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       35. Болжанбаған шығыстар уақытша әкімшіліктің кезек күттірмейтін қажеттіліктеріне жұмсалатын, Қағидалардың 25- тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6451,51 +6523,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8) тармақшаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделмеген, мөлшері банк үшін – 500 (бес жүз) айлық есептік көрсеткіштен және сақтандыру (қайта сақтандыру) ұйымы үшін – республикалық бюджет туралы заңмен тиісті қаржы жылына белгіленген 200 (екі жүз) айлық есептік көрсеткіштен аспайтын жоспарланбаған шығындарын білдіреді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkEnd w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6514,166 +6586,166 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z215" w:id="88"/>
+    <w:bookmarkStart w:name="z215" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. Уақытша әкімшілік жоспарланып отырған және жасалған шығыстарды уәкілетті органға шарттарды, шот-фактураларды, чектерді және өзге де растаушы құжаттарды ұсыну арқылы растайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z216" w:id="89"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z216" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. Уәкілетті органның сұрау салуы бойынша уақытша әкімшілік өзінің құзыретіне кіретін мәселелер бойынша ақпаратты ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z217" w:id="90"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z217" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тарау. Ұйымның ақша қаражатын және басқа құндылықтарын тексеру (ревизия), ұйымның мүлкін және құжаттарын түгендеу, қабылдау-өткізу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkEnd w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 5-тараудың тақырыбы жаңа редакцияда – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 25.05.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 58</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z219" w:id="91"/>
+    <w:bookmarkStart w:name="z219" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       38. Ревизия сақтау орындарындағы (кассалардағы, банкоматтардағы, қоймалардағы, жеке материалды жауапты тұлғалардағы (сейфтердегі және құндылықтарды сақтаудың басқа орындарындағы) барлық банкноталарды, монеталарды, қатаң есептегі бланктерді, өзге құндылықтарды және құжаттарды тексерумен жүргізіледі. Ревизияның нәтижелері актімен ресімделеді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkEnd w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қолма-қол ақшаның және (немесе) құндылықтардың кем шығуы расталғанда материалды жауапты тұлға уақытша әкімшіліктің басшысына түсіндірме жазба ұсынады. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6746,90 +6818,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z220" w:id="92"/>
+    <w:bookmarkStart w:name="z220" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39. Ұйымның бас офисінде, филиалдарында және өзге құрылымдық бөлімшелерінде қолма-қол ақшаны және өзге құндылықтарды тапсыруға уәкілетті тұлғалар болмаған кезде және (немесе) оларға кілттер (кіру кодтары) болмағанда уақытша әкімшілік акт жасайды және құндылықтарды сақтаудың көрсетілген орындарын ашу мақсатында ұйымның уақытша әкімшілігінің мүшелерінен, ұйым қызметкерлерінен комиссия құрады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z221" w:id="93"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z221" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40. Ұйымның мүлкін және құжаттарын түгендеуді жүргізу үшін түгендеу комиссиясы құрылады, оған уақытша әкімшіліктің басшысы және мүшелері, бас бухгалтер және ұйымның қызметкерлері кіреді. Түгендеу комиссиясының құрамын уақытша әкімшіліктің басшысы бекітеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkEnd w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Уақытша әкімшілік түгендеу басталған күннен бастап бір ай бойы түгендеуді жүргізуді. Түгендеуді жүргізу мерзімі жұмыстың сипаты мен көлемі ескеріле отырып, уәкілетті органның келісімімен ұзартылады. Түгендеу жүргізу кезінде уақытша әкімшілік сатуға жарамды мүлікті айқындайды. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -6866,150 +6938,150 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z223" w:id="94"/>
+    <w:bookmarkStart w:name="z223" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41. Уақытша әкімшілік түгендеуді жүргізу алдында:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z224" w:id="95"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z224" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) бөлек кіретін және шығатын есіктері бар қосалқы үй-жайларды, жертөлелерді және мүлікті сақтаудың басқа да орындарын пломбалайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z225" w:id="96"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z225" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) түгендеу кезінде соңғы кіріс және шығыс құжаттарын немесе түгендеуге жататын мүліктің қозғалысы туралы есептерді алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z226" w:id="97"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z226" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42. Уақытша әкімішілік түгендеуді жүргізу кезінде уақытша әкімшіліктің басшысымен бекітілген түгендеу тізімдемелерінің нысандарын басшылыққа алады. Түгендеу нәтижелері түгендеу тізімдемелерімен ресімделеді, олар екі данада жасалады және оған түгендеу комиссиясының мүшелері мен материалды жауапты тұлғалар қол қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z227" w:id="98"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z227" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43. Түгендеу нәтижелері бойынша уақытша әкімшілік ұйымның мүлкі мен құжаттарын түгендеу (салыстырып тексеру) нәтижелерін ескере отырып, оларды қабылдайды, ал ұйымның басшысы, бас бухгалтері және қызметкерлері тапсырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkEnd w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұйымның бұрынғы басшылығынан уақытша әкімшілік басшысына ұйымның құжаттары мен мүлкін қабылдап-өткізу 3 (үш) данада жасалатын қабылдап-өткізу актісімен ресімделеді. Бір қабылдап-өткізу актісі уәкілетті органға жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7122,206 +7194,206 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z230" w:id="99"/>
+    <w:bookmarkStart w:name="z230" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44. Егер ұйымның басшысы және (немесе) бас бухгалтері және ұйымның өзге де қызметкерлері мүлікті, бухгалтерлік және өзге де құжаттаманы толық көлемде бермесе, уақытша әкімшілік басшысы уақытша басқарушыға берілмеген мүлікті және құжаттарды көрсете отырып олардың жоқ екендігі туралы акт жасайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z231" w:id="100"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z231" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       45. Егер ұйымның басшысы және (немесе) бас бухгалтері және өзге де қызметкерлері ұйымның мүлкі мен құжаттарын беруден бас тартса, уақытша әкімшілік басшысы қарсылық білдіргендігі туралы акт жасайды. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z232" w:id="101"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z232" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       46. Түгендеу өткізу және ұйымның мүлкі мен құжаттарын ұйымның бұрынғы басшылығынан қабылдап-өткізу аяқталғаннан кейін ұйымның мүлкі мен құжаттары табылған жағдайда уақытша әкімшілік басшысы уақытша әкімшілік мүшелерінің және ұйым қызметкерлерінің қатысуымен олардың анықталған орнын және анықталу себебін, олардың сақталу жағдайын, тізімдемесінің болуын, жүйеге келтірілгендігі, сақталу талаптарын көрсете отырып мүлік пен құжаттардың анықталғандығы туралы акт жасайды. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z324" w:id="102"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z324" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-1 тарау. Ұйымның мүлкін сату және активтеріне билік ету тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkEnd w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 5-1-тараумен толықтырылды – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 23.11.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 96</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z325" w:id="103"/>
+    <w:bookmarkStart w:name="z325" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       46-1. Уақытша әкімшілік мүлікке жүргізілген түгендеу нәтижелері бойынша мүлікті қабылдап-өткізу актісіне қол қойылғаннан кейін барлық мүлікке бір мезгілде не оның бір бөлігіне бағалау жүргізу үшін бағалаушыны тартады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z326" w:id="104"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z326" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46-2. Ұйымның барлық мүлкін не оның бір бөлігін, оның баланстық құнына қарамастан, бағалау үшін бағалаушыны таңдау бағалау компанияларының олардың қызметтеріне баға ұсыныстарын қарау арқылы жүзеге асырылады. Бағалау компанияларынан алынған баға ұсыныстарының нәтижелері бойынша неғұрлым тиімді шарттарды (көрсетілетін қызметтер үшін ақы төлеу мөлшері, бағалау жүргізу мерзімдері, бағалаушыда филиалдық желінің болуы және өзге де шарттар) ұсынған бағалаушыға артықшылық беріледі. Баға ұсынысын беру шарттарын ұйымның уақытша әкімшілігінің басшысы айқындайды және ұйымның ресми интернет-ресурсында жарияланады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkEnd w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Акционерлік қоғамдар туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7336,90 +7408,90 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және "Жауапкершілігі шектеулі және қосымша серіктестіктер туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>12-1-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес бір-біріне қатысты үлестес болып табылатын бағалаушылардан баға ұсыныстары қабылданбайды".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z327" w:id="105"/>
+    <w:bookmarkStart w:name="z327" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       46-3. Уәкілетті орган лицензиядан айырғанға дейін орын алған, Қазақстан Республикасының заңнамасында белгіленген тәртіппен орындалуы және құжаттамалық ресімделуі ұйым лицензиядан айырылған күнге дейін аяқталмаған, лицензиядан айырылған ұйымның қатысуымен жасалған мәмілелер өтпеді деп есептеледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z328" w:id="106"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z328" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46-4. Ұйымның мүлкін сату кезінде уақытша әкімшілік мынадай шарттарға сүйенеді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkEnd w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) сатылатын мүлікке осы өңірдегі мүліктің ұқсас түрлеріне нарықтық бағадан кем емес баға белгілеу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7430,164 +7502,164 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) мүлікті ең жоғары баға бойынша сату;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) мүлікті сатудан болатын шығындарды азайту.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z329" w:id="107"/>
+    <w:bookmarkStart w:name="z329" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46-5. Мүліктің 1 (бір) бірлігі үшін бағалау құны 100 (жүз) айлық есептік көрсеткішке дейінгі ұйымның мүлкі жария сауда-саттық өткізбей, бағалау құнынан төмен емес баға бойынша сатылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkEnd w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұйымның жылжымалы мүлкін сату туралы ақпарат сату бағасын, оның техникалық сипаттамаларын (ол бар болса) көрсете отырып, ұйымның интернет-ресурсында орналастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z233" w:id="108"/>
+    <w:bookmarkStart w:name="z233" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6-тарау. Уақытша әкімшілік қызметінің аяқталуы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkEnd w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 6-тараудың тақырыбы жаңа редакцияда – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 25.05.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 58</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z234" w:id="109"/>
+    <w:bookmarkStart w:name="z234" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       47. Уақытша әкімшіліктің қызметі уәкілетті орган ұйымның тарату комиссиясын тағайындаған сәттен немесе сақтандыру портфелін берген және Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымы филиалының қызметі мәжбүрлеп тоқтатылған кезде сақтандыру (қайта сақтандыру) шарттарын бұзған кезден бастап тоқтатылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkEnd w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7606,51 +7678,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z235" w:id="110"/>
+    <w:bookmarkStart w:name="z235" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       48. Уақытша әкiмшiлiк тарату комиссиясы тағайындалған күннен бастап өз өкiлеттiгiнен босайды және Банктер туралы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7665,51 +7737,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, Сақтандыру туралы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заңда</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгiленген мерзiмдерде және тәртiпте мүлiкті, мүлікті бағалау туралы есепті (ол бар болса) және құжаттарды (ұйымның бухгалтерлiк және өзге де құжаттамасын, мөрлерiн (бар болса), мөртабандарын, материалдық құндылықтарын және өзге де мүлкiн) тарату комиссиясының төрағасына табыстауды қамтамасыз етедi.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkEnd w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8214,77 +8286,77 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(қолы)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>20___ жылғы "____" _________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z236" w:id="111"/>
+    <w:bookmarkStart w:name="z236" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>жылы _____ айы____________  ____________________________________________________  ұйымның атауы  уақытша әкімшілігі шығыстарының сметасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkEnd w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қосымша жаңа редакцияда – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 25.05.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -15387,611 +15459,611 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z10" w:id="112"/>
+    <w:bookmarkStart w:name="z10" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Қазақстан Республикасының күші жойылған нормативтік құқықтық актілердің тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z15" w:id="113"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z15" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының "Банктің, сақтандыру (қайта сақтандыру) ұйымының және жинақтаушы зейнетақы қорының уақытша әкімшілігін (уақытша басқарушысын) тағайындау және қызметінің ережесін бекіту туралы" 2006 жылғы 9 қаңтардағы № 6 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 4070 тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z16" w:id="114"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z16" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының "Кейбір нормативтік құқықтық актілерге өзгерістер мен толықтырулар енгізу туралы" 2007 жылғы 30 сәуірдегі № 115 қаулысының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 4681 тіркелген, Қазақстан Республикасының Орталық атқарушы және өзге де орталық мемлекеттік органдарының актілер жинағы, 2007 жылғы мамыр-маусымда жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z17" w:id="115"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z17" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының "Қазақстан Республикасының кейбір нормативтік құқықтық актілеріне сәйкестендіру нөмірлері бойынша өзгерістер мен толықтырулар енгізу туралы" 2007 жылғы 28 мамырдағы № 155 қаулысының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>13-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 4803 тіркелген, Қазақстан Республикасының Орталық атқарушы және өзге де орталық мемлекеттік органдарының актілер жинағы, 2007 жылғы мамыр-шілдеде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z18" w:id="116"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z18" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының "Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының "Банктің, сақтандыру (қайта сақтандыру) ұйымының және жинақтаушы зейнетақы қорының уақытша әкімшілігін (уақытша басқарушысын) тағайындау және қызметінің ережесін бекіту туралы" 2006 жылғы 9 қаңтардағы № 6 қаулысына өзгерістер мен толықтырулар енгізу туралы" 2007 жылғы 25 маусымдағы № 167 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 4847 тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z19" w:id="117"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z19" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының "Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының "Банктің, сақтандыру (қайта сақтандыру) ұйымының және жинақтаушы зейнетақы қорының уақытша әкімшілігін (уақытша басқарушысын) тағайындау және қызметінің ережесін бекіту туралы" 2006 жылғы 9 қаңтардағы № 6 қаулысына өзгерістер мен толықтырулар енгізу туралы" 2008 жылғы 25 қаңтардағы № 9 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 5156 тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z20" w:id="118"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z20" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының "Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының "Банктің, сақтандыру (қайта сақтандыру) ұйымының және жинақтаушы зейнетақы қорының уақытша әкімшілігін (уақытша басқарушысын) тағайындау және қызметінің ережесін бекіту туралы" 2006 жылғы 9 қаңтардағы № 6 қаулысына өзгерістер мен толықтырулар енгізу туралы" 2008 жылғы 28 қарашадағы № 192 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 5443 тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z21" w:id="119"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z21" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының "Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының "Банктің, сақтандыру (қайта сақтандыру) ұйымының және жинақтаушы зейнетақы қорының уақытша әкімшілігін (уақытша басқарушысын) тағайындау және қызметінің ережесін бекіту туралы" 2006 жылғы 9 қаңтардағы № 6 қаулысына өзгерістер мен толықтырулар енгізу туралы" 2009 жылғы 7 шілдедегі № 137 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 5748 тіркелген, "Заң газеті" газетінде 2009 жылғы 4 қыркүйекте № 134 (1557)), Қазақстан Республикасының Орталық атқарушы және өзге де орталық мемлекеттік органдарының актілер жинағы, 2009 жылы № 9 жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z22" w:id="120"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z22" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының "Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының "Банктің, сақтандыру (қайта сақтандыру) ұйымының және жинақтаушы зейнетақы қорының уақытша әкімшілігін (уақытша басқарушысын) тағайындау және қызметінің ережесін бекіту туралы" 2006 жылғы 9 қаңтардағы № 6 қаулысына өзгерістер мен толықтырулар енгізу туралы" 2010 жылғы 1 наурыздағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 6133 тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z23" w:id="121"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z23" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының "Қазақстан Республикасының кейбір нормативтік құқықтық актiлерiне сәйкестендіру нөмiрлерi бойынша өзгерістер мен толықтырулар енгізу туралы" 2010 жылғы 29 наурыздағы № 50 қаулысымен бекітілген Қазақстан Республикасының кейбір нормативтік құқықтық актiлерiне сәйкестендіру нөмiрлерi бойынша енгiзiлетiн өзгерістер мен толықтырулар тiзбесiнің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 6219 тіркелген, Қазақстан Республикасының Орталық атқарушы және өзге де орталық мемлекеттік органдарының актілер жинағында 2010 жылғы 26 тамыздағы № 14 және "Егемен Қазақстан" газетінде 2010 жылғы 3 қарашада № 456 (26299) жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z24" w:id="122"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z24" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының "Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының "Банктің, сақтандыру (қайта сақтандыру) ұйымының және жинақтаушы зейнетақы қорының уақытша әкімшілігін (уақытша басқарушысын) тағайындау және қызметінің ережесін бекіту туралы" 2006 жылғы 9 қаңтардағы № 6 қаулысына өзгерістер мен толықтырулар енгізу туралы" 2010 жылғы 3 қыркүйектегі № 124 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 6556 тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z25" w:id="123"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z25" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының "Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының "Банктің, сақтандыру (қайта сақтандыру) ұйымының және жинақтаушы зейнетақы қорының уақытша әкімшілігін (уақытша басқарушысын) тағайындау және қызметінің ережесін бекіту туралы" 2006 жылғы 9 қаңтардағы № 6 қаулысына өзгерістер мен толықтырулар енгізу туралы" 2012 жылғы 26 наурыздағы № 135 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 7661 тіркелген, "Егемен Қазақстан" газетінде 2012 жылғы 16 тамызда № 516-521 (27594) жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z26" w:id="124"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z26" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының "Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының "Банктің, сақтандыру (қайта сақтандыру) ұйымының және жинақтаушы зейнетақы қорының уақытша әкімшілігін (уақытша басқарушысын) тағайындау және қызметінің ережесін бекіту туралы" 2006 жылғы 9 қаңтардағы № 6 қаулысына өзгерістер мен толықтырулар енгізу туралы" 2012 жылғы 24 желтоқсандағы № 379 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 8316 тіркелген, "Егемен Қазақстан" 2013 жылғы 18 мамырдағы № 129 (28068) жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkEnd w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -16317,31 +16389,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>