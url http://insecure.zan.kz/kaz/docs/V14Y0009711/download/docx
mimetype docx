--- v1 (2026-06-10)
+++ v2 (2026-07-26)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="d62ee94" w14:textId="d62ee94">
+    <w:p w14:paraId="5b56533" w14:textId="5b56533">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,182 +85,172 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Банктің, сақтандыру (қайта сақтандыру) ұйымының уақытша әкімшілігін (уақытша әкiмшісін) тағайындау және оның өкілеттіктері қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...28 lines deleted...]
-      </w:r>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасының Ұлттық Банкі Басқармасының 2014 жылғы 16 шілдедегі № 147 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2014 жылы 2 қыркүйекте № 9711 тіркелді. Күші жойылды - Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2026 жылғы 3 сәуірдегі № 48 қаулысымен</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
-[...17 lines deleted...]
-</w:t>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 03.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Қаулының күшін жою көзделген - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 03.04.2026 </w:t>
+        <w:t>№ 48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 48</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">      Ескерту. Бұйрықтың тақырыбы жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 27.04.2018 </w:t>
+        <w:t xml:space="preserve">
+      Ескерту. Бұйрықтың тақырыбы жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 27.04.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 72</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z4" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Қазақстан Республикасындағы банктер және банк қызметі туралы" Қазақстан Республикасы Заңының 48-1-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -16007,63 +15999,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -16385,35 +16399,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>