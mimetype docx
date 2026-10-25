--- v0 (2025-11-09)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="eebe75a" w14:textId="eebe75a">
+    <w:p w14:paraId="3b8759e" w14:textId="3b8759e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,2455 +93,2675 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Тергеу әрекеттерінің барысы мен нәтижелерін тіркейтін ғылыми-техникалық құралдарды қолдану қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасының Бас Прокурорының 2014 жылғы 22 қыркүйектегі № 91 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2014 жылы 29 қыркүйекте № 9761 тіркелді</w:t>
+        <w:t>Қазақстан Республикасының Бас Прокурорының 2014 жылғы 22 қыркүйектегі № 91 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2014 жылы 29 қыркүйекте № 9761 тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z3" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       РҚАО-ның ескерпесі!</w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Осы бұйрықтың қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-тармақтан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасының Қылмыстық-процестік кодексінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>197 бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> алтыншы бөлігіне сәйкес, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>БҰЙЫРАМЫН</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Бас Прокурорының 03.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 107</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Осы бұйрықтың қолданысқа енгізілу тәртібін </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z4" w:id="1"/>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z5" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Қоса беріліп отырған Тергеу әрекеттерінің барысы мен нәтижелерін тіркеп тұратын ғылыми-техникалық құралдарды қолдану </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидасы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бекітілсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z6" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. "Тергеу іс-әрекеттерінің барысы мен нәтижелерін тіркеп тұратын техникалық құралдарды қолдану туралы нұсқаулықты бекіту туралы" Қазақстан Республикасы Бас Прокурорының 2012 жылғы 31 мамырдағы № 68 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілердің мемлекеттік тіркеу тізілімінде № 7738 болып тіркелген, 2012 жылғы 27 тамыздағы № 11 Қазақстан Республикасы орталық атқарушы және өзге де орталық мемлекеттік органдарының актілер жинағында жарияланған) күші жойылды деп танылсын. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z7" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қазақстан Республикасының 2014 жылғы 4 шілдедегі Қылмыстық-процестік кодексінің </w:t>
-[...50 lines deleted...]
-      </w:r>
+      3. Қазақстан Республикасы Бас прокуратурасының қылмыстық процестің сотқа дейінгі сатысының заңдылығын қадағалау департаментінің бастығы осы бұйрықтың Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркелуіне шаралар қабылдасын.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z8" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Осы бұйрықпен Бас прокуратураның құрылымдық бөлімшелерінің, ведомстволары мен мекемелерінің бастықтары және қызметкерлері таныстырылсын, облыстардың прокурорларына және оларға теңестірілген прокурорларға жіберілсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z9" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. Бұйрықтың орындалуын бақылау Қазақстан Республикасы Бас Прокурорының жетекшілік ететін орынбасарына жүктелсін. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z10" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Осы бұйрық ресми жариялануға жатады және 2015 жылғы 1 қаңтардан бастап қолданысқа енгізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бас Прокуроры</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+А. Дауылбаев</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. 
-[...233 lines deleted...]
-        <w:t>      Бас Прокуроры                              А. Дауылбаев</w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="8430"/>
-        <w:gridCol w:w="3570"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8430" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z11" w:id="2"/>
-[...1088 lines deleted...]
-          <w:bookmarkEnd w:id="2"/>
+          <w:bookmarkStart w:name="z11" w:id="8"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+      </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">       Келісілді:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="8"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      Қазақстан Республикасының</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      Жоғарғы Сотының Төрағасы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      Қ. Мәми</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      _________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      17 қыркүйек 2014 ж.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">            Қазақстан Республикасының</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      Ұлттық қауіпсіздік комитетінің</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      Төрағасы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      Н. Әбіқаев</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      _________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      19 қыркүйек 2014 ж.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">            Қазақстан Республикасының</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      Мемлекеттік күзет</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      қызметінің бастығы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      А. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Күреңбеков</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      _________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      10 қыркүйек 2014 ж.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">            Қазақстан Республикасының</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      Мемлекеттік қызмет істері және</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      сыбайлас жемқорлыққа қарсы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      іс-қимыл агенттігінің төрағасы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      Қ. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қожамжаров</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      _________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      11 қыркүйек 2014 ж.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">            Қазақстан Республикасының</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      Қорғаныс министрі</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      С. Ахметов</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      _________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      15 қыркүйек 2014 ж.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">            Қазақстан Республикасының</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      Ішкі істер министрі</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      Қ. Қасымов</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      _________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      12 қыркүйек 2014 ж.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">            Қазақстан Республикасының</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      Қаржы министрі</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      Б. Сұлтанов</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      _________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      8 қыркүйек 2014 ж.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3570" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...61 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1" w:id="3"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бас Прокурорының</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2014 жылғы 22 қыркүйектегі № 91</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрығымен бекітілген</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z18" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Тергеу әрекеттерінің барысы мен нәтижелерін тіркейтін</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ғылыми-техникалық құралдарды қолдану қағидалары</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>1. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z21" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-Қазақстан Республикасы    </w:t>
+      1. Осы Тергеу әрекеттерінің барысы мен нәтижелерін тіркейтін ғылыми-техникалық құралдарды қолдану қағидалары (бұдан әрі – Қағида) сотқа дейінгі тергеп-тексеру процесінде тергеу әрекеттерін жүргізу кезінде қылмыстық қудалау органдары пайдаланатын тергеу әрекеттерінің барысы мен нәтижелерін тіркеп тұратын ғылыми-техникалық құралдардың қолданылуын нақтылайды. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z22" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Осы қағидада мынадай ұғымдар қолданылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z23" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ақпаратты жеткізгіш – онда/оған салынған ақпаратты өзінің құрылымында ұзақ уақыт сақтауға қабілеті бар ақпаратты қамтитын (жеткізетін) материалдық объект;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z24" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) тергеу әрекеттерінің барысы мен нәтижелерін тіркейтін ғылыми-техникалық құралдар – дәлелдемені табу, тіркеу, алып қою және зерттеу үшiн құқыққа сыйымды түрде қолданылатын аспаптар, арнаулы құрылғылар, материалдар.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z25" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Сотқа дейінгі тергеп-тексеру процесінде тергеу әрекеттерінің барысы мен нәтижелерін тіркеудің ғылыми-техникалық құралдарын қолдану Қазақстан Республикасының Қылмысты-процестік кодексінің (бұдан әрі – ҚПК) және осы Қағиданың талаптарына сәйкес жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының аумағында егер Қазақстан Республикасының ратификацияланған халықаралық шарттарында көзделсе, тергеу әрекеттерінің барысы мен нәтижелерін тіркеудің ғылыми-техникалық құралдарын қолдануда өзге тәртіпті қолдануға жол беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда – ҚР Бас Прокурорының 03.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 107</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z27" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-Бас Прокурорының       </w:t>
-[...288 lines deleted...]
-      </w:r>
+      4. Тергеу әрекеттерінің барысы мен нәтижелерін тіркеп тұратын ғылыми-техникалық құралдар ҚПК-де тікелей көрсетілген жағдайларда міндетті тәртіппен қолданылады. Қалған жағдайларда олар тергеушінің, анықтаушының, прокурордың қалауы бойынша немесе ҚПК-нің талаптарына сәйкес қылмыстық процеске қатысушылардың өтінішхаттары бойынша қолданылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z28" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тергеу әрекеттерін жүргізу кезінде ғылыми-техникалық құралдар жоқ болған немесе оларды қолдануға мүмкіндік болмаған жағдайда куәгерлер тартылады.</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z29" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік құпияларды құрайтын мәліметтерді пайдалануға байланысты тергеу ірекеттерінің барысы мен нәтижелерін тіркеп тұратын ғылыми-техникалық құралдарды қолдану Қазақстан Республикасының мемлекеттік құпиялар туралы заңнамасының талаптарына сәйкес жүзеге асырылады.</w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z30" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2. Тергеу әрекеттерінің барысы мен нәтижелерін тіркеп</w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>тұратын ғылыми-техникалық құралдарды қолдану тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z32" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. Тергеу әрекеттерінің барысы мен нәтижелерін тіркейтін ғылыми-техникалық құралдар ҚПК-нң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>126</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>199-баптарына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес қолданылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z33" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. Тергеу әрекеттерінің барысы мен нәтижелерін тіркейтін ғылыми-техникалық құралдарды қолдану ҚПК-нің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>199-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5-бөлігіне сәйкес тергеу әрекеттерінің хаттамасында белгіленеді, сондай-ақ онда:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z34" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
- </w:t>
-[...28 lines deleted...]
-          <w:color w:val="000000"/>
+      1) ғылыми-техникалық құралдың және ақпарат жеткізгіштің түрі мен моделі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z35" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-тұратын ғылыми-техникалық құралдарды қолдану тәртібі</w:t>
-[...63 lines deleted...]
-      </w:r>
+      2) ғылыми-техникалық құралға тіркеп жазылған уақыты: жазуды қосу мен аяқтау уақыты;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z36" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. 
-[...1 lines deleted...]
-      </w:r>
+      3) тергеу әрекетіне қатысушылардың аудио-бейне жазбаны қарағаны (тыңдағаны), қарап болғаннан кейінгі мәлімдеген ескертулері мен өтініштері туралы мәліметтер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z37" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) бейне-аудио материалдарын бір жеткізушіден екіншісіне ауыстыру туралы мәліметтер көрсетіледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z38" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-Тергеу әрекеттерінің барысы мен нәтижелерін тіркейтін ғылыми-техникалық құралдарды қолдану ҚПК-нің </w:t>
-[...113 lines deleted...]
-      </w:r>
+      7. Тергеу әрекеттерінің барысы мен нәтижелерін тіркейтін ғылыми-техникалық құралға жазу тергеу әрекеттерін жүзеге асыратын тұлғаның түсіндірмелерімен сүйемелденеді, қосылған кезде жазудың басталған уақыты, күні, орны, тергеу әрекеттерін жүзеге асыратын тұлғаның лауазымы мен тегі, оған қатысқан тұлғалардың тектері, лауазымдары, процестік жағдайы, тергеу әрекеттерін тіркеп тұратын ғылыми-техникалық құралдардың және бұл ретте, пайдаланылатын ақпарат жеткізгіштің атауы айтылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z39" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-бейне-аудио материалдарын бір жеткізушіден екіншісіне ауыстыру туралы мәліметтер көрсетіледі. </w:t>
-[...66 lines deleted...]
-      </w:r>
+      8. Тергеу әрекеттерінің барысы мен нәтижелерін тіркейтін ғылыми-техникалық құралда жазуды аяқтар алдында жазу аяқталатын уақыт хабарланады, тергеу әрекеттеріне қатысушылардан өтініштердің, ескертулер мен ұсыныстардың болуы, және қажет кезде, тергеу әрекеттерін аяқтау себептері туралы мәселе жария етіледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z40" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Техникалық немесе өзге себептермен жазу ауық-ауық үзілген және қайтадан қосқан жағдайда жазуды тоқтата тұру себептері мен қалпына келтірілген уақыты туралы хабарланады.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z41" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9. 
-[...26 lines deleted...]
-      </w:r>
+      9. Тергеу әрекеті аяқталғаннан кейін ақпаратты жеткізгіш тергеу әрекетін жүзеге асыруға жауапты тұлғаға беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z42" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер ғылыми-техникалық құралда ақпаратты алынбалы жеткізгіште тіркеуге және сақтауға мүмкіндік болмаса, тергеу әрекеттерінің барысы мен нәтижелері туралы ақпарат бастапқы форматта ақпараттарға өзгерістер енгізуді және сапасын нашарлатуды болдырмайтын көшіру жолымен басқа жеткізгішке ауыстырылады.</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z43" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ақпараттарды дереу көшіріп алуға мүмкіндік болмаған кезде тергеу әрекеті жүргізілген күннен бастап үш тәуліктен кешіктірмей оны техникалық мүмкіндіктердің болуы фактісі бойынша ауыстыруға жол беріледі, ол туралы тергеу әрекеттерін жүргізген тұлға тиісті хаттамада қосымша жазба жүргізеді.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Атап айтқанда, көшіруді жүзеге асырған тұлға туралы мәліметтер, ақпараттарды бір жеткізгіштен екіншісіне беру фактісі, 1 байтқа дейінгі дәлме-дәл файлдың бақылау сомасы және файлдың форматы, сондай-ақ пайдаланылған жабдықтар туралы ақпараттар көрсетіледі. Фототүсірілімдер қағаз жеткізгіштерге ауыстырылады.</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-      10. Аталған ақпарат жеткізгішті сотқа дейінгі тергеп-тексеруді жүзеге асыратын тұлға буып-түйеді, мөрмен бекітеді, қолдарын қояды, қылмыстық істің жанында сақталады (ҚПК-нің </w:t>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10. Аталған ақпарат жеткізгішті сотқа дейінгі тергеп-тексеруді жүзеге асыратын тұлға буып-түйеді, мөрмен бекітеді, қолдарын қояды, қылмыстық істің жанында сақталады (ҚПК-нің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>199-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 8-бөлігі).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2921,31 +3141,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>