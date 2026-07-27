--- v0 (2025-11-08)
+++ v1 (2026-07-27)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="6be2e2a" w14:textId="6be2e2a">
+    <w:p w14:paraId="af6b018" w14:textId="af6b018">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -587,331 +587,120 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Е. Асқаров</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...278 lines deleted...]
-      </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "КЕЛІСІЛДІ"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Шарбақты аудандық аумақтық</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>сайлау комиссиясының төрағасы      С. Заседателева</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"11" тамыз 2014 жыл</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1004,154 +793,132 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z10" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Шарбақты ауданының аумағында барлық кандидаттар үшін үгіттік баспа материалдарын орналастыру үшін орындары </w:t>
+        <w:t xml:space="preserve"> Шарбақты ауданының аумағында барлық кандидаттар үшін үгіттік баспа материалдарын орналастыру үшін орындары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+        <w:t>
+      Ескерту. 1-қосымша жаңа редакцияда - Павлодар облысы Шарбақты аудандық әкімдігінің 22.05.2026 № 79/1 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулыcымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z11" w:id="8"/>
-[...18 lines deleted...]
-          <w:bookmarkEnd w:id="8"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№ р/с</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -1311,102 +1078,122 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Александровка ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z13" w:id="8"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ Жеңіс көшесі, 31 мекенжайы бойынша "Шарбақты ауданының мәдениет, дене тәрбиесі және спорт бөлімінің "Халық шығармашылығы орталығы" мемлекеттік қазыналық коммуналдық кәсіпорнының Александровка ауылдық мәдениет үйі ғимаратының жанында;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="8"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеңіс көшесі, 29 мекенжайы бойынша Павлодар облысының білім беру басқармасы, Шарбақты ауданы білім беру бөлімінің "Александровка жалпы орта білім беру мектебі" коммуналдық мемлекеттік мекемесі ғимаратының жанында;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-"Шарбақты ауданының мәдениет, дене тәрбиесі және спорт бөлімінің "Халық шығармашылығы орталығы" мемлекеттік қазыналық коммуналдық кәсіпорнының ауылдық мәдениет үйі ғимаратының жанында </w:t>
-[...35 lines deleted...]
-1 стенд</w:t>
+2 стенд </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1475,51 +1262,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Шарбақты ауданының мәдениет, дене тәрбиесі және спорт бөлімінің "Халық шығармашылығы орталығы" мемлекеттік қазыналық коммуналдық кәсіпорнының ауылдық мәдениет үйі ғимаратының жанында</w:t>
+Первомайская көшесі, 51А мекенжайы бойынша "Шарбақты ауданының мәдениет, дене тәрбиесі және спорт бөлімінің "Халық шығармашылығы орталығы" мемлекеттік қазыналық коммуналдық кәсіпорнының Алексеевка ауылдық мәдениет үйі ғимаратының жанында ;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1609,102 +1396,122 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жаңа-Ауыл ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...50 lines deleted...]
-1 стенд</w:t>
+          <w:bookmarkStart w:name="z14" w:id="9"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1 Мамыр көшесі, 15/1 мекенжайы бойынша "Шарбақты ауданының мәдениет, дене тәрбиесі және спорт бөлімінің "Халық шығармашылығы орталығы" мемлекеттік қазыналық коммуналдық кәсіпорнының Жаңа-ауыл ауылдық мәдениет үйі ғимаратының жанында; </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="9"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лесная көшесі, 1 мекенжайы бойынша "Ертіс орманы" мемлекеттік орман табиғи резерваты Бауыртал орманшылығы Шалдай филиалы ғимаратының жанында;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 стенд</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1758,102 +1565,122 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Галкино ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...50 lines deleted...]
-1 стенд</w:t>
+          <w:bookmarkStart w:name="z15" w:id="10"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ғабдул-Уахит Хазырет көшесі, 67 мекенжайы бойынша "Шарбақты ауданының мәдениет, дене тәрбиесі және спорт бөлімінің "Халық шығармашылығы орталығы" мемлекеттік қазыналық коммуналдық кәсіпорнының Галкино ауылдық мәдениет үйі ғимаратының жанында;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="10"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ғабдул-Уахит Хазырет көшесі, 86 мекенжайы бойынша Павлодар облысының білім беру басқармасы, Шарбақты ауданы білім беру бөлімінің "Галкино жалпы орта білім беру мектебі" коммуналдық мемлекеттік мекемесі ғимаратының жанында;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 стенд</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1886,87 +1713,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Татьяновка ауылы</w:t>
-[...35 lines deleted...]
-Медициналық пункті ғимаратының жанында </w:t>
+Арбаиген ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Абай Құнанбаев көшесі, 80 мекенжайы бойынша "Шарбақты ауданының мәдениет, дене тәрбиесі және спорт бөлімінің "Халық шығармашылығы орталығы" мемлекеттік қазыналық коммуналдық кәсіпорнының Арбаиген ауылдық мәдениет үйі ғимаратының жанында;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2035,87 +1862,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Назаровка ауылы</w:t>
+Ботабас ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-"Павлодар облысының білім беру басқармасы, Шарбақты ауданы білім беру бөлімінің "Назаровка негізгі жалпы білім беру мектебі" коммуналдық мемлекеттік мекемесі ғимаратының жанында </w:t>
+Достық көшесі, 2/2 тұрғын үйге қарама-қарсы </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2184,123 +2011,143 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Богодаровка ауылы</w:t>
-[...71 lines deleted...]
-1 стенд</w:t>
+Чигириновка ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z16" w:id="11"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тын көшесі, 32/А мекенжайы бойынша "Шарбақты ауданының мәдениет, дене тәрбиесі және спорт бөлімінің "Халық шығармашылығы орталығы" мемлекеттік қазыналық коммуналдық кәсіпорнының Чигириновка ауылдық мәдениет үйі ғимаратының жанында;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="11"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Терешкова көшесі, 11 мекенжайы бойынша Павлодар облысы әкімдігі Павлодар облысы денсаулық сақтау басқармасының, шаруашылық жүргізу құқығындағы "Шарбақты аудандық ауруханасы" коммуналдық мемлекеттік кәсіпорнының медициналық пункті ғимаратының жанында;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 стенд</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2333,123 +2180,143 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Малиновка ауылы</w:t>
-[...71 lines deleted...]
-1 стенд</w:t>
+Хмельницкий ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z17" w:id="12"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ленин көшесі, 15 мекенжайы бойынша "Шарбақты ауданының мәдениет, дене тәрбиесі және спорт бөлімінің "Халық шығармашылығы орталығы" мемлекеттік қазыналық коммуналдық кәсіпорнының Хмельницкий ауылдық мәдениет үйі ғимаратының жанында;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="12"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мир көшесі, 18 мекенжайы бойынша Павлодар облысының білім беру басқармасы, Шарбақты ауданы білім беру бөлімінің "№ 5 арнайы мектеп-интернаты" коммуналдық мемлекеттік мекемесі ғимаратының жанында;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 стенд</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2482,87 +2349,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сахновка ауылы</w:t>
-[...35 lines deleted...]
-"Шарбақты ауданының мәдениет, дене тәрбиесі және спорт бөлімінің "Халық шығармашылығы орталығы" мемлекеттік қазыналық коммуналдық кәсіпорнының ауылдық мәдениет үйі ғимаратының жанында</w:t>
+Маралды станциясы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Южная көшесі, 58 мекенжайы бойынша "Павлодар облысының білім беру басқармасы, Шарбақты ауданы білім беру бөлімінің "Маралды бастауыш жалпы білім беру мектебі" коммуналдық мемлекеттік мекемесі ғимаратының жанында;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2652,102 +2519,122 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жылы-Бұлақ ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...50 lines deleted...]
-1 стенд</w:t>
+          <w:bookmarkStart w:name="z18" w:id="13"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Балтабай Баратбаев көшесі, 18 мекенжайы бойынша "Шарбақты ауданының мәдениет, дене тәрбиесі және спорт бөлімінің "Халық шығармашылығы орталығы" мемлекеттік қазыналық коммуналдық кәсіпорнының Жылы-Бұлақ ауылдық мәдениет үйі ғимаратының жанында;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="13"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Фазыл Сәдуақасов көшесі, 23 мекенжайы бойынша Павлодар облысы әкімдігі Павлодар облысы денсаулық сақтау басқармасының, шаруашылық жүргізу құқығындағы "Шарбақты аудандық ауруханасы" коммуналдық мемлекеттік кәсіпорнының медициналық пункті ғимаратының жанында;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 стенд</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2780,87 +2667,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Красиловка ауылы</w:t>
-[...35 lines deleted...]
-"Шарбақты ауданының мәдениет, дене тәрбиесі және спорт бөлімінің "Халық шығармашылығы орталығы" мемлекеттік қазыналық коммуналдық кәсіпорнының ауылдық мәдениет үйі ғимаратының жанында</w:t>
+Сахновка ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Школьная көшесі, 5 мекенжайы бойынша "Шарбақты ауданының мәдениет, дене тәрбиесі және спорт бөлімінің "Халық шығармашылығы орталығы" мемлекеттік қазыналық коммуналдық Қарабидай кәсіпорнының ауылдық мәдениет үйі ғимаратының жанында;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2929,87 +2816,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Заборовка ауылы</w:t>
-[...35 lines deleted...]
-"Павлодар облысының білім беру басқармасы, Шарбақты ауданы білім беру бөлімінің "Забаровка негізгі жалпы білім беру мектебі" коммуналдық мемлекеттік мекемесі ғимаратының жанында</w:t>
+Көлбұлақ ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Асылхан-ата көшесі, 14/2 мекенжайы бойынша Павлодар облысының білім беру басқармасы, Шарбақты ауданы білім беру бөлімінің "Алға бастауыш жалпы білім беру мектебі" коммуналдық мемлекеттік мекемесі ғимаратының жанында;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3078,123 +2965,143 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сосновка ауылы</w:t>
-[...71 lines deleted...]
-1 стенд</w:t>
+Орловка ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z19" w:id="14"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 Май көшесі, 38 мекенжайы бойынша "Шарбақты ауданының мәдениет, дене тәрбиесі және спорт бөлімінің "Халық шығармашылығы орталығы" мемлекеттік қазыналық коммуналдық кәсіпорнының Орловка ауылдық мәдениет үйі ғимаратының жанында;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="14"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Школьная көшесі, 1 мекенжайы бойынша Павлодар облысының білім беру басқармасы, Шарбақты ауданы білім беру бөлімінің "Орловка жалпы орта білім беру мектебі" коммуналдық мемлекеттік мекемесі ғимаратының жанында;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 стенд</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3227,123 +3134,143 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сынтас ауылы</w:t>
-[...71 lines deleted...]
-1 стенд</w:t>
+Красиловка ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z20" w:id="15"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ленин көшесі, 68 мекенжайы бойынша "Шарбақты ауданының мәдениет, дене тәрбиесі және спорт бөлімінің "Халық шығармашылығы орталығы" мемлекеттік қазыналық коммуналдық кәсіпорнының Красиловка ауылдық мәдениет үйі ғимаратының жанында;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="15"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Южная көшесі, 66/1 мекенжайы бойынша "Красиловское" жауапкершілігі шектеулі серіктестігі ғимаратының жанында;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 стенд</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3376,87 +3303,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Орловка ауылы</w:t>
-[...35 lines deleted...]
-"Шарбақты ауданының мәдениет, дене тәрбиесі және спорт бөлімінің "Халық шығармашылығы орталығы" мемлекеттік қазыналық коммуналдық кәсіпорнының ауылдық мәдениет үйі ғимаратының жанында</w:t>
+Заборовка ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Ленин көшесі, 40 мекенжайы бойынша "Павлодар облысының білім беру басқармасы, Шарбақты ауданы білім беру бөлімінің "Заборовка негізгі жалпы білім беру мектебі" коммуналдық мемлекеттік мекемесі ғимаратының жанында; </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3525,123 +3452,143 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көлбұлақ ауылы</w:t>
-[...71 lines deleted...]
-1 стенд</w:t>
+Сосновка ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z21" w:id="16"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Молодежная көшесі, 20 мекенжайы бойынша "Шарбақты ауданының мәдениет, дене тәрбиесі және спорт бөлімінің "Халық шығармашылығы орталығы" мемлекеттік қазыналық коммуналдық кәсіпорнының Сосновка ауылдық мәдениет үйі ғимаратының жанында;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="16"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ленин көшесіндегі орталық саябаққа кіре берісте;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 стенд</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3674,123 +3621,143 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Хмельницкий ауылы</w:t>
-[...71 lines deleted...]
-1 стенд</w:t>
+Шалдай ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z22" w:id="17"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ленин көшесі, 41 мекенжайы бойынша "Шарбақты ауданының мәдениет, дене тәрбиесі және спорт бөлімінің "Халық шығармашылығы орталығы" мемлекеттік қазыналық коммуналдық кәсіпорнының Шалдай ауылдық мәдениет үйі ғимаратының жанында;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="17"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 Май көшесі, 4/2 мекенжайы бойынша Павлодар облысы әкімдігі Павлодар облысы денсаулық сақтау басқармасының, шаруашылық жүргізу құқығындағы "Шарбақты аудандық ауруханасы" коммуналдық мемлекеттік кәсіпорнының медициналық пункті ғимаратының жанында;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 стенд</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3823,87 +3790,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Маралды станциясы</w:t>
-[...35 lines deleted...]
-"Павлодар облысының білім беру басқармасы, Шарбақты ауданы білім беру бөлімінің "Маралды бастауыш жалпы білім беру мектебі" коммуналдық мемлекеттік мекемесі ғимаратының жанында</w:t>
+Садық-Ашы ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Центральная көшесі, 13/1 мекенжайы бойынша Қазақстан Республикасы Экология және табиғи ресурстар министрлігі Орман шаруашылығы және жануарлар дүниесі комитетінің "Ертіс орманы "мемлекеттік орман табиғи резерваты" республикалық мемлекеттік мекемесінің қонақ үйі жанында;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3972,195 +3939,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Шарбақты ауылы</w:t>
+Шошқалы ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жүсіпбек Аймауытов көшесі бойынша Қазақстан Республикасы Экология және табиғи ресурстар министрлігі Орман шаруашылығы және жануарлар дүниесі комитетінің "Ертіс орманы "мемлекеттік орман табиғи резерваты" республикалық мемлекеттік мекемесінің Жерді алаң орманшылығы кеңсесі ғимаратының жанында;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-"Павлодар облысының білім беру басқармасы, Шарбақты ауданы білім беру бөлімінің "№3 негізгі жалпы білім беру мектебі" коммуналдық мемлекеттік мекемесі ғимаратының жанында </w:t>
-[...107 lines deleted...]
-1 стенд</w:t>
+1 стенд </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4193,123 +4088,143 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Садық-Ашы ауылы</w:t>
-[...71 lines deleted...]
-1 стенд</w:t>
+Есілбай ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z23" w:id="18"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мәңгілік Ел көшесі, 50 А мекенжайы бойынша "Шарбақты ауданының мәдениет, дене тәрбиесі және спорт бөлімінің "Халық шығармашылығы орталығы" мемлекеттік қазыналық коммуналдық кәсіпорнының Есілбай ауылдық мәдениет үйі ғимаратының жанында;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="18"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мәңгілік Ел көшесі, 45 А мекенжайы бойынша Павлодар облысының білім беру басқармасы, Шарбақты ауданы білім беру бөлімінің "Есілбай жалпы орта білім беру мектебі" коммуналдық мемлекеттік мекемесі ғимаратының жанында;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 стенд</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4342,123 +4257,479 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Шалдай ауылы</w:t>
-[...71 lines deleted...]
-1 стенд</w:t>
+Шарбақты ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z24" w:id="19"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Иван Ворушин көшесі, 71 мекенжайы бойынша "Павлодар облысының білім беру басқармасы, Шарбақты ауданы білім беру бөлімінің "№3 негізгі жалпы білім беру мектебі" коммуналдық мемлекеттік мекемесі ғимаратының жанында;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="19"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тәуелсіздік көшесі, 46 мекенжайы бойынша "Павлодар облысының білім беру басқармасы, Шарбақты ауданы білім беру бөлімінің "Гимназиялық сыныптары бар жалпы орта білім беру мектебі" коммуналдық мемлекеттік мекемесі ғимаратының жанында;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Победа көшесі, 83 мекенжайы бойынша "Павлодар облысының білім беру басқармасы, Шарбақты ауданы білім беру бөлімінің "№2 негізгі жалпы білім беру мектебі" коммуналдық мемлекеттік мекемесі ғимаратының жанында;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Чкалов көшесі, 40 мекенжайы бойынша Павлодар облысының білім беру басқармасы, Шарбақты ауданы білім беру бөлімінің "Абай Құнанбаев атындағы жалпы орта білім беру мектебі" коммуналдық мемлекеттік мекемесі ғимаратының жанында;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тәуелсіздік көшесі, 26 мекенжайы бойынша "Шарбақты ауданының мәдениет, дене тәрбиесі және спорт бөлімінің "Халық шығармашылығы орталығы" мемлекеттік қазыналық коммуналдық кәсіпорнының ауылдық мәдениет үйі ғимаратының жанында;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Гагарин көшесі, 49 мекенжайы бойынша "Павлодар облысы әкімдігі, Павлодар облысы денсаулық сақтау басқармасы шаруашылық жүргізу құқығындағы "Шарбақты ауданы ауруханасы" коммуналдық мемлекеттік кәсіпорын ғимаратының жанында; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Владимир Евгеньевич Чайко көшесі, 47 мекенжайы бойынша Павлодар облысының білім беру басқармасы, Шарбақты ауданы білім беру бөлімінің "Радуга" мектептен тыс жұмыс орталығы" коммуналдық мемлекеттік қазыналық кәсіпорны ғимаратының жанында;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Тәуелсіздік көшесі, 28 мекенжайы бойынша Павлодар облысы әкімдігі Павлодар облысы мәдениет, тілдерді дамыту және архив ісі басқармасының "Г.Н. Потанин атындағы Павлодар облыстық тарихи-өлкетану музейі" КМҚК Шарбақты тарихи-өлкетану мұражайы бөлімшесінің жанында; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1 май көшесі, 16 мекенжайы бойынша Павлодар облысы әкімдігі Павлодар облысы денсаулық сақтау басқармасының, шаруашылық жүргізу құқығындағы "Шарбақты аудандық ауруханасы" коммуналдық мемлекеттік кәсіпорнының балалар аудандық емханасы ғимаратының жанында;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1 микрорайон, 78 мекенжайы бойынша "Шарбақты-Құс" жауапкершілігі шектеулі серіктестігі ғимаратының жанында;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Әлімбаев көшесі, 65 мекенжайы бойынша "Алина маркет" сауда орталығы, "Smart Com" ЖШС ғимаратының жанында;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Подстанция көшесі бойынша "Павлодар электржелілік Тарату компаниясы" Акционерлік қоғамының Шарбақты аудандық электр желілері ғимаратының жанында;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тәуелсіздік көшесі, 6 мекенжайы бойынша "Доценко" жеке кәсіпкердің "Бобер" дүкені ғимаратының жанында;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Малайсары Тархан көшесі, 18 мекенжайы бойынша "Айтқулова" жеке кәсіпкердің "Халал" дүкені ғимаратының жанында;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14 стенд</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4491,87 +4762,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Чигириновка ауылы</w:t>
-[...35 lines deleted...]
-"Шарбақты ауданының мәдениет, дене тәрбиесі және спорт бөлімінің "Халық шығармашылығы орталығы" мемлекеттік қазыналық коммуналдық кәсіпорнының ауылдық мәдениет үйі ғимаратының жанында</w:t>
+Татьяновка ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Молодежная көшесі, 1 мекенжайы бойынша Павлодар облысы әкімдігі Павлодар облысы денсаулық сақтау басқармасының, шаруашылық жүргізу құқығындағы "Шарбақты аудандық ауруханасы" коммуналдық мемлекеттік кәсіпорнының медициналық пункті ғимаратының жанында;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4640,87 +4911,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Есілбай ауылы</w:t>
-[...35 lines deleted...]
-"Шарбақты ауданының мәдениет, дене тәрбиесі және спорт бөлімінің "Халық шығармашылығы орталығы" мемлекеттік қазыналық коммуналдық кәсіпорнының ауылдық мәдениет үйі ғимаратының жанында</w:t>
+Назаровка ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ Жеңіс көшесі, 11А мекенжайы бойынша "Павлодар облысының білім беру басқармасы, Шарбақты ауданы білім беру бөлімінің "Назаровка негізгі жалпы білім беру мектебі" коммуналдық мемлекеттік мекемесі ғимаратының жанында;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4789,87 +5060,385 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Арбаиген ауылы</w:t>
-[...35 lines deleted...]
-"Шарбақты ауданының мәдениет, дене тәрбиесі және спорт бөлімінің "Халық шығармашылығы орталығы" мемлекеттік қазыналық коммуналдық кәсіпорнының ауылдық мәдениет үйі ғимаратының жанында</w:t>
+Богодаровка ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Центральная көшесі, 43 мекенжайы бойынша "Шарбақты ауданының мәдениет, дене тәрбиесі және спорт бөлімінің "Халық шығармашылығы орталығы" мемлекеттік қазыналық коммуналдық кәсіпорнының Богодаровка ауылдық мәдениет үйі ғимаратының жанында;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 стенд</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Малиновка ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мир көшесі, 7 мекенжайы бойынша "Шарбақты ауданының мәдениет, дене тәрбиесі және спорт бөлімінің "Халық шығармашылығы орталығы" мемлекеттік қазыналық коммуналдық кәсіпорнының Малиновка ауылдық мәдениет үйі ғимаратының жанында;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 стенд</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сынтас ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеңіс көшесі, 27 мекенжайы бойынша "Шарбақты ауданының мәдениет, дене тәрбиесі және спорт бөлімінің "Халық шығармашылығы орталығы" мемлекеттік қазыналық коммуналдық кәсіпорнының Сынтас ауылдық мәдениет үйі ғимаратының жанында.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5010,68 +5579,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 273/15 қаулысына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z12" w:id="9"/>
+    <w:bookmarkStart w:name="z12" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сайлаушылармен кездесу өткізу үшін үй-жайлар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-қосымша алып тасталды - Павлодар облысы Шарбақты ауданы әкімдігінің 29.12.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5115,55 +5684,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5489,31 +6058,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>