--- v0 (2025-11-09)
+++ v1 (2026-09-05)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ef32066" w14:textId="ef32066">
+    <w:p w14:paraId="7eb4e43" w14:textId="7eb4e43">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -133,73 +133,81 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Тақырыбы жаңа редакцияда – Павлодар облысы Ертіс ауданы әкімдігінің 26.07.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">№ 177/4 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       РҚАО ескертпесі.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Құжаттың мәтінінде түпнұсқаның пунктуациясы мен орфографиясы сақталған.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының 1995 жылғы 28 қыркүйектегі "Қазақстан Республикасындағы сайлау туралы" Конституциялық Заңының </w:t>
       </w:r>
       <w:r>
@@ -418,466 +426,439 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы қаулы алғаш рет ресми жарияланған күннен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="10481"/>
-        <w:gridCol w:w="1819"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10481" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудан әкімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1819" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Н. Пішембаев</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10481" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "КЕЛІСІЛДІ"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1819" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10481" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ертіс аудандық аумақтық</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1819" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10481" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 сайлау комиссиясының</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1819" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10481" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 төрайымы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1819" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Г. Сыздыкова</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10481" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "30" шілде 2014 жыл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1819" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
@@ -986,4384 +967,5403 @@
               </w:rPr>
               <w:t>№ 210/6 қаулысына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1 қосымшасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z7" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
+          <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Барлық үміткерлер үшін үгіт баспа материалдарын орналастыру үшін орындар </w:t>
+        <w:t>Ертіс ауданының аумағында барлық кандидаттар үшін үгіттік баспа материалдарын орналастыруға арналған орындар</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 1-қосымша жаңа редакцияда - Павлодар облысы Ертіс ауданы әкімдігінің 26.07.2021 </w:t>
+      Ескерту. 1-қосымша жаңа редакцияда - Павлодар облысы Ертіс ауданы әкімдігінің 28.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">№ 177/4 </w:t>
+        <w:t xml:space="preserve">№ 94/2 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулыcымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="764"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="5630"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="764" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 № </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="492" w:type="dxa"/>
-[...71 lines deleted...]
-            <w:tcW w:w="5630" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекеннің атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Орналасқан жері</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="764" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="492" w:type="dxa"/>
-[...101 lines deleted...]
-Иса Байзақов көшесіндегі орталық алаңдағы ақпараттық стенд</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ертіс ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Иса Байзақов көшесі, орталық алаңдағы ақпараттық стенд</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="764" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="492" w:type="dxa"/>
-[...119 lines deleted...]
-Ақ Жүрек, 1 көшесіндегі Ертіс ауданы әкімдігінің "Ертіс ауданының мәдениет, дене шынықтыру және спорт бөлімі" коммуналдық мемлекеттік мекемесінің "Аудандық Мәдениет үйі" коммуналдық мемлекеттік қазыналық кәсіпорны ғимаратының жанындағы стенд</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ысқақов көшесі 98, "Ритуалдық қызметтер" ғимаратының жанында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="764" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="492" w:type="dxa"/>
-[...101 lines deleted...]
-Школьная, 1 көшесі бойындағы стенд</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Желтоқсан көшесі 104, "Ертіс ауданының қаржы бөлімі" мемлекеттік мекемесі ғимаратының жанында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="764" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="492" w:type="dxa"/>
-[...101 lines deleted...]
-Жамбыл, 1 көшесіндегі Ертіс ауданы әкімдігінің "Ертіс ауданының мәдениет, дене шынықтыру және спорт бөлімі" коммуналдық мемлекеттік мекемесінің "Аудандық Мәдениет үйі" коммуналдық мемлекеттік қазыналық кәсіпорны ғимаратының жанындағы стенд</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Гагарин көшесі 81, "Ертіс аграрлық-техникалық колледжі" коммуналдық мемлекеттік қазыналық кәсіпорны ғимаратының жанында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="764" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="492" w:type="dxa"/>
-[...101 lines deleted...]
-Николаев, 11 көшесіндегі Ертіс ауданы әкімдігінің "Ертіс ауданының мәдениет, дене шынықтыру және спорт бөлімі" коммуналдық мемлекеттік мекемесінің "Аудандық Мәдениет үйі" коммуналдық мемлекеттік қазыналық кәсіпорны ғимаратының жанындағы стенд</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қайырбек Ламашәріпов көшесі 14А, "Абдалинов" ЖК дүкеніне қарама-қарсы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="764" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="492" w:type="dxa"/>
-[...101 lines deleted...]
-Бірлік, 5 көшесіндегі Ертіс ауданы әкімдігінің "Ертіс ауданының мәдениет, дене шынықтыру және спорт бөлімі" коммуналдық мемлекеттік мекемесінің "Аудандық Мәдениет үйі" коммуналдық мемлекеттік қазыналық кәсіпорны ғимаратының жанындағы стенд</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Желтоқсан көшесі 153А</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="764" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="492" w:type="dxa"/>
-[...101 lines deleted...]
-Садовая, 62 көшесіндегі Ертіс ауданы әкімдігінің "Ертіс ауданының мәдениет, дене шынықтыру және спорт бөлімі" коммуналдық мемлекеттік мекемесінің "Аудандық Мәдениет үйі" коммуналдық мемлекеттік қазыналық кәсіпорны ғимаратының жанындағы стенд</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Желтоқсан көшесі 98, "Тілеуленов" ЖК наубайханасының жанында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="764" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="492" w:type="dxa"/>
-[...101 lines deleted...]
-Степная, 19 көшесіндегі стенд</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қызылжар ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақ Жүрек көшесі 22, "Ертіс "тәжірибелік шаруашылығы" жауапкершілігі шектеулі серіктестігі ғимаратының жанында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="764" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="492" w:type="dxa"/>
-[...101 lines deleted...]
-Момышұлы, 2 көшесіндегі Павлодар облысының білім беру басқармасы, Ертіс ауданы білім беру бөлімінің "Қараағаш жалпы орта білім беру мектебі" коммуналдық мемлекеттік мекемесі ғимаратының жанындағы ақпараттық стенд</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақ Жүрек көшесі 19, "Ертіс "тәжірибелік шаруашылығы" жауапкершілігі шектеулі серіктестігі ғимаратының жанында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="764" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="492" w:type="dxa"/>
-[...101 lines deleted...]
-Астана, 13 көшесіндегі "Айгерим" дүкенінің жанындағы стенд (келісім бойынша)</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тоғызақ ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Школьная көшесі 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="764" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="492" w:type="dxa"/>
-[...101 lines deleted...]
-Рамазанов, 26А көшесіндегі Ертіс ауданы әкімдігінің "Ертіс ауданының мәдениет, дене шынықтыру және спорт бөлімі" коммуналдық мемлекеттік мекемесінің "Аудандық Мәдениет үйі" коммуналдық мемлекеттік қазыналық кәсіпорны ғимаратының жанындағы стенд</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Луговое ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жамбыл көшесі 1, "Ертіс ауданының мәдениет, дене шынықтыру және спорт бөлімі" коммуналдық мемлекеттік мекемесінің "Аудандық мәдениет үйі" коммуналдық мемлекеттік қазыналық кәсіпорны ғимаратының жанында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="764" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="492" w:type="dxa"/>
-[...101 lines deleted...]
-Бөгенбай батыр, 3 көшесіндегі стенд</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Иса Байзақов ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қабыш Көктаев көшесі 11, "Ертіс ауданының мәдениет, дене шынықтыру және спорт бөлімі" коммуналдық мемлекеттік мекемесінің "Аудандық мәдениет үйі" коммуналдық мемлекеттік қазыналық кәсіпорны ғимаратының жанында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="764" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="492" w:type="dxa"/>
-[...101 lines deleted...]
-Мүткенов, 20 көшесіндегі Ертіс ауданы әкімдігінің "Ертіс ауданының мәдениет, дене шынықтыру және спорт бөлімі" коммуналдық мемлекеттік мекемесінің "Аудандық Мәдениет үйі" коммуналдық мемлекеттік қазыналық кәсіпорны ғимаратының жанындағы стенд</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қабыш Көктаев көшесі, 18, Шрейдер ЖК дүкенінің жанында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="764" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="492" w:type="dxa"/>
-[...101 lines deleted...]
-Мәшһүр Жүсіп, 2 көшесіндегі Ертіс ауданы әкімдігінің "Ертіс ауданының мәдениет, дене шынықтыру және спорт бөлімі" коммуналдық мемлекеттік мекемесінің "Аудандық Мәдениет үйі" коммуналдық мемлекеттік қазыналық кәсіпорны ғимаратының жанындағы стенд</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Үлгілі ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бірлік көшесі 5, Павлодар облысы білім басқармасының, Ертіс ауданының білім беру бөлімінің "Иса Байзақов атындағы жалпы орта білім беру мектебі" коммуналдық мемлекеттік мекемесі ғимаратының жанында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="764" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="492" w:type="dxa"/>
-[...101 lines deleted...]
-Горобец, 1А көшесіндегі Ертіс ауданы әкімдігінің "Ертіс ауданының мәдениет, дене шынықтыру және спорт бөлімі" коммуналдық мемлекеттік мекемесінің "Аудандық Мәдениет үйі" коммуналдық мемлекеттік қазыналық кәсіпорны ғимаратының жанындағы стенд</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Северный ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Садовая көшесі 62, "Ертіс ауданының мәдениет, дене шынықтыру және спорт бөлімі коммуналдық мемлекеттік мекемесінің "Аудандық мәдениет үйі" коммуналдық мемлекеттік қазыналық кәсіпорны ғимаратының жанында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="764" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="492" w:type="dxa"/>
-[...101 lines deleted...]
-Ленин, 22 көшесіндегі Ертіс ауданы әкімдігінің "Ертіс ауданының мәдениет, дене шынықтыру және спорт бөлімі" коммуналдық мемлекеттік мекемесінің "Аудандық Мәдениет үйі" коммуналдық мемлекеттік қазыналық кәсіпорны ғимаратының жанындағы стенд </w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Садовая көшесі 51А</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="764" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="492" w:type="dxa"/>
-[...101 lines deleted...]
-Бөгенбай батыр, 11 көшесіндегі Ертіс ауданы әкімдігінің "Ертіс ауданының мәдениет, дене шынықтыру және спорт бөлімі" коммуналдық мемлекеттік мекемесінің "Аудандық Мәдениет үйі" коммуналдық мемлекеттік қазыналық кәсіпорны ғимаратының жанындағы стенд</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Степное ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Степная көшесі 19</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="764" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="492" w:type="dxa"/>
-[...101 lines deleted...]
-Октябрьская, 6А көшесіндегі стенд</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қараағаш ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Момышұлы көшесі 2, шағын футбол алаңының жанында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="764" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="492" w:type="dxa"/>
-[...101 lines deleted...]
-Юрий Половых, 5 көшесіндегі Ертіс ауданы әкімдігінің "Ертіс ауданының мәдениет, дене шынықтыру және спорт бөлімі" коммуналдық мемлекеттік мекемесі "Аудандық Мәдениет үйі" коммуналдық мемлекеттік қазыналық кәсіпорны ғимаратының жанындағы стенд</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Момышұлы көшесі 2, Павлодар облысы білім басқармасының, Ертіс ауданы білім бөлімінің "Қараағаш жалпы орта білім беру мектебі" коммуналдық мемлекеттік мекемесі ғимаратының жанында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="764" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="492" w:type="dxa"/>
-[...101 lines deleted...]
-Абылайхан, 3 көшесіндегі стенд </w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Майқоныр ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Астана көшесі 9, "Мұса" дүкенінің жанында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="764" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="492" w:type="dxa"/>
-[...119 lines deleted...]
-Целинная, 22 көшесіндегі Абай атындағы жауапкершілігі шектеулі серіктестігі ғимаратының жанындағы стенд</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Маяковский-Астана көшелерінің қиылысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="764" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="492" w:type="dxa"/>
-[...101 lines deleted...]
-Центральная, 4 көшесіндегі Ертіс ауданы әкімдігінің "Ертіс ауданының мәдениет, дене шынықтыру және спорт бөлімі" коммуналдық мемлекеттік мекемесінің "Аудандық Мәдениет үйі" коммуналдық мемлекеттік қазыналық кәсіпорны ғимаратының жанындағы стенд</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарақұдық ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Рамазанов көшесі 26A, "Ертіс ауданының мәдениет, дене шынықтыру және спорт бөлімі" коммуналдық мемлекеттік мекемесінің "Аудандық мәдениет үйі" коммуналдық мемлекеттік қазыналық кәсіпорны ғимаратының жанында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="764" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="492" w:type="dxa"/>
-[...119 lines deleted...]
-Сейфулин, 1 көшесіндегі Сілеті медициналық пункті, шаруашылық жүргізу құқығындағы "Ертіс аудандық ауруханасы" коммуналдық мемлекеттік кәсіпорны ғимаратының жанындағы стенд</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әлия Молдағұлова көшесі 17, шаруашылық жүргізу құқығындағы "Ертіс аудандық ауруханасы" коммуналдық мемлекеттік кәсіпорны ғимаратының жанында, Қарақұдық медициналық пункті</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="764" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="492" w:type="dxa"/>
-[...119 lines deleted...]
-Қожым батыр, 7 көшесіндегі Қызылағаш медициналық пункті, шаруашылық жүргізу құқығындағы "Ертіс аудандық ауруханасы" коммуналдық мемлекеттік кәсіпорны ғимаратының жанындағы стенд</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кеңес ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бөгенбай батыр көшесі 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="764" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="492" w:type="dxa"/>
-[...101 lines deleted...]
-Мир, 15 көшесіндегі Ертіс ауданы әкімдігінің "Ертіс ауданының мәдениет, дене шынықтыру және спорт бөлімі" коммуналдық мемлекеттік мекемесінің "Аудандық Мәдениет үйі" коммуналдық мемлекеттік қазыналық кәсіпорны ғимаратының жанындағы стенд</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ынтымақ ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мүткенов көшесі 20, "Ертіс ауданының мәдениет, дене шынықтыру және спорт бөлімі" коммуналдық мемлекеттік мекемесінің "Аудандық мәдениет үйі" коммуналдық мемлекеттік қазыналық кәсіпорны ғимаратының жанында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="764" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="492" w:type="dxa"/>
-[...101 lines deleted...]
-Ленин, 8 көшесіндегі Ертіс ауданы әкімдігінің "Ертіс ауданының мәдениет, дене шынықтыру және спорт бөлімі" коммуналдық мемлекеттік мекемесінің "Аудандық Мәдениет үйі" коммуналдық мемлекеттік қазыналық кәсіпорны ғимаратының жанындағы стенд</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Караоткель</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мәшһүр Жүсіп көшесі 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="764" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="492" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Панфилов ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Горобец көшесі 1A, "Ертіс ауданының мәдениет, дене шынықтыру және спорт бөлімі" коммуналдық мемлекеттік мекемесінің "Аудандық мәдениет үйі" коммуналдық мемлекеттік қазыналық кәсіпорны ғимаратының жанында</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Раденко көшесі 13А, Павлодар облысы білім басқармасының, Ертіс ауданының білім беру бөлімінің "Панфилов жалпы орта білім беру мектебі" коммуналдық мемлекеттік мекемесі ғимаратының жанында</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ұзынсу ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ленин көшесі 22, "Ертіс ауданының мәдениет, дене шынықтыру және спорт бөлімі" коммуналдық мемлекеттік мекемесінің "Аудандық мәдениет үйі" коммуналдық мемлекеттік қазыналық кәсіпорны ғимаратының жанында</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Гагарин көшесі 22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ағашорын ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бөгенбай батыр көшесі 11, "Ертіс ауданының мәдениет, дене шынықтыру және спорт бөлімі" коммуналдық мемлекеттік мекемесінің "Аудандық мәдениет үйі" коммуналдық мемлекеттік қазыналық кәсіпорны ғимаратының жанында</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+32</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бөгенбай батыр көшесі 7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+33</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ленино ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Октябрьская көшесі 6А</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+34</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Октябрьская көшесі 12, шаруашылық жүргізу құқығындағы "Ертіс аудандық ауруханасы" коммуналдық мемлекеттік кәсіпорны ғимаратының жанында, дәрігерлік амбулатория</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Амангелді ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Юрий Половой көшесі 5, "Ертіс ауданының мәдениет, дене шынықтыру және спорт бөлімі" коммуналдық мемлекеттік мекемесінің "Аудандық мәдениет үйі" коммуналдық мемлекеттік қазыналық кәсіпорны ғимаратының жанында</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+36</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Амангелді көшесі 3, Павлодар облысы білім басқармасының, Ертіс ауданының білім беру бөлімінің "Амангелді жалпы орта білім беру мектебі" коммуналдық мемлекеттік мекемесі ғимаратының жанында</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+37</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қосағаш ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Абылайхан көшесі 7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+38</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Абылайхан көшесі 19, Павлодар облысы білім басқармасының, Ертіс ауданының білім беру бөлімінің "Қосағаш жалпы орта білім беру мектебі" коммуналдық мемлекеттік мекемесі ғимаратының жанында</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+39</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Голубовка ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Степная көшесі 7, "Ертіс ауданының мәдениет, дене шынықтыру және спорт бөлімі" коммуналдық мемлекеттік мекемесінің "Аудандық мәдениет үйі" коммуналдық мемлекеттік қазыналық кәсіпорны ғимаратының жанында</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Целинная көшесі 20, "Голубовка ауылы әкімінің аппараты" мемлекеттік мекемесі ғимаратының жанында</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+41</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тоқта ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Центральная көшесі 4, "Ертіс ауданының мәдениет, дене шынықтыру және спорт бөлімі" коммуналдық мемлекеттік мекемесінің "Аудандық мәдениет үйі" коммуналдық мемлекеттік қазыналық кәсіпорны ғимаратының жанында</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+42</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сілеті ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сұлукөл көшесі 4, "Ертіс ауданының мәдениет, дене шынықтыру және спорт бөлімі" коммуналдық мемлекеттік мекемесінің "Аудандық мәдениет үйі" коммуналдық мемлекеттік қазыналық кәсіпорны ғимаратының жанында</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+43</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мектеп көшесі 12, Павлодар облысы білім басқармасының, Ертіс ауданының білім беру бөлімінің "Сілеті жалпы орта білім беру мектебі" коммуналдық мемлекеттік мекемесі ғимаратының жанында</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+44</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қызылағаш ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қожым батыр көшесі 9, "Ертіс ауданының мәдениет, дене шынықтыру және спорт бөлімі" коммуналдық мемлекеттік мекемесінің "Аудандық мәдениет үйі" коммуналдық мемлекеттік қазыналық кәсіпорны ғимаратының жанында</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+45</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жазы батыр көшесі 7Б, шаруашылық жүргізу құқығындағы "Ертіс аудандық ауруханасы" коммуналдық мемлекеттік кәсіпорны ғимаратының жанында, Қызылағаш медициналық пункті</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+46</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қоскөл ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мира көшесі 15, "Ертіс ауданының мәдениет, дене шынықтыру және спорт бөлімі" коммуналдық мемлекеттік мекемесінің "Аудандық мәдениет үйі" коммуналдық мемлекеттік қазыналық кәсіпорны ғимаратының жанында</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+47</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мира көшесі 13, Павлодар облысы білім басқармасының, Ертіс ауданының білім беру бөлімінің "Қоскөл жалпы орта білім беру мектебі" коммуналдық мемлекеттік мекемесі ғимаратының жанында</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+48</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қызылқақ ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ленин көшесі 8, "Ертіс ауданының мәдениет, дене шынықтыру және спорт бөлімі" коммуналдық мемлекеттік мекемесінің "Аудандық мәдениет үйі" коммуналдық мемлекеттік қазыналық кәсіпорны ғимаратының жанында</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+49</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ленин көшесі 12, "Қоскөл ауылдық округі әкімі аппараты" мемлекеттік мекемесі ғимаратының жанында</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бұланбай ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5414" w:type="dxa"/>
-[...65 lines deleted...]
-Бұланбай,а6А көшесіндегі Бұланбай медициналық пункті, шаруашылық жүргізу құқығындағы "Ертіс аудандық ауруханасы" коммуналдық мемлекеттік кәсіпорны ғимаратының жанындағы стенд</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бұланбай көшесі 6А, шаруашылық жүргізу құқығындағы коммуналдық "Ертіс аудандық ауруханасы" мемлекеттік кәсіпорны ғимаратының жанында, Бұланбай медициналық пункті</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
@@ -5488,2508 +6488,2509 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кандидаттардың сайлаушылармен кездесуді өткізу жайлары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3304"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="6867"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3304" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2129" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Елді мекеннің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6867" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кандидаттардың сайлаушылармен кездесулерді өткізу орны</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3304" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2129" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6867" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3304" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2129" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ертіс ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6867" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Өнер мектебі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3304" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2129" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ертіс ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6867" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандық мәдениет үйі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3304" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2129" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ертіс ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6867" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ертіс ауылының № 1 жалпы орта білім беру мектебі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3304" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2129" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ертіс ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6867" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ертіс ауылының № 2 жалпы орта білім беру мектебі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3304" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2129" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ертіс ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6867" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ертіс ауылының № 4 жалпы орта білім беру мектебі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3304" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2129" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Голубовка ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6867" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Голубовка ауылының мәдениет үйі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3304" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2129" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аманкелді ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6867" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аманкелді ауылының ауылдық клубы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3304" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2129" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ағашорын ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6867" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ағашорын ауылының мәдени-демалыс орталығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3304" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2129" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Иса Байзақов ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6867" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Иса Байзақов ауылының мәдениет үйі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3304" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2129" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қосағаш ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6867" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қосағаш ауылының жалпы орта білім беру мектебі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3304" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2129" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қызылжар ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6867" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қызылжар ауылының жалпы орта білім беру мектебі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3304" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2129" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қоскөл ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6867" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қоскөл ауылының ауылдық клубы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3304" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2129" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қарақұдық ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6867" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қарақұдық ауылының ауылдық клубы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3304" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2129" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ленин ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6867" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ленин ауылының ауылдық клубы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3304" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2129" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Луговой ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6867" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Луговой ауылының ауылдық клубы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3304" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2129" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Майқоңыр ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6867" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Майқоңыр ауылы әкімдігінің мәжіліс залы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3304" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2129" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Панфилов ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6867" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Панфилов ауылының мәдениет үйі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3304" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2129" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Северный ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6867" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Северный ауылының мәдениет үйі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3304" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2129" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сілеті ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6867" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сілеті ауылының жалпы орта білім беру мектебі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3304" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2129" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ұзынсу ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6867" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -8051,55 +9052,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>