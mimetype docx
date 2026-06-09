--- v0 (2025-11-07)
+++ v1 (2026-06-09)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="cf26764" w14:textId="cf26764">
+    <w:p w14:paraId="914ed25" w14:textId="914ed25">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,75 +85,171 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Сәтбаев қаласы азаматтарының жекелеген санаттарының қала ішіндегі қоғамдық көлікте (таксиден басқа) жеңілдікпен жол жүруі туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-        <w:t>Бірлескен Қарағанды облысы Сәтбаев қаласының әкімдігінің 2014 жылғы 2 сәуірдегі № 06/01 қаулысы және Қарағанды облысы Сәтбаев қалалық мәслихатының 2014 жылғы 31 наурыздағы № 223 шешімі. Қарағанды облысының Әділет департаментінде 2014 жылғы 22 сәуірде № 2601 болып тіркелді.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Бірлескен Қарағанды облысы Сәтбаев қаласының әкімдігінің 2014 жылғы 2 сәуірдегі № 06/01 қаулысы және Қарағанды облысы Сәтбаев қалалық мәслихатының 2014 жылғы 31 наурыздағы № 223 шешімі. Қарағанды облысының Әділет департаментінде 2014 жылғы 22 сәуірде № 2601 болып тіркелді. Күші жойылды - Ұлытау облысы Сәтбаев қаласының әкімдігінің 2026 жылғы 20 наурыздағы № 14/03 бірлескен қаулысымен және Ұлытау облысы Сәтбаев қалалық мәслихатының 2026 жылғы 20 наурыздағы № 262 шешімімен</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - Ұлытау облысы Сәтбаев қаласының әкімдігінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 14/03</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бірлескен қаулысымен және Ұлытау облысы Сәтбаев қалалық мәслихатының 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 262</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       РҚАО ескертпесі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Құжаттың мәтінінде түпнұсқаның пунктуациясы мен орфографиясы сақталған.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
@@ -292,344 +390,338 @@
         <w:t>
       1. Сәтбаев қаласы азаматтарының келесі санаттарына қала ішіндегі қоғамдық көлікте (таксиден басқа) жеңілдікпен жол жүру белгіленсін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkStart w:name="z8" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Ұлы Отан соғысының ардагерлеріне – тегін жол жүру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) басқа мемлекеттердiң аумағындағы ұрыс қимылдарының ардагерлеріне – тегін жол жүру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) мәртебесі "Ардагерлер туралы" Қазақстан Республикасы Заңының 6-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> айқындалған, жеңілдіктер бойынша Ұлы Отан соғысына қатысушыларға теңестірілген адамдарға – тегін жол жүру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) еңбек ардагерлеріне – тегін жол жүру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) зейнетақының ең төменгі мөлшерін алатын зейнеткерлерге – тегін жол жүру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) бірінші, екінші, үшінші топтағы мүгедектігі бар адамдарға – тегін жол жүру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) жеті жасқа дейінгі мүгедектігі бар балаларға, жеті жастан он сегіз жасқа дейінгі мүгедектігі бар балаларға – тегін жол жүру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) бірге тұратын төрт және одан көп кәмелетке толмаған баласы, оның ішінде он сегіз жасқа толғаннан кейін білім беру ұйымдарын бітіретін уақытқа дейін (бірақ жиырма үш жасқа толғанға дейін) жалпы орта, техникалық және кәсіптік, орта білімнен кейінгі, жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарында жалпы білім беретін немесе кәсіптік бағдарламалар бойынша күндізгі оқу нысаны бойынша білім алатын балалары бар көпбалалы отбасыларға және "Алтын алқа", "Күміс алқа" алқаларымен наградталған немесе бұрын "Батыр ана" атағын алған, І және ІІ дәрежелі "Ана даңқы" ордендерімен наградталған көпбалалы аналарға – тегін жол жүру.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – Қарағанды облысы Сәтбаев қаласының әкімдігінің 21.09.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 61/01</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бірлескен қаулысымен және Қарағанды облысы Cәтбаев қалалық мәслихатының 20.09.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 56</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z9" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) басқа мемлекеттердiң аумағындағы ұрыс қимылдарының ардагерлеріне – тегін жол жүру;</w:t>
+      2. Қаржыландыру көзі ретінде қалалық бюджет белгіленсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:bookmarkStart w:name="z10" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> айқындалған, жеңілдіктер бойынша Ұлы Отан соғысына қатысушыларға теңестірілген адамдарға – тегін жол жүру;</w:t>
+        <w:t>
+      3. Осы бірлескен Сәтбаев қаласы әкімдігі қаулысының және Сәтбаев қалалық мәслихаты шешімнің орындалуын бақылау қала әкімінің орынбасары С.С. Имамбайға және қалалық мәслихаттың әлеуметтік сала, құқықтық тәртіп және халықты әлеуметтік қорғау мәселелері жөніндегі тұрақты комиссияның төрағасы Ә.М. Қоңыроваға жүктелсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:bookmarkStart w:name="z11" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...212 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">
       4. Осы бірлескен Сәтбаев қаласы әкімдігінің қаулысы және Сәтбаев қалалық мәслихатының шешімі алғаш ресми жарияланғаннан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkEnd w:id="5"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1070,63 +1162,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1448,35 +1562,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>