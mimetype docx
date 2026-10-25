--- v0 (2025-11-08)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e229a10" w14:textId="e229a10">
+    <w:p w14:paraId="555c920" w14:textId="555c920">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1305,91 +1305,91 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Қазақстандық білімнің бәсекеге қабілеттілігін қамтамасыз ету және жоғары рейтингтік көрсеткіштерге қол жеткізу үшін конкурстық комиссия Конкурсқа қатысушыларды іріктеуді төмендегідей өлшемдер бойынша жүзеге асырады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:bookmarkStart w:name="z22" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) оқытудың ақпараттық-коммуникациялық технологияларын енгізу (қазіргі заманғы білім беру технологияларын тиімді қолдану, 1 компьютерге шаққанда келетін оқушы саны, Интернетке қосылу, жаңа модификациядағы пәндік кабинеттермен қамтамасыз етілу үлесі);</w:t>
+      1) оқытудың цифрлық технологияларын енгізу (қазіргі заманғы білім беру технологияларын тиімді қолдану, 1 компьютерге шаққанда келетін оқушы саны, Интернетке қосылу, жаңа модификациядағы пәндік кабинеттермен қамтамасыз етілу үлесі);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:bookmarkStart w:name="z23" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) сапалы білім беруді қамтамасыз ету (жалпы орта білім туралы "Алтын белгі" аттестатын алған түлектер үлесі, жалпы орта білім туралы үздік аттестатын алған оқушылар үлесі, қосымша білім берумен қамтылған оқушылар үлесі);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:bookmarkStart w:name="z24" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) білім беру процесін кадрлармен қамтамасыз ету (5 жылда 1 рет педагогтардың біліктілік арттыру курсынан өтуі, ақпараттық коммуникациялық технологияларды қолдану және деңгейлік бағдарламалар бойынша біліктілік арттыру курсынан өткен педагогтардың үлесі, жаратылыстану-математикалық бағыттағы пәндерді ағылшын тілінде оқытатын педагогтардың үлесі, ағымдағы жылы білім беру ұйымына жұмыс істеуге келген жас мамандар үлесінің серпіні, жоғары және бірінші санаттағы педагогтардың үлесі, аудандық (қалалық), облыстық, республикалық, халықаралық конференцияларға, семинарларға, форумдарға, көрмелерге, байқауларға, педагогикалық оқуларға қатысушы педагогтардың үлесі, эксперименттік, зерттеу, қолданбалы жұмыстарға, ғылыми жобаларға, бағдарламаларға, оқу және әдістемелік басылымдарға сараптама жасауға қатысуы, авторлық оқу құралдарының, бағдарламаларының, ғылыми әзірлемелерінің, басылымдарының бар болуы, озық педагогикалық тәжірибе енгізу, оқушылардың кәсіби бағдарын диагностикалау қабілетін қамтамасыз ету);</w:t>
+      3) білім беру процесін кадрлармен қамтамасыз ету (5 жылда 1 рет педагогтардың біліктілік арттыру курсынан өтуі, цифрлық технологияларды қолдану және деңгейлік бағдарламалар бойынша біліктілік арттыру курсынан өткен педагогтардың үлесі, жаратылыстану-математикалық бағыттағы пәндерді ағылшын тілінде оқытатын педагогтардың үлесі, ағымдағы жылы білім беру ұйымына жұмыс істеуге келген жас мамандар үлесінің серпіні, жоғары және бірінші санаттағы педагогтардың үлесі, аудандық (қалалық), облыстық, республикалық, халықаралық конференцияларға, семинарларға, форумдарға, көрмелерге, байқауларға, педагогикалық оқуларға қатысушы педагогтардың үлесі, эксперименттік, зерттеу, қолданбалы жұмыстарға, ғылыми жобаларға, бағдарламаларға, оқу және әдістемелік басылымдарға сараптама жасауға қатысуы, авторлық оқу құралдарының, бағдарламаларының, ғылыми әзірлемелерінің, басылымдарының бар болуы, озық педагогикалық тәжірибе енгізу, оқушылардың кәсіби бағдарын диагностикалау қабілетін қамтамасыз ету);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:bookmarkStart w:name="z25" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) материалдық-техникалық қамтамасыз ету, білім беру ұйымын жарақтандыру және жабдықтау (қаржыландырудың тиімділігі және нәтижелілігі, қаражатты бөлудің ұтымдылығы және тепе-теңдігі);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:bookmarkStart w:name="z26" w:id="31"/>
     <w:p>
@@ -1405,51 +1405,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) білім алушылардың денсаулығын сақтау үшін жағдай жасау, оқу-тәрбие процесіне қатысушылардың қауіпсіздігін қамтамасыз ету және еңбегін қорғауға жағдай жасау (білім беру ұйымдарында білім алушыларды спорт секцияларының қызметімен қамту, тұрмыс жағдайы нашар отбасынан шыққан балаларды ыстық дәруменді тегін тамақпен қамтамасыз ету, балалар ауруларының динамикасы, оқыту жағдайының санитариялық ережелер мен нормаларға сәйкестігі, мектеп инспекторы, психологтар мен әлеуметтік педагог лауазымының штатта, турникеттер мен бейнебақылау камераларының болуы);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:bookmarkStart w:name="z27" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) педагогтар мен басшылардың кәсіптік және жеке өзін-өзі көтеруі үшін жағдай жасау (білім беру ұйымында ақпараттық-әдістемелік кеңістіктің бар болуы, педагогтарды ақпараттық-коммуникациялық технологиямен қамтамасыз ету, мұғалімдердің кәсіби қызметіндегі сапалы өзгерістерді зерттеу мониторингісінің нәтижесі);</w:t>
+      6) педагогтар мен басшылардың кәсіптік және жеке өзін-өзі көтеруі үшін жағдай жасау (білім беру ұйымында ақпараттық-әдістемелік кеңістіктің бар болуы, педагогтарды цифрлық технологиямен қамтамасыз ету, мұғалімдердің кәсіби қызметіндегі сапалы өзгерістерді зерттеу мониторингісінің нәтижесі);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:bookmarkStart w:name="z28" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) инклюзивтік білім алуға жағдай жасау (білім беру ұйымына бекітілген шағын ауданда тұратын жалпы бала санынан инклюзивтік білім берумен қамтылған, ерекше қажеттілікті талап ететін бала үлесі);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:bookmarkStart w:name="z37" w:id="34"/>
     <w:p>
@@ -1554,51 +1554,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 11-тармаққа өзгеріс енгізілді - ҚР Оқу-ағарту министрінің м.а. 31.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 195</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 182-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z41" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2022,55 +2042,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>