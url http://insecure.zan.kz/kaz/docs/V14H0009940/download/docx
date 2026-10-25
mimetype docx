--- v2 (2026-07-26)
+++ v3 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f499d5d" w14:textId="f499d5d">
+    <w:p w14:paraId="695d278" w14:textId="695d278">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -630,51 +630,71 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағидалар жаңа редакцияда - ҚР Оқу-ағарту министрінің м.а. 15.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 129-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-т</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>. қараңыз) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z10" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z31" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -711,2144 +731,1028 @@
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әзірленді және жоғары және жоғары оқу орнынан кейінгі білім беру ұйымдарын (бұдан әрі – білім беру ұйымдары) қоспағанда, білім беру ұйымдарында білім беру мониторингін жүзеге асыру тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z32" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда мынадай ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z33" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) цифрлық жүйе – ақпараттық өзара іс-қимыл арқылы белгілі бір технологиялық әрекеттерді іске асыратын және нақты функционалдық міндеттерді шешуге арналған цифрлық технологиялардың, қызмет көрсетуші персоналдың және техникалық құжаттаманың ұйымдастырылып ретке келтірілген жиынтығы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z34" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) цифрлық объектілер – цифрлық технологиялар арқылы құрылған, пайдаланылатын немесе берілетін, бірегей цифрлық сипаттамаларға ие және цифрлық орта субъектілеріне Қазақстан Республикасының заңнамасында белгіленген көлемде иелену, пайдалану не билік ету құқықтарын жүзеге асыруға мүмкіндік беретін цифрлық ортаның негізделген элементі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z35" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) әкімшілік деректер – бастапқы статистикалық және балама деректерді қоспағанда, әкімшілік дереккөздер қалыптастыратын жеке немесе заңды тұлға жөніндегі жеке-дара сандық (сандар көмегімен өлшенетін) және (немесе) сапалық (белгілі бар қағидат және (немесе) белгі бойынша құрылған) деректер және шаруашылық бойынша есепке алу деректері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z36" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) білім беру мониторингі – білім беру процестерін жүзеге асырудың жай-күйін және нәтижелері мен шарттары өзгеруінің серпінін, білім алушылар контингентін, білім беру ұйымдарының желісін, сондай-ақ олардың қызметі жетістіктерінің рейтингтік көрсеткіштерін жүйелі түрде байқау, талдау, бағалау және болжау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z37" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) білім беру саласындағы уәкілетті орган (бұдан әрі – уәкілетті орган) – мектепке дейінгі, орта, техникалық және кәсіптік, орта білімнен кейінгі және қосымша білім беру салаларында басшылықты және салааралық үйлестіруді жүзеге асыратын Қазақстан Республикасының орталық атқарушы органы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z38" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) білім беру сапасы – білім беру қызметі тиімділігінің кешенді сипаттамасы, сондай-ақ білім алушы мен тәрбиеленуші даярлығының мемлекеттік жалпыға міндетті білім беру стандарттарының талаптарына, жеке адамның, қоғам мен мемлекеттің қажеттіліктеріне сәйкестігі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z39" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) мектепке дейінгі, орта, техникалық және кәсіптік, орта білімнен кейінгі, қосымша білім берудің даму жай-күйі туралы ұлттық баяндама (бұдан әрі – Ұлттық баяндама) – мемлекеттік статистика және әкімшілік деректер негізінде өткен жылдың қорытындылары бойынша білім беру жүйесінің жай-күйі мен дамуын сипаттайтын талдамалық жария құжат;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z40" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) ұлттық статистикалық жинақ – әкімшілік деректер негізінде өңірлер бөлінісінде өткен жылдың қорытындылары бойынша деректердің білім беру жүйесінің статистикалық ақпаратын қамтитын ақпараттық-статистикалық жария құжат;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z41" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) электрондық цифрлық қолтаңба – электрондық цифрлық қолтаңбаның жабық кілті мен электрондық цифрлық қолтаңба құралдарын пайдалана отырып жасалған, электрондық құжаттың анықтығын, оның тиесілілігін және мазмұнының өзгермейтіндігін растайтын цифрлық жазба (цифрлық деректер жиынтығы).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z42" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Білім беру мониторингін жүзеге асыру субъектілері мыналар болып табылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z43" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) білім беру ұйымдары;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z44" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) аудандық (қалалық) білім бөлімдері (бұдан әрі – білім бөлімдері);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z45" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) облыстардың, республикалық маңызы бар қалалардың және астананың білім басқармалары (бұдан әрі – білім басқармалары).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z46" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Білім беру мониторингін жүзеге асырудың объектісі жоғары және жоғары оқу орнынан кейінгі білім беруді қоспағанда, білім беру жүйесі болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z47" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...651 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Білім беру мониторингін жүзеге асыру тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z48" w:id="23"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z48" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Білім беру мониторингі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z49" w:id="24"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z49" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       білім беру деңгейлері бойынша (мектепке дейінгі тәрбие мен оқыту, бастауыш, негізгі орта және жалпы орта, техникалық және кәсіптік, орта білімнен кейінгі);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z50" w:id="25"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z50" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қамту бойынша (аудандық/қалалық, облыстық, республикалық, халықаралық);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z51" w:id="26"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z51" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ұйым нысаны бойынша (қашықтан, тікелей) жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z52" w:id="27"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z52" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Білім беру мониторингі келесі түрде жүзеге асыралады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-[...144 lines deleted...]
-    <w:bookmarkStart w:name="z54" w:id="28"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z53" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      уәкілетті органның цифрлық объектілерінде ақпаратты жинау, жүйелі есепке алу, өңдеу, сондай-ақ сақтау, жаңарту және жинақтау арқылы білім беру ұйымдарының қызметін жүйелі түрде бақылау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z54" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       орта білім беру ұйымдарындағы оқу процесін талдау және әдістемелік тұрғыдан түзету, педагогикалық қауымдастыққа практикалық көмек көрсету үшін білім басқармалары мен білім бөлімдерінің әдістемелік күндерді ұйымдастыруы және өткізуі; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z55" w:id="29"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z55" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       әлеуметтік немесе мониторингтік зерттеулер ұйымдастыру (оның ішінде халықаралық салыстырмалы және ұлттық зерттеулер үшін);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z56" w:id="30"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z56" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       білім беру қызметінің нәтижелерін талдау (ұлттық бірыңғай тестілеу, оқушылардың қорытынды бағаларын, халықаралық салыстырмалы және ұлттық зерттеулер нәтижелерін талдау және салыстыру) түрінде жүзеге асырылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z57" w:id="31"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z57" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Құжаттар мен материалдарды жинау:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z58" w:id="32"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z58" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       уәкілетті органның әкімшілік деректерінің;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z59" w:id="33"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z59" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттік статистикалық есептіліктің;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z60" w:id="34"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z60" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       білім беру сапасының динамикасына әсер ететін факторларға салыстырмалы талдау жүргізудің;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z61" w:id="35"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z61" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       білім беру ұйымдарын лицензиялау, мемлекеттік аттестаттау және аккредиттеу рәсімдері нәтижелерінің;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z62" w:id="36"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z62" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       білім беру саласындағы мемлекеттік саясаттың іске асырылуына мемлекеттік бақылауды жүзеге асыратын органдардың білім беру мониторингін жүзеге асыратын субъектілер қызметін тексеру нәтижелері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z63" w:id="37"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z63" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       білім алушыларды мемлекеттік қорытынды аттестаттау нәтижелерінің;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z64" w:id="38"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z64" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ұлттық бірыңғай тестілеу нәтижелерінің;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z65" w:id="39"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z65" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кешенді тестілеу нәтижелерінің;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z66" w:id="40"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z66" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       педагог қызметкерлердің біліктілігін арттыру және оларды аттестаттау туралы деректердің;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z67" w:id="41"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z67" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       халықаралық салыстырмалы және ұлттық зерттеулер нәтижелерінің;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z68" w:id="42"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z68" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мониторингтік зерттеулер нәтижелерінің;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z69" w:id="43"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z69" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       әлеуметтік зерттеулер нәтижелерінің негізінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-[...222 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:p>
-[...431 lines deleted...]
-    <w:bookmarkStart w:name="z78" w:id="48"/>
+    <w:bookmarkStart w:name="z70" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Қазақстан Республикасының заңнамасына сәйкес уәкілетті органның цифрлық объектілеріндегі ақпаратты жинауды, жүйелі түрде есепке алуды, өңдеуді, сондай-ақ сақтауды, жаңартуды, жинақтауды және қорғауды ұйымдастыру тәртібі мыналарды қамтиды:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z82" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) білім беру мониторингін жүзеге асыратын субъектілердің уәкілетті органның цифрлық объектілеріндегі әкімшілік деректерді енгізуі және (немесе) өзектендіруі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z83" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осы Қағидалардың 9-тармағында көрсетілген мерзімдерде білім беру мониторингін жүзеге асыратын субъектілердің уәкілетті органның цифрлық объектілеріндегі әкімшілік деректердің толықтығын, дұрыстығын және уақтылы жаңартылуын қамтамасыз етуін бақылауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z84" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) білім беру мониторингін жүзеге асыратын субъект басшысының электрондық цифрлық қолтаңбасымен әкімшілік деректерді растауы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z85" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) уәкілетті органның цифрлық жүйелерінің архивінде сақтау үшін әкімшілік деректерді жыл сайын бір күнге бекіту.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z75" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Білім беру мониторингін жүзеге асыратын субъектілер уәкілетті органның цифрлық объектілеріндегі әкімшілік деректерді олардың өзгеруі туындаған сәттен бастап тұрақты түрде, бірақ өзгерістер пайда болған күннен бастап 5 (бес) жұмыс күнінен кешіктірмей жаңартады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z76" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Уәкілетті орган жыл сайын қазанда жоғары және жоғары оқу орнынан кейінгі білім беру ұйымдарын қоспағанда, білім берудің барлық деңгейлері бойынша әкімшілік деректерді қалыптастыру үшін уәкілетті органның цифрлық объектілерінде әкімшілік деректерді тіркеуді қамтамасыз етеді. Осы кезеңде уәкілетті органның цифрлық объектілерінде әкімшілік деректерді өзектендіру 10 (он) жұмыс күніне дейінгі мерзімге тоқтатылады. Әкімшілік деректерді тіркеу және оларды өзектендіруді тоқтата тұру мерзімдері туралы пайдаланушылар цифрлық объектілерде 3 (үш) жұмыс күні бұрын хабардар етіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z77" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Білім беру саласындағы жергілікті атқарушы органдар, меншік нысаны мен ведомстволық бағыныстылығына қарамастан, мектепке дейінгі ұйымдардың, орта, техникалық және кәсіптік, орта білімнен кейінгі білім беру ұйымдарының басшылары уәкілетті органның цифрлық объектілерінде немесе онымен интеграцияланған басқа да цифрлық жүйелерде әкімшілік деректерді ұсынады және олардың толық, дұрыс және уақтылы толтырылуын қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z78" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Білім беру мониторингінің нәтижелері бойынша уәкілетті орган:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-[...144 lines deleted...]
-    <w:bookmarkStart w:name="z80" w:id="49"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z79" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      уәкілетті органның цифрлық объектілерінің параметрлеріне түзетулер енгізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z80" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жыл сайын, есепті кезеңнен кейінгі 1 желтоқсанға дейін Ұлттық баяндаманы жариялайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z81" w:id="50"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z81" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жыл сайын, есепті кезеңнен кейінгі 1 наурызға дейін ұлттық статистикалық жинақты жариялайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkEnd w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -2886,55 +1790,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>