--- v0 (2025-10-05)
+++ v1 (2026-06-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:ns11="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="c80fb2a" w14:textId="c80fb2a">
+    <w:p w14:paraId="358c88a" w14:textId="358c88a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -571,1343 +571,2284 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2014 жылғы 12 қарашадағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">№ 459 бұйрығымен </w:t>
-[...12 lines deleted...]
-              <w:t>бекітілген</w:t>
+              <w:t>№ 459 бұйрығымен бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z9" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Білім беру мониторингін жүзеге асыру қағидалары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Қағида жаңа редакцияда - ҚР Білім және ғылым министрінің 20.12.2021 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      Ескерту. Қағидалар жаңа редакцияда - ҚР Оқу-ағарту министрінің м.а. 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z10" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z14" w:id="9"/>
+    <w:bookmarkStart w:name="z31" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Білім беру мониторингін жүзеге асыру қағидалары (бұдан әрі - Қағидалар) "Білім туралы" Қазақстан Республикасы Заңының (әрі қарай - Заң) 5-бабының </w:t>
+      1. Осы Білім беру мониторингін жүзеге асыру қағидалары (бұдан әрі – Қағидалар) "Білім туралы" Қазақстан Республикасы Заңының 5-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес әзірленді және білім беру мониторингін жүзеге асыру тәртібін айқындайды.</w:t>
+        <w:t xml:space="preserve"> сәйкес әзірленді және жоғары және жоғары оқу орнынан кейінгі білім беру ұйымдарын (бұдан әрі – білім беру ұйымдары) қоспағанда, білім беру ұйымдарында білім беру мониторингін жүзеге асыру тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z32" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Осы Қағидаларда мынадай ұғымдар пайдаланылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Оқу-ағарту министрінің 30.04.2025 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z16" w:id="11"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1) тармақша жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Оқу-ағарту министрінің м.а. 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ақпараттық жүйе – ақпараттық өзара іс-қимыл арқылы белгілі бір технологиялық әрекеттерді іске асыратын және нақты функционалдық міндеттерді шешуге арналған ақпараттық-коммуникациялық технологиялардың, қызмет көрсетуші персоналдың және техникалық құжаттаманың ұйымдастырылып ретке келтірілген жиынтығы;</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2) тармақша жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Оқу-ағарту министрінің м.а. 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ақпараттандыру объектілері – электрондық ақпараттық ресурстар, бағдарламалық қамтылым, интернет-ресурс және ақпараттық-коммуникациялық инфрақұрылым;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z35" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) әкімшілік деректер – бастапқы статистикалық және балама деректерді қоспағанда, әкімшілік дереккөздер қалыптастыратын жеке немесе заңды тұлға жөніндегі жеке-дара сандық (сандар көмегімен өлшенетін) және (немесе) сапалық (белгілі бар қағидат және (немесе) белгі бойынша құрылған) деректер және шаруашылық бойынша есепке алу деректері;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z17" w:id="12"/>
-[...15 lines deleted...]
-      2) ақпараттандыру объектілері – электрондық ақпараттық ресурстар, бағдарламалық қамтылым, интернет-ресурс және ақпараттық-коммуникациялық инфрақұрылым;</w:t>
+    <w:bookmarkStart w:name="z36" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) білім беру мониторингі – білім беру процестерін жүзеге асырудың жай-күйін және нәтижелері мен шарттары өзгеруінің серпінін, білім алушылар контингентін, білім беру ұйымдарының желісін, сондай-ақ олардың қызметі жетістіктерінің рейтингтік көрсеткіштерін жүйелі түрде байқау, талдау, бағалау және болжау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z18" w:id="13"/>
-[...15 lines deleted...]
-      3) әкімшілік деректер – алғашқы статистикалық деректерді қоспағанда, әкімшілік дереккөздер қалыптастыратын жеке немесе заңды тұлға жөніндегі жеке-дара сандық (сандар көмегімен өлшенетін) және (немесе) сапалық (белгілі бір қағидат және (немесе) белгі бойынша құрылған) деректер және шаруашылық бойынша есепке алу деректері;</w:t>
+    <w:bookmarkStart w:name="z37" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) білім беру саласындағы уәкілетті орган (бұдан әрі – уәкілетті орган) – мектепке дейінгі, орта, техникалық және кәсіптік, орта білімнен кейінгі және қосымша білім беру салаларында басшылықты және салааралық үйлестіруді жүзеге асыратын Қазақстан Республикасының орталық атқарушы органы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z19" w:id="14"/>
-[...15 lines deleted...]
-      4) білім беру мониторингі – білім беру процестерін жүзеге асырудың жай-күйін және нәтижелері мен шарттары өзгеруінің серпінін, білім алушылар контингентін, білім беру ұйымдары желісін, сондай-ақ олардың қызметі жетістіктерінің рейтингілік көрсеткіштерін жүйелі түрде байқау, талдау, бағалау және болжау;</w:t>
+    <w:bookmarkStart w:name="z38" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) білім беру сапасы – білім беру қызметі тиімділігінің кешенді сипаттамасы, сондай-ақ білім алушы мен тәрбиеленуші даярлығының мемлекеттік жалпыға міндетті білім беру стандарттарының талаптарына, жеке адамның, қоғам мен мемлекеттің қажеттіліктеріне сәйкестігі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z20" w:id="15"/>
-[...15 lines deleted...]
-      5) білім беру саласындағы уәкілетті орган – білім беру саласындағы басшылықты және салааралық үйлестіруді жүзеге асыратын Қазақстан Республикасының орталық атқарушы органы;</w:t>
+    <w:bookmarkStart w:name="z39" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) мектепке дейінгі, орта, техникалық және кәсіптік, орта білімнен кейінгі, қосымша білім берудің даму жай-күйі туралы ұлттық баяндама (бұдан әрі – Ұлттық баяндама) – мемлекеттік статистика және әкімшілік деректер негізінде өткен жылдың қорытындылары бойынша білім беру жүйесінің жай-күйі мен дамуын сипаттайтын талдамалық жария құжат;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z21" w:id="16"/>
-[...15 lines deleted...]
-      6) білім беру сапасы – білім беру жүйесін сипаттайтын және нақты қол жеткізуге болатын білім беру нәтижелерінің, білім беру жүйесінің жұмыс істеу шарттарының нормативтік талаптарға, әлеуметтік және тұлғалық межелерге сәйкестік дәрежесін көрсететін көрсеткіштер жиынтығы;</w:t>
+    <w:bookmarkStart w:name="z40" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) ұлттық статистикалық жинақ – әкімшілік деректер негізінде өңірлер бөлінісінде өткен жылдың қорытындылары бойынша деректердің білім беру жүйесінің статистикалық ақпаратын қамтитын ақпараттық-статистикалық жария құжат;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z22" w:id="17"/>
-[...15 lines deleted...]
-      7) ұлттық жинақ – әкімшілік деректер негізінде өңірлер бөлінісінде өткен жылдың қорытындылары бойынша деректердің білім беру жүйесінің статистикалық ақпаратын қамтитын ақпараттық-статистикалық жария құжат;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      9) тармақша жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Оқу-ағарту министрінің м.а. 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) электрондық цифрлық қолтаңба – электрондық цифрлық қолтаңба құралдарымен жасалған және электрондық құжаттың анықтығын, оның тиесілілігін және мазмұнының өзгермейтіндігін растайтын электрондық цифрлық нышандар жиынтығы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z42" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Білім беру мониторингін жүзеге асыру субъектілері мыналар болып табылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z23" w:id="18"/>
-[...15 lines deleted...]
-      8) ұлттық баяндама – мемлекеттік статистика және әкімшілік деректер негізінде өткен жылдың қорытындылары бойынша білім беру жүйесінің жай-күйі мен дамуын сипаттайтын талдамалық жария құжат;</w:t>
+    <w:bookmarkStart w:name="z43" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) білім беру ұйымдары;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z24" w:id="19"/>
-[...15 lines deleted...]
-      9) электрондық цифрлық қолтаңба – электрондық цифрлық қолтаңба құралдарымен жасалған және электрондық құжаттың анықтығын, оның тиесілілігін және мазмұнының өзгермейтіндігін растайтын электрондық цифрлық нышандар жиынтығы.</w:t>
+    <w:bookmarkStart w:name="z44" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) аудандық (қалалық) білім бөлімдері (бұдан әрі – білім бөлімдері);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z25" w:id="20"/>
-[...15 lines deleted...]
-      3. Білім беру мониторингін жүзеге асыру субъектілері:</w:t>
+    <w:bookmarkStart w:name="z45" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) облыстардың, республикалық маңызы бар қалалардың және астананың білім басқармалары (бұдан әрі – білім басқармалары).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z26" w:id="21"/>
-[...15 lines deleted...]
-      1) білім беру ұйымдары;</w:t>
+    <w:bookmarkStart w:name="z46" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Білім беру мониторингін жүзеге асырудың объектісі жоғары және жоғары оқу орнынан кейінгі білім беруді қоспағанда, білім беру жүйесі болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z27" w:id="22"/>
-[...15 lines deleted...]
-      2) аудандық (қалалық) білім бөлімдері;</w:t>
+    <w:bookmarkStart w:name="z47" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Білім беру мониторингін жүзеге асыру тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z28" w:id="23"/>
-[...15 lines deleted...]
-      3) облыстардың, республикалық маңызы бар қалалардың және астананың білім Басқармалары болып табылады.</w:t>
+    <w:bookmarkStart w:name="z48" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Білім беру мониторингі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z29" w:id="24"/>
-[...15 lines deleted...]
-      4. Білім беру мониторингін жүзеге асыру объектісі – білім беру жүйесі.</w:t>
+    <w:bookmarkStart w:name="z49" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      білім беру деңгейлері бойынша (мектепке дейінгі тәрбие мен оқыту, бастауыш, негізгі орта және жалпы орта, техникалық және кәсіптік, орта білімнен кейінгі);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z30" w:id="25"/>
+    <w:bookmarkStart w:name="z50" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қамту бойынша (аудандық/қалалық, облыстық, республикалық, халықаралық);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z51" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ұйым нысаны бойынша (қашықтан, тікелей) жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z52" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Білім беру мониторингі келесі түрде жүзеге асыралады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...80 lines deleted...]
-    </w:p>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      6-тармақтың екінші абзацы жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Оқу-ағарту министрінің м.а. 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      уәкілетті органның ақпараттандыру объектілерінде ақпаратты жинау, жүйелі есепке алу, өңдеу, сондай-ақ сақтау, жаңарту және жинақтау арқылы білім беру ұйымдарының қызметін жүйелі түрде бақылау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z54" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      орта білім беру ұйымдарындағы оқу процесін талдау және әдістемелік тұрғыдан түзету, педагогикалық қауымдастыққа практикалық көмек көрсету үшін білім басқармалары мен білім бөлімдерінің әдістемелік күндерді ұйымдастыруы және өткізуі; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z55" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      әлеуметтік немесе мониторингтік зерттеулер ұйымдастыру (оның ішінде халықаралық салыстырмалы және ұлттық зерттеулер үшін);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z56" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      білім беру қызметінің нәтижелерін талдау (ұлттық бірыңғай тестілеу, оқушылардың қорытынды бағаларын, халықаралық салыстырмалы және ұлттық зерттеулер нәтижелерін талдау және салыстыру) түрінде жүзеге асырылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z57" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Құжаттар мен материалдарды жинау:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z58" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      уәкілетті органның әкімшілік деректерінің;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z59" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік статистикалық есептіліктің;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z60" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      білім беру сапасының динамикасына әсер ететін факторларға салыстырмалы талдау жүргізудің;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z61" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      білім беру ұйымдарын лицензиялау, мемлекеттік аттестаттау және аккредиттеу рәсімдері нәтижелерінің;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z62" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      білім беру саласындағы мемлекеттік саясаттың іске асырылуына мемлекеттік бақылауды жүзеге асыратын органдардың білім беру мониторингін жүзеге асыратын субъектілер қызметін тексеру нәтижелері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z63" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      білім алушыларды мемлекеттік қорытынды аттестаттау нәтижелерінің;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z64" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ұлттық бірыңғай тестілеу нәтижелерінің;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z65" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кешенді тестілеу нәтижелерінің;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z66" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      педагог қызметкерлердің біліктілігін арттыру және оларды аттестаттау туралы деректердің;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z67" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      халықаралық салыстырмалы және ұлттық зерттеулер нәтижелерінің;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z68" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мониторингтік зерттеулер нәтижелерінің;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z69" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      әлеуметтік зерттеулер нәтижелерінің негізінде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда - ҚР Оқу-ағарту министрінің 03.06.2024 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...328 lines deleted...]
-    <w:bookmarkStart w:name="z34" w:id="29"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      8-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Оқу-ағарту министрінің м.а. 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Қазақстан Республикасының заңнамасына сәйкес білім берудің бірыңғай ақпараттық жүйелеріндегі ақпаратты жинақтау, жүйелі түрде есепке алу, өңдеу, сондай-ақ сақтау, жаңарту және жинақтау және қорғауды ұйымдастыру тәртібі мыналарды қамтиды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-[...159 lines deleted...]
-    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z71" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) білім беру мониторингін жүзеге асыру субъектілерінің уәкілетті органның ақпараттандыру объектілерінде әкімшілік деректерді енгізуі және/немесе өзектендіруі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z72" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       2) толықтығын, дұрыстығын қамтамасыз етуге бақылауды жүзеге асыру білім беру ұйымдарының, аудандық (қалалық) білім бөлімдерінің және облыстардың, республикалық маңызы бар қалалардың және астананың білім басқармаларының осы Қағидалардың 9-тармағында көрсетілген мерзімде уәкілетті органның ақпараттандыру объектілерінде мәліметті уақытылы толтыруы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z73" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) әкімшілік деректерді білім беру мониторингін жүзеге асыру субъектісі басшысының электрондық цифрлық қолтаңбасымен растау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z74" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) уәкілетті органның жүйе мұрағатында сақтау үшін жыл сайын бір күнге әкімшілік деректерді тіркеуі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 11-тармақ жаңа редакцияда - ҚР Оқу-ағарту министрінің 03.06.2024 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...73 lines deleted...]
-    </w:p>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      9-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Оқу-ағарту министрінің м.а. 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Білім берудің бірыңғай ақпараттық жүйелеріндегі немесе білім беру мониторингі субъектілерінің ақпараттық жүйесіндегі әкімшілік деректерді өзектендіру өзгерістердің туындау фактісі бойынша, бірақ олар туындаған сәттен бастап 5 (бес) жұмыс күнінен кешіктірмей үнемі жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      10-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Оқу-ағарту министрінің м.а. 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Уәкілетті орган жыл сайын қазан айында білім берудің барлық деңгейлері бойынша әкімшілік есептілікті қалыптастыру үшін білім уәкілетті органның ақпараттандыру объектілерінде әкімшілік деректерді тіркеуді қамтамасыз етеді. Осы кезеңде уәкілетті органның ақпараттандыру объектілерінде әкімшілік деректерді өзектендіру 10 (он) жұмыс күнге дейінгі мерзімге тоқтатылады. Әкімшілік деректерді тіркеу және өзектілендіруді тоқтата тұру мерзімдері туралы пайдаланушылар ақпараттандыру объектілерінде 3 (үш) жұмыс күн бұрын хабардар етіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      11-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Оқу-ағарту министрінің м.а. 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Білім беру саласындағы жергілікті атқарушы орган, меншік нысанына және ведомстволық бағыныстылығына қарамастан мектепке дейінгі ұйымдардың, орта, техникалық және кәсіптік, орта білімнен кейінгі білім беру ұйымдарының басшылары уәкілетті органның ақпараттандыру объектілерінде немесе онымен интеграцияланған басқа ақпараттық жүйелерде деректерді толық, дұрыс және уақтылы толтыруды ұсынады және қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z78" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Білім беру мониторингінің нәтижелері бойынша уәкілетті орган:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      12-тармақтың екінші абзацы жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Оқу-ағарту министрінің м.а. 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      уәкілетті органның ақпараттандыру объектілерінің параметрлеріне түзетулер енгізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z80" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жыл сайын, есепті кезеңнен кейінгі 1 желтоқсанға дейін Ұлттық баяндаманы жариялайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z81" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жыл сайын, есепті кезеңнен кейінгі 1 наурызға дейін ұлттық статистикалық жинақты жариялайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1945,55 +2886,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:ns11="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:ns11="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2319,31 +3260,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>