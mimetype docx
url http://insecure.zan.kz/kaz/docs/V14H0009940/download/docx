--- v1 (2026-06-09)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="358c88a" w14:textId="358c88a">
+    <w:p w14:paraId="f499d5d" w14:textId="f499d5d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2886,55 +2886,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3260,31 +3260,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>