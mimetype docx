--- v0 (2025-11-14)
+++ v1 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="0170606" w14:textId="0170606">
+    <w:p w14:paraId="c8e7a28" w14:textId="c8e7a28">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -170,120 +170,130 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Ветеринария туралы" Қазақстан Республикасы Заңының 8-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>46-20) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> және "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 1) тармақшасына сәйкес </w:t>
+        <w:t xml:space="preserve"> және "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 10-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>БҰЙЫРАМЫН:</w:t>
+        <w:t>БҰЙЫРАМЫН</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің 09.11.2021 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 326</w:t>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 249</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -440,93 +450,94 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3590"/>
-        <w:gridCol w:w="8710"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3590" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Министр</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8710" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 А. Мамытбеков</w:t>
@@ -963,130 +974,130 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkStart w:name="z9" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Ветеринариялық препараттарды, жемшөп қоспаларын байқаудан өткізу және тіркеу сынақтарын өткізу қағидалары (бұдан әрі – Қағидалар) "Ветеринария туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) 8-бабының </w:t>
+      1. Осы Ветеринариялық препараттарды, жемшөп қоспаларын байқаудан өткізу және тіркеу сынақтарынан өткізу қағидалары (бұдан әрі – Қағидалар) "Ветеринария туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) 8-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>46-20) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> және "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының (бұдан әрі – Мемлекеттік қызметтер туралы заң) </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 1) тармақшасына сәйкес әзірленді және ветеринариялық препараттарды, жемшөп қоспаларын байқаудан өткізу және тіркеу сынақтарын өткізу тәртібін, сондай-ақ мемлекеттік қызмет көрсету тәртібін айқындайды.</w:t>
+        <w:t xml:space="preserve"> және "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының (бұдан әрі – Мемлекеттік көрсетілетін қызметтер туралы заң) 10-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әзірленді және ветеринариялық препараттарды, жемшөп қоспаларын байқаудан өткізу және тіркеу сынақтарынан өткізу тәртібін, сондай-ақ мемлекеттік қызмет көрсету тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің 09.11.2021 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 326</w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 249</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -1250,213 +1261,173 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Ветеринариялық препараттарды, жемшөп қоспаларын байқаудан өткізу және тіркеу сынақтарынан өткізу" мемлекеттік көрсетілетін қызметті (бұдан әрі – мемлекеттік көрсетілетін қызмет) Қазақстан Республикасы Ауыл шаруашылығы министрлiгi Ветеринариялық бақылау және қадағалау комитетiнiң "Ветеринариядағы ұлттық референттік орталық" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорын (бұдан әрі – көрсетілетін қызметті беруші) осы Қағидаларға сәйкес көрсетеді. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z13" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес "Ветеринариялық препараттарды, жемшөп қоспаларын байқаудан өткізу және тіркеу сынақтарынан өткізу" мемлекеттік көрсетілетін қызмет стандартында (бұдан әрі – стандарт) жазылған.</w:t>
+        <w:t>
+      4. "Ветеринариялық препараттарды, жемшөп қоспаларын байқаудан өткізу және тіркеу сынақтарынан өткізу" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптардың тізбесі (бұдан әрі – Тізбе) осы Қағидаларға 1-қосымшада көрсетілген.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің 09.11.2021 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 326</w:t>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 249</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z14" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес нысан бойынша өтінішті және стандартта көрсетілген құжаттарды ұсынады.</w:t>
+        <w:t>
+      5. Жеке және заңды тұлғалар (бұдан әрі – көрсетілетін қызметті алушы) мемлекеттік көрсетілетін қызметті алу үшін ведомствоның кеңсесіне (бұдан әрі – кеңсе) осы Қағидаларға 2-қосымшаға сәйкес нысан бойынша өтінішті және Тізбеде көрсетілген құжаттарды ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің 09.11.2021 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 326</w:t>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 249</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -1613,51 +1584,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z17" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. Жауапты орындаушы өтінішті тіркеген сәттен бастап 2 (екі) жұмыс күні ішінде стандартта көрсетілген ұсынылған құжаттардың толықтығын тексереді.</w:t>
+      8. Жауапты орындаушы өтінішті тіркеген сәттен бастап 2 (екі) жұмыс күні ішінде Тізбеде көрсетілген ұсынылған құжаттардың толықтығын тексереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушы құжаттардың толық топтамасын ұсынбаған және (немесе) осы Қағидаларға сәйкес мемлекеттік қызметті көрсету үшін қажетті мәліметтер болмаған жағдайда, жауапты орындаушы осы тармақтың бірінші бөлігінде көрсетілген мерзімде көрсетілетін қызметті алушыға ұсынылған құжаттар және (немесе) мәліметтер сәйкес келмейтін талаптарды және оларды сәйкес келтіру мерзімін көрсете отырып, хабарлама жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1772,87 +1743,561 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің 09.11.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 326</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді – ҚР Ауыл шаруашылығы министрінің 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 249</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z18" w:id="16"/>
+    <w:bookmarkStart w:name="z61" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8-1. Мемлекеттік қызмет көрсету мерзімін тоқтата тұру көрсетілетін қызметті алушыға көрсетілетін қызметті берушінің мемлекеттік қызмет көрсету процесін тоқтата тұру жөніндегі шешімі туралы хабарлама жіберілген күннен басталады. Мемлекеттік қызмет көрсету мерзімінің өтуі көрсетілетін қызметті беруші мемлекеттік қызмет көрсету процесін қайта бастау туралы шешім шығарған күннен бастап қайта басталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 8-1-тармақпен толықтырылды – ҚР Ауыл шаруашылығы министрінің 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 249</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z62" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8-2. Көрсетілетін қызметті беруші мемлекеттік қызмет көрсету процесін мынадай:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) егер көрсетілетін қызметті алушылардың тиісті материалдық немесе материалдық емес игіліктерді алу құқықтарында құқықтық мирасқорлыққа жол берілсе, азамат қайтыс болған (оның ішінде қайтыс болды деп жарияланған) немесе заңды тұлға қайта ұйымдастырылған, таратылған;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) азамат Қазақстан Республикасының заңдарында белгіленген тәртіппен әрекетке қабілетсіз және (немесе) әрекет қабілеті шектеулі деп танылған;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мемлекеттік органдар қарайтын не сот тәртібімен қаралатын мәселелер шешілгенге дейін мемлекеттік қызмет көрсету мүмкін болмаған жағдайларда тоқтата тұрады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 8-2-тармақпен толықтырылды – ҚР Ауыл шаруашылығы министрінің 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 249</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z63" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8-3. Мемлекеттік қызмет көрсету процесі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осы Қағидалардың 8-2-тармағының 1) және 2) тармақшаларында көзделген жағдайларда – қайтыс болған адамның құқықтық мирасқоры айқындалғанға дейін немесе әрекетке қабілетсіз адамға қорғаншы тағайындалғанға дейін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осы Қағидалардың 8-2-тармағының 3) тармақшасында көзделген жағдайларда мемлекеттік орган ұстанымды айқындағанға дейін немесе сот актісі заңды күшіне енгенге дейін тоқтатыла тұрады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 8-3-тармақпен толықтырылды – ҚР Ауыл шаруашылығы министрінің 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 249</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z64" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8-4. Көрсетілетін қызметті беруші көрсетілетін қызметті алушының өтінішхаты бойынша немесе өз бастамасы бойынша мемлекеттік қызмет көрсету процесін мынадай:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) қызмет көрсетудің одан арғы процесіне уақытша кедергі келтіретін еңсерілмейтін күш әсер еткен жағдайда тоқтата тұрады. Мемлекеттік қызмет көрсетудің одан арғы процесіне уақытша кедергі келтіретін еңсерілмейтін күштің әсер етуі деп төтенше жағдайды енгізу, табиғи және техногендік сипаттағы төтенше жағдай қатері немесе оның туындауы түсініледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) көрсетілетін қызметті алушы заңды өкілдерінің көрсетілетін қызметті алу жағдайларын қоспағанда, оның мемлекеттік қызмет көрсету мерзімінен асатын мерзімде қызметтік іссапарда, медициналық ұйымда стационарлық емделуде болған жағдайда тоқтата тұрады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 8-4-тармақпен толықтырылды – ҚР Ауыл шаруашылығы министрінің 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 249</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z18" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Ветеринариялық препараттарды және жемшөп қоспаларын байқаудан өткізу үшін көрсетілетін қызметті беруші құжаттарды алғаннан кейін 10 (он) жұмыс күні ішінде іс-шаралардың атауын, оларды өткізу мерзімдерін, үлгілердің көлемі мен санын көрсете отырып, еркін нысанда ветеринариялық препаратты, жемшөп қоспаларын байқаудан өткізу бағдарламасының жобасын (бұдан әрі – Бағдарлама) жасайды және оны ведомствоға жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ведомство Бағдарлама жобасын алған күннен бастап 7 (жеті) жұмыс күні ішінде мынадай шешімдердің бірін қабылдайды:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1899,248 +2344,248 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Бағдарлама жобасын келіспейді және көрсетілетін қызметті берушіге нақты ескертулер мен ұсыныстарды көрсете отырып, жазбаша жауап жолдайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Бағдарлама жобасы келісілмеген жағдайда, көрсетілетін қызметті беруші 5 (бес) жұмыс күн ішінде ескертулерді жояды және оны ведомствоға қайта жолдайды. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z19" w:id="17"/>
+    <w:bookmarkStart w:name="z19" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Бағдарламаны бекіткенен кейін көрсетілетін қызметті беруші көрсетілетін қызметті алушымен Бағдарламасында қарастырылған іс-шаралар, төлем құны мен төлеу тәсілі және басқа да мәліметтер көрсетілетін ветеринариялық препаратты, жемшөп қоспаларын байқаудан өткізуге шарт жасасады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z20" w:id="18"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z20" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Ветеринариялық препараттарды, жемшөп қоспаларын тіркеу сынақтарынан өткізу үшін көрсетілетін қызметті беруші құжаттарды алғаннан кейін 5 (бес) жұмыс күні ішінде іс шаралардың атауын, оларды өткізу мерзімдерін, тіркеу сынақтарының әдістерін, ветеринариялық препарат, жемшөп қоспалары үлгілерінің көлемі мен санын көрсете отырып, еркін нысанда жұмыс бағдарламасын (бұдан әрі – жұмыс бағдарламасы) жасайды және бекітеді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z21" w:id="19"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z21" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Жұмыс бағдарламасын бекіткенен кейін көрсетілетін қызметті беруші көрсетілетін қызметті алушымен жұмыс бағдарламасында қарастырылған іс-шаралар, төлем құны мен төлеу тәсілі және басқа да мәліметтер көрсетілетін ветеринариялық препараттарды, жемшөп қоспаларын тіркеу сынақтарынан өткізуге шарт жасасады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z22" w:id="20"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z22" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-параграф. Ветеринариялық препараттарды және жемшөп қоспаларын байқаудан өткізу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z23" w:id="21"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z23" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Ғылыми зерттеулер нәтижесінде алынған жаңа немесе жетілдірілгенді қоса отырып, жаңа немесе жетілдірілген ветеринариялық препараттар, жемшөп қоспалары байқаудан өткізуге жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z24" w:id="22"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z24" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Үшінші елдерде (Еуразиялық экономикалық одаққа мүше емес мемлекеттерде) тіркелген және қолданылатын ветеринариялық препараттар, жемшөп қоспалары байқаудан өткізуге жатпайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z25" w:id="23"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z25" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Ветеринариялық препаратты, жемшөп қоспаларын байқаудан өткізу орнын Бағдарламаны ескере отырып, ведомство айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z26" w:id="24"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z26" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16 Көрсетілетін қызметті беруші Комиссияның барлық мүшелерінің қатысуын және Бағдарламамен танысуын қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z27" w:id="25"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z27" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Ветеринариялық препаратты, жемшөп қоспаларын байқаудан өткізу үшін көрсетілетін қызметті алушы ветеринариялық препаратты, жемшөп қоспаларын Бағдарламада көрсетілген көлемде және мерзімде байқау өткізілетін орынға жеткізілуін қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z28" w:id="26"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z28" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Ветеринариялық препаратты, жемшөп қоспаларын байқаудан өткізу үшін мынадай талаптарға сай келетін ветеринариялық препараттар, жемшөп қоспалары ұсынылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ұсынылған НТҚ-ға сәйкес жапсырманың (қазақ және орыс тілдерінде) болуы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2207,268 +2652,268 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген ветеринариялық препараттардың, жемшөп қоспаларының құрамында болуға жол берілмейтін заттар тізбесіне енген заттардың болмауы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы тармақта көрсетілген талаптарға сәйкес келмеген жағдайда ветеринариялық препараттар, жемшөп қоспалары қабылданбайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z29" w:id="27"/>
+    <w:bookmarkStart w:name="z29" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Көрсетілетін қызметті берушінің ветеринариялық препараттарды, жемшөп қоспаларын байқаудан өткізу үшін материалдық-техникалық базасы жеткіліксіз болған жағдайда, ветеринариялық препаратты, жемшөп қоспаларын зертханалық жағдайда сынау үшін бірлесіп орындаушыларды тартуға немесе ветеринариялық препаратты, жемшөп қоспаларын зертханалық жағдайда сынақтан өткізуге көрсетілетін қызметті берушінің қызметкерлеріне материалдық-техникалық базаға сәйкес өндірушінің базасында өткізуге жол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z30" w:id="28"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z30" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Ветеринариялық препараттарды, жемшөп қоспаларын байқаудан өткізу НТҚ-ға және Бағдарламаға сәйкес екі жылға дейінгі мерзімде жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z31" w:id="29"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z31" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. Ветеринариялық препаратты, жемшөп қоспаларын байқаудан өткізу нәтижелері бойынша көрсетілетін қызметті беруші осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша ветеринариялық препаратты, жемшөп қоспаларын байқаудан өткізу нәтижелері туралы хаттаманы үш данада ресімдейді, оған Комиссияның барлық мүшелері қол қояды. Көрсетілетін қызметті беруші ветеринариялық препаратты, жемшөп қоспаларын байқаудан өткізу нәтижелері туралы хаттамаға Комиссияның барлық мүшелері қол қойған күннен бастап бір жұмыс күні ішінде ведомствоға ветеринариялық препаратты, жемшөп қоспаларын байқаудан өткізу нәтижелері туралы хаттаманың екі данасын жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z32" w:id="30"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z32" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Ведомство ветеринариялық препаратты, жемшөп қоспаларын байқаудан өткізу нәтижелері туралы хаттаманы алған күннен бастап екі жұмыс күні ішінде көрсетілетін қызмет алушыға ветеринариялық препаратты, жемшөп қоспаларын байқаудан өткізу нәтижелері туралы хаттаманың бір данасын жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z33" w:id="31"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z33" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-параграф. Ветеринариялық препараттарды, жемшөп қоспаларын тіркеу сынақтарынан өткізу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z34" w:id="32"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z34" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Басқа елдерде тіркелген және Қазақстан Республикасының, сондай-ақ Еуразиялық экономикалық одаққа мүше мемлекеттердің аумағында қолданылуға ұсынылатын ветеринариялық препараттар мен жемшөп қоспалары тіркеу сынақтарынан өткізуге жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z35" w:id="33"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z35" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Ветеринариялық препараттарды уақытша тіркеудің қолданысы кезеңінде осы Қағидаларда белгіленген тәртіппен оларды мемлекеттік тіркеуге қажетті ветеринариялық препараттарды тіркеу сынақтарынан өткізу жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z36" w:id="34"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z36" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Ветеринариялық препараттарды, жемшөп қоспаларын тіркеу сынақтары ветеринариялық препаратқа, жемшөп қоспаларына арналған НТҚ-да көрсетілген бақылау әдістерін ескере отырып, екі жылға дейін жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z37" w:id="35"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z37" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Көрсетілетін қызметті беруші осы Қағидалардың 11 және 12-тармақтарында көрсетілген іс-шараларды орындағаннан кейін ветеринариялық препараттарды, жемшөп қоспаларын тіркеу сынақтарын өткізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z38" w:id="36"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z38" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Ветеринариялық препараттарды, жемшөп қоспаларын тіркеу сынақтарын өткізу үшін көрсетілетін қызметті алушы көрсетілетін қызметті берушіге ветеринариялық препараттың, жемшөп қоспасының үлгілерін мынадай мөлшерде ұсынады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ветеринариялық препараттар, жемшөп қоспалары:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2695,110 +3140,110 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       250 гр-ден көп – 3 бастапқы қаптама;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) диагностикалық жиынтық – үш жиынтық.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z39" w:id="37"/>
+    <w:bookmarkStart w:name="z39" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Ветеринариялық препараттар мен жемшөп қоспаларының үлгілері әрбір өндірістік алаңнан жеткізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z40" w:id="38"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z40" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Бір ветеринариялық препараттың, жемшөп қоспаларының үлгілері, бірақ әртүрлі концентрацияларда немесе мөлшерлемелерде әрбір концентрацияға (мөлшерлемеге) осы Қағидалардың 27-тармағына сәйкес жеке ұсынылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z41" w:id="39"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z41" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       30. Ветеринариялық препаратты, жемшөп қоспаларын тіркеу сынақтарын өткізу үшін мынадай талаптарға сай келетін ветеринариялық препараттар, жемшөп қоспалары ұсынылады: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ұсынылған НТҚ-ға сәйкес жапсырманың (қазақ және орыс тілдерінде) болуы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2865,168 +3310,168 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген ветеринариялық препараттардың, жемшөп қоспаларының құрамында болуға жол берілмейтін заттар тізбесіне енген заттардың болмауы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы тармақта көрсетілген талаптарға сәйкес келмеген жағдайда ветеринариялық препараттар, жемшөп қоспалары қабылданбайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z42" w:id="40"/>
+    <w:bookmarkStart w:name="z42" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       31. Көрсетілетін қызметті берушінің ветеринариялық препараттарды, жемшөп қоспаларын тіркеу сынақтарынан өткізу үшін материалдық-техникалық базасы жеткіліксіз болған жағдайда, ветеринариялық препаратты, жемшөп қоспаларын зертханалық жағдайда сынау үшін бірлесіп орындаушыларды тартуға немесе ветеринариялық препаратты, жемшөп қоспаларын зертханалық жағдайда сынақтан өткізуге көрсетілетін қызметті берушінің қызметкерлеріне материалдық-техникалық базаға сәйкес өндірушінің базасында өткізуге жол беріледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z43" w:id="41"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z43" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       32. Ветеринариялық препаратты, жемшөп қоспаларын тіркеу сынақтарының нәтижелері бойынша көрсетілетін қызметті беруші осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша ветеринариялық препаратты, жемшөп қоспаларын тіркеу сынақтарының нәтижелері туралы хаттаманы үш данада ресімдейді. Көрсетілетін қызметті беруші ветеринариялық препаратты, жемшөп қоспаларын тіркеу сынақтарының нәтижелері туралы хаттамаға қол қойған күннен бастап бір жұмыс күні ішінде ведомствоға ветеринариялық препаратты, жемшөп қоспаларын тіркеу сынақтарының нәтижелері туралы хаттаманың екі данасын жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z44" w:id="42"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z44" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Ведомство ветеринариялық препаратты, жемшөп қоспаларын тіркеу сынақтарынан өткізу нәтижелері туралы хаттаманы алған күннен бастап екі жұмыс күні ішінде көрсетілетін қызметті алушыға ветеринариялық препаратты, жемшөп қоспаларын тіркеу сынақтарының нәтижелері туралы хаттаманың бір данасын жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z45" w:id="43"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z45" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z46" w:id="44"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z46" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. Көрсетілетін қызметті берушінің мемлекеттік қызметтер көрсету мәселелері бойынша шешіміне, әрекетіне (әрекетсіздігіне) шағым көрсетілетін қызметті берушінің, ведомствоның, агроөнеркәсіптік кешенді дамыту саласындағы уәкілетті орган (бұдан әрі – уәкілетті орган) басшысының атына, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға берілуі мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің (бұдан әрі – ӘРПК) 91-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3083,166 +3528,166 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z47" w:id="45"/>
+    <w:bookmarkStart w:name="z47" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       35. Көрсетілетін қызметті алушының шағымы Мемлекеттік көрсетілетін қызметтер туралы заңның 25-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       көрсетілетін қызметті берушінің, ведомствоның, уәкілетті органның – тіркелген күнінен бастап 5 (бес) жұмыс күні ішінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның – тіркелген күнінен бастап 15 (он бес) жұмыс күні ішінде қаралуына жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z48" w:id="46"/>
+    <w:bookmarkStart w:name="z48" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       36. Ведомствоның, уәкілетті органның, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның Мемлекеттік көрсетілетін қызметтер туралы заңның 25-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес шағымды қарау мерзімі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) шағым бойынша қосымша зерделеу немесе тексеру не жергілікті жерге барып тексеру жүргізу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3253,90 +3698,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) қосымша ақпарат алу қажет болған жағдайларда он жұмыс күнінен аспайтын мерзімге ұзартылады. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағымды қарау мерзімі ұзартылған жағдайда шағымдарды қарау бойынша өкілеттіктер берілген лауазымды адам шағымды қарау мерзімі ұзартылған кезден бастап үш жұмыс күні ішінде шағым берген көрсетілетін қызметті алушыға ұзарту себептерін көрсете отырып, шағымды қарау мерзімінің ұзартылғаны туралы жазбаша нысанда (шағым қағаз жеткізгіште берілген кезде) немесе электрондық нысанда (шағым электрондық түрде берілген кезде) хабарлайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z49" w:id="47"/>
+    <w:bookmarkStart w:name="z49" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       37. Егер заңда өзгеше көзделмесе, ӘРПК-ның 91-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес сотқа дейінгі тәртіппен шағым жасалғаннан кейін сотқа жүгінуге жол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3471,1612 +3916,4757 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">өткізу және тіркеу </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">сынақтарынан өткізу </w:t>
+              <w:t>ынақтарынан өткізу</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "Ветеринариялық препараттарды, жемшөп қоспаларын байқаудан өткізу және тіркеу сынақтарынан өткізу" мемлекеттiк көрсетілетін қызмет стандарты</w:t>
+        <w:t xml:space="preserve"> "Ветеринариялық препараттарды, жемшөп қоспаларын байқаудан өткізу және тіркеу сынақтарынан өткізу" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптар тізбесі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 1-қосымша жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің 09.11.2021 </w:t>
+      Ескерту. 1-қосымша жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің 22.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 326</w:t>
+        <w:t>№ 249</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="571"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="9415"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="571" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2314" w:type="dxa"/>
+Мемлекеттік көрсетілетін қызметтің атауы: Ветеринариялық препараттарды, жемшөп қоспаларын байқаудан өткізу және тіркеу сынақтарынан өткізу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің атауы</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="9415" w:type="dxa"/>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасы Ауыл шаруашылығы министрлiгi Ветеринариялық бақылау және қадағалау комитетiнiң "Ветеринариядағы ұлттық референттік орталық" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны (бұдан әрі – көрсетілетін қызметті беруші).</w:t>
-[...10 lines deleted...]
-            <w:tcW w:w="571" w:type="dxa"/>
+Көрсетілетін қызметті берушінің атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2314" w:type="dxa"/>
+Қазақстан Республикасы Ауыл шаруашылығы министрлiгi Ветеринариялық бақылау және қадағалау комитетiнiң "Ветеринариядағы ұлттық референттік орталық" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны (бұдан әрі – көрсетілетін қызметті беруші).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті ұсыну тәсілдері</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="9415" w:type="dxa"/>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өтінішті қабылдау және мемлекеттік қызметті көрсету нәтижесін беру Қазақстан Республикасы Ауыл шаруашылығы министрлігінің Ветеринариялық бақылау және қадағалау комитетінің (бұдан әрі – ведомство) кеңсесі арқылы жүзеге асырылады.</w:t>
-[...10 lines deleted...]
-            <w:tcW w:w="571" w:type="dxa"/>
+Мемлекеттік қызметті ұсыну тәсілдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2314" w:type="dxa"/>
+Өтінішті қабылдау және мемлекеттік қызметті көрсету нәтижесін беру Қазақстан Республикасы Ауыл шаруашылығы министрлігінің Ветеринариялық бақылау және қадағалау комитетінің (бұдан әрі – ведомство) кеңсесі арқылы жүзеге асырылады.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету мерзімі</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="9415" w:type="dxa"/>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті алушы құжаттар топтамасын тапсырған күннен бастап және мемлекеттік қызметті көрсету нәтижесін алу сәтіне дейін –2 (екі) жылға дейін.</w:t>
-[...10 lines deleted...]
-            <w:tcW w:w="571" w:type="dxa"/>
+Мемлекеттік қызметті көрсету мерзімі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2314" w:type="dxa"/>
+Көрсетілетін қызметті алушы құжаттар топтамасын тапсырған күннен бастап және мемлекеттік қызметті көрсету нәтижесін алу сәтіне дейін –2 (екі) жылға дейін.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету нысаны</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="9415" w:type="dxa"/>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қағаз түрінде</w:t>
-[...10 lines deleted...]
-            <w:tcW w:w="571" w:type="dxa"/>
+Мемлекеттік қызметті көрсету нысаны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2314" w:type="dxa"/>
+Қағаз түрінде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету нәтижесі</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="9415" w:type="dxa"/>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ветеринариялық препаратты, жемшөп қоспаларын байқаудан өткізу нәтижелері туралы хаттама және/немесе ветеринариялық препаратты, жемшөп қоспаларын тіркеу сынақтарының нәтижелері туралы хаттама не уәжді бас тарту.</w:t>
-[...10 lines deleted...]
-            <w:tcW w:w="571" w:type="dxa"/>
+Мемлекеттік қызметті көрсету нәтижесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2314" w:type="dxa"/>
+Ветеринариялық препаратты, жемшөп қоспаларын байқаудан өткізу нәтижелері туралы хаттама және/немесе ветеринариялық препаратты, жемшөп қоспаларын тіркеу сынақтарының нәтижелері туралы хаттама не уәжді бас тарту.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="9415" w:type="dxa"/>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ақылы.</w:t>
-[...68 lines deleted...]
-            <w:tcW w:w="571" w:type="dxa"/>
+Мемлекеттік қызметті көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшерін және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2314" w:type="dxa"/>
+Ақылы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету құнын көрсетілетін қызметті беруші Қазақстан Республикасы Кәсіпкерлік кодексінің 116-бабының 1-тармағына және "Ветеринария туралы" Қазақстан Республикасы Заңының 35-бабы 2-тармағының 1) тармақшасына сәйкес белгілейді және көрсетілетін қызметті берушінің интернет-ресурсында және үй-жайларында орналастырылады.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жұмыс кестесі</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="9415" w:type="dxa"/>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті беруші – Қазақстан Республикасының Еңбек заңнамасына сәйкес демалыс және мереке күндерін қоспағанда, дүйсенбі-жұма аралығында белгіленген жұмыс кестесіне сәйкес сағат 13.00-ден 14.30-ға дейінгі түскі үзіліспен сағат 9.00-ден 18.30-ға дейін.</w:t>
-[...64 lines deleted...]
-            <w:tcW w:w="571" w:type="dxa"/>
+Көрсетілетін қызметті берушінің және цифрлық объектілердің жұмыс графигі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2314" w:type="dxa"/>
+Көрсетілетін қызметті беруші – Қазақстан Республикасының Еңбек заңнамасына сәйкес демалыс және мереке күндерін қоспағанда, дүйсенбі-жұма аралығында белгіленген жұмыс кестесіне сәйкес сағат 13.00-ден 14.30-ға дейінгі түскі үзіліспен сағат 8.00-ден 17.30-ға дейін.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өтінішті қабылдау және мемлекеттік қызметті көрсету нәтижесін беру сағат 13.00-ден 14.30-ға дейінгі түскі үзіліспен сағат 9.00-ден 17.00-ға дейін жүзеге асырылады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік көрсетілген қызмет алдын ала жазылусыз және жеделдетілген қызмет көрсетусіз кезек күту тәртібімен көрсетіледі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету орнының мекенжайы Қазақстан Республикасы Ауыл шаруашылығы министрлігінің интернет-ресурсында орналастырылған: www. gov. kz</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету үшін қажетті құжаттар тізбесі</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="9415" w:type="dxa"/>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...36 lines deleted...]
-              </w:rPr>
               <w:t>
-Ветеринариялық препараттарды, сол бір ветеринариялық препараттың жемшөп қоспаларын, әртүрлі дозалары, концентрациясы немесе көлемі, бірақ бір дәрілік нысаны бар жемшөп қоспаларын байқаудан өткізу және тіркеу сынақтарын жүргізу үшін көрсетілетін қызметті алушы ветеринариялық препараттардың, жемшөп қоспаларының байқаудан өткізуге және тіркеу сынақтарына берілетін ветеринариялық препараттардың, жемшөп қоспаларының барлық көлемдерін, дозаларын немесе концентрацияларын тізімдейтін бір өтініш ұсынады;</w:t>
-[...118 lines deleted...]
-            <w:tcW w:w="571" w:type="dxa"/>
+Мемлекеттік қызметті көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">
+1) Қазақстан Республикасы Ауыл шаруашылығы министрінің 2014 жылғы 24 қарашадағы № 7-1/611 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрығымен</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде 10287 болып тіркелген) бекітілген Ветеринариялық препараттарды, жемшөп қоспаларын байқаудан өткізу және тіркеу сынақтарынан өткізу қағидаларына (бұдан әрі – Қағидалар) 2-қосымшаға сәйкес нысан бойынша өтініш.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Ветеринариялық препараттарды, сол бір ветеринариялық препараттың, азықтық қоспалардың әртүрлі дәрілік түрлердің азықтық қоспаларын байқаудан өткізу және тіркеу сынақтарынан өткізу үшін көрсетілетін қызметті беруші өтінішті әр дәрілік түрге жеке береді. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>
-9</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2314" w:type="dxa"/>
+Ветеринариялық препараттарды, сол бір ветеринариялық препараттың, азықтық қоспалардың әртүрлі дозаларымен концентрациясымен немесе көлемімен, бірақ бір дәрілік нысаны бар азықтық қоспаларды байқаудан өткізу және тіркеу сынақтарынан өткізу үшін көрсетілетін қызметті алушы ветеринариялық препараттарды, азықтық қоспаларды байқаудан өткізуге және тіркеу сынақтарынан өиткізуге берілетін ветеринариялық препараттардың, жемшөп қоспаларының барлық көлемдерін, дозаларын немесе концентрацияларын тізімдейтін бір өтініш ұсынады;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) жеке басын куәландыратын құжат және (немесе) өкілдің өкілеттігін растайтын құжат не цифрлық құжаттар сервисінен алынған электрондық құжат (сәйкестендіру үшін).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке тұлғаның жеке басын куәландыратын құжат туралы, заңды тұлғаны тіркеу (қайта тіркеу) туралы, дара кәсіпкерді тіркеу туралы не дара кәсіпкер ретінде қызметін бастау туралы мәліметтерді ведомство мен көрсетілетін қызметті берушінің қызметкерлері "цифрлық үкімет" шлюзі арқылы тиісті мемлекеттік цифрлық жүйелерден алады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушылардан цифрлық жүйелерден алынуы мүмкін құжаттарды талап етуге жол берілмейді.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті берушілер цифрлық құжаттарды "цифрлық үкіметтің" веб-порталында тіркелген пайдаланушының ұялы байланысының абоненттік нөмірі арқылы ұсынылған құжат иесінің келісімі болған жағдайда, іске асырылған интеграция арқылы цифрлық құжаттар сервисінен бір реттік парольді беру жолымен немесе "цифрлық үкіметтің" веб-порталының хабарламасына жауап ретінде қысқа мәтіндік хабарлама жіберу арқылы алады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Цифрлық құжаттар сервисі мобильді қосымшада авторландырылған пайдаланушылар үшін қолжетімді.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Цифрлық құжатты пайдалану үшін электрондық цифрлық қолтаңбаны немесе бір реттік парольді пайдалана отырып, мобильді қосымшада авторландырудан өту, одан әрі "Цифрлық құжаттар" бөліміне өтіп, қажетті құжатты таңдау қажет.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының заңнамасында белгіленген мемлекеттік қызметті көрсетуден бас тарту үшін негіздер</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="9415" w:type="dxa"/>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) көрсетілетін қызметті алушы мемлекеттік көрсетілетін қызметті алу үшін ұсынған құжаттардың және (немесе) оларда қамтылған деректердің (мәліметтердің) дұрыс еместігінің анықталуы;</w:t>
-[...46 lines deleted...]
-            <w:tcW w:w="571" w:type="dxa"/>
+Қазақстан Республикасының заңнамасында белгіленген мемлекеттік қызметті көрсетуден бас тарту үшін негіздер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2314" w:type="dxa"/>
+1) көрсетілетін қызметті алушы мемлекеттік көрсетілетін қызметті алу үшін ұсынған құжаттардың және (немесе) оларда қамтылған деректердің (мәліметтердің) дұрыс еместігінің анықталуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызметті көрсету үшін қажетті ұсынылған деректер мен мәліметтердің Қағидаларда белгіленген талаптарға сәйкес келмеуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) көрсетілетін қызметті алушыға қатысты оның қызметіне немесе мемлекеттік көрсетілетін қызметті алуды талап ететін жекелеген қызмет түрлеріне тыйым салу туралы соттың заңды күшіне енген сот шешімінің (үкімінің) болуы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсетудің, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсетілетін қызметтің ерекшеліктерін ескере отырып, қойылатын өзге де талаптар</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="9415" w:type="dxa"/>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+Мемлекеттік қызметті, оның ішінде электрондық нысанда көрсету ерекшеліктері ескеріле отырып, қойылатын өзге де талаптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 Мемлекеттік қызметті көрсету үшін көрсетілетін қызметті алушыларға күту және қажетті құжаттарды дайындау кезінде жағдайлар жасалады (күтуге арналған креслолар, қажетті құжаттардың тізбесі мен оларды толтыру үлгілері бар стендтермен жарақталған, құжаттарды толтыруға арналған орындар), өртке қарсы қауіпсіздік шаралары қабылданады.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті берушінің ғимараттары физикалық мүмкіндіктері шектеулі адамдардың кіруіне арналған пандустары бар кіреберіспен жабдықталған.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету мәселелері жөніндегі анықтама қызметтерінің байланыс телефондары Министрліктің www. gov. kz интернет-ресурсындағы "Мемлекеттік көрсетілетін қызметтер" бөлімінде орналастырылған. Мемлекеттік қызметтер көрсету мәселелері жөніндегі бірыңғай байланыс орталығы: 1414, 8 800 080 7777.</w:t>
-            </w:r>
+Мемлекеттік қызмет көрсету мәселелері жөніндегі анықтама қызметтерінің байланыс телефондары Қазақстан Республикасы Ауыл шаруашылығы министрлігінің www. gov. kz. Интернет-ресурсында орналастырылған. Мемлекеттік қызметтер көрсету мәселелері жөніндегі бірыңғай байланыс орталығы: 1414, 8 800 080 7777.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ветеринариялық препараттарды,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жемшөп қоспаларын байқаудан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">өткізу және тіркеу </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">сынақтарынан өткізу </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z52" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Өтініш</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 2-қосымша жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің 09.11.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 326</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ветеринариялық препаратты, жемшөп қоспаларын байқаудан өткізуді/тіркеу сынақтарынан өткізуді сұраймын (қажеттісінің астын сызу):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      __________________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      _________________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      (ветеринариялық препараттың, жемшөп қоспаларының саудалық (айрықша) атауы) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Көрсетілетін қызметті алушы: _______________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      _____________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      (жеке тұлғаның аты, әкесінің аты (бар болса), тегі, заңды тұлғаның атауы) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Көрсетілетін қызметті алушының мекенжайы, телефоны, факсы, банктік деректемелері: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      _____________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ______________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Көрсетілетін қызметті алушының жеке сәйкестендiру нөмiрi / бизнес-сәйкестендiру нөмiрi: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ____________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      _____________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Ветеринариялық препарат, жемшөп қоспалары туралы мәліметтер: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) құрамы: ______________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      _____________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      _____________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) дәрілік нысаны:________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ____________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) тағайындау:___________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      __________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ___________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. Ветеринариялық препаратты, жемшөп қоспаларын әзірлеуші: ___________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ___________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ___________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      (жеке тұлғаның аты, әкесінің аты (бар болса), тегі, заңды тұлғаның атауы, мекенжайы) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. Ветеринариялық препаратты, жемшөп қоспаларын өндіруші: ___________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ___________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ___________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      (жеке тұлғаның аты, әкесінің аты (бар болса), тегі, заңды тұлғаның атауы, мекенжайы) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7. Көрсетілетін қызметті алушының өкілі: ___________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      __________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      (өкілдің аты, әкесінің аты (бар болса), тегі, лауазымы, байланыс деректері) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Өтінім берілді: 20___жылғы "____" _______________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      _________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      (көрсетілетін қызметті алушынның не оның өкілінің қолы, аты, әкесінің аты (бар болса), тегі) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Өтініш сағат _____ қарауға қабылданды: 20___ жылғы "_____" ______ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      __________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      (өтінішті қабылдаған адамның қолы, аты, әкесінің аты (бар болса), тегі және лауазымы) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      --------------------------------------------------------------------------------------------------------------- </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (үзу сызығы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Өтініш сағат _____ қарауға қабылданды: 20___жылғы "______" ___ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      __________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ___________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (өтінішті қабылдаған адамның қолы, аты, әкесінің аты (бар болса), тегі және лауазымы)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ветеринариялық препараттарды, </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">жемшөп қоспаларын байқаудан </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">өткізу және тіркеу </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">сынақтарынан өткізу </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">қағидаларына </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3-қосымша </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z54" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Уәжді бас тарту</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Қазақстан Республикасы Ауыл шаруашылығы министрлігінің Ветеринариялық бақылау және қадағалау комитеті" мемлекеттік мекеме Сіздің 20___ жылғы _______________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+                                                                        (күні) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      № _______ өтінішіңізді қарастырып, келесіні хабарлайды. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      (бас тартудың негіздемесі) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      _______________________ _________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      (қол қоюшының лауазымы) (қолы, аты, әкесінің аты (бар болса), тегі) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Жауапты орындаушы: ________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      (аты, әкесінің аты (бар болса), тегі) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Байланыс телефоны: _______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ветеринариялық препараттарды, </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">жемшөп қоспаларын байқаудан </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">өткізу және тіркеу </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">сынақтарынан өткізу </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">қағидаларына </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4-қосымша </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z56" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ветеринариялық препараттардың, жемшөп қоспаларының құрамында болуға жол берілмейтін заттардың тізбесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Хлорамфеникол (левомицетин).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Нитрофурандар ( фуразолидонды қоса алғанда).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Нитроимидазолдар.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. "Аристолохия" өсімдігінің компоненттері және одан алынатын дәрілік заттар (гомеопатиялық препараттарда өсімдік компоненттерін пайдалануды қоспағанда).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Хлороформ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Хлорпромазин.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7. Колхицин. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Дапсон.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Карбадокс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Олаквиндокс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Стильбендер, стильбен туындылары, стильбен тұздары және олардың эфирлері.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Тиреостатики.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Анаболическалық стероидтар.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Бета-адреностимуляторлар (бета-агонистер).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Резорцил қышқылының лактондары және олардың туындылары.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Азаглинафарелин (уылдырығы адамдардың тағамына арналған албырт балықтар үшін).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Малахит жасылы (тауарлық балық үшін).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Кристалды күлгін (генцианвиолет) (тауарлық балық үшін).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19 Бриллиант жасыл (тауарлық балық үшін).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ветеринариялық препараттарды, </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">жемшөп қоспаларын байқаудан </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">өткізу және тіркеу </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">сынақтарынан өткізу </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">қағидаларына </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5-қосымша </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(зерттеу жүргізген ұйымның </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">атауы, аккредиттеу жөніндегі </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">белгілер мен деректер (бар </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>болса), мекенжайы, телефоны)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(Бет жағы)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z58" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ветеринариялық препаратты, жемшөп қоспаларын байқаудан өткізу нәтижелері туралы хаттама</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20___ жылғы __ ____№ __</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өтінім беруші</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өтінім берушінің мекенжайы, телефоны, факсы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ветеринариялық препарат, жемшөп қоспалары туралы мәліметтер</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Жалпыға ортақ қабылданған атауы </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Саудалық атауы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құрамы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дәрілік түрі</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тағайындау</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әзірлеуші</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өндіруші</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ветеринариялық препаратқа/жемшөп қоспаларына қоса беріледі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сынаққа өтініш келіп түскен күні</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сынақ мақсаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Зертхананың атауы, жүргізілген сынақтардың күні</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -5114,1050 +8704,571 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Ветеринариялық препараттарды,</w:t>
-[...64 lines deleted...]
-              <w:t>2-қосымша</w:t>
+              <w:t>(Сырт жағы)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сараптама (сынақ) нәтижелері</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № _____________</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Зерттеу/сынақ атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+НТҚ-да көрсетілген зерттеу/ сынақ әдістері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсеткіштердің нормаланатын мәндері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Зерттеу/сынақ нәтижелері</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7780" w:type="dxa"/>
-[...54 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z52" w:id="48"/>
-[...28 lines deleted...]
-          <w:color w:val="ff0000"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 2-қосымша жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің 09.11.2021 </w:t>
-[...37 lines deleted...]
-      Ветеринариялық препаратты, жемшөп қоспаларын байқаудан өткізуді/тіркеу сынақтарынан өткізуді сұраймын (қажеттісінің астын сызу):</w:t>
+      Сынақ нәтижелері бойынша қорытынды: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      __________________________________________________________________________ </w:t>
+      Комиссия мүшелері: ____________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (қолы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      _________________________________________________________________________ </w:t>
+      Ескертпе: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      (ветеринариялық препараттың, жемшөп қоспаларының саудалық (айрықша) атауы) </w:t>
-[...737 lines deleted...]
-      (өтінішті қабылдаған адамның қолы, аты, әкесінің аты (бар болса), тегі және лауазымы)</w:t>
+      Сынақ өткізу шарттары: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сараптама (сынақ) нәтижелері тек сыналған үлгілерге ғана жатады.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -6193,1037 +9304,180 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ветеринариялық препараттарды, </w:t>
+              <w:t>____________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">жемшөп қоспаларын байқаудан </w:t>
+              <w:t xml:space="preserve"> Осы сынақ хаттамасы зерттеу/ </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">өткізу және тіркеу </w:t>
+              <w:t xml:space="preserve">сынақ жүргізген </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">сынақтарынан өткізу </w:t>
+              <w:t xml:space="preserve">ветеринариялық зертхананың </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">қағидаларына </w:t>
+              <w:t xml:space="preserve">рұқсатынсыз толық немесе </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">3-қосымша </w:t>
+              <w:t xml:space="preserve">ішінара көрсетілмейді, немесе </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тираждалмайды.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...869 lines deleted...]
-          </w:p>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
@@ -7242,51 +9496,116 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Нысан</w:t>
+              <w:t xml:space="preserve">Ветеринариялық препараттарды, </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">жемшөп қоспаларын байқаудан </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">өткізу және тіркеу </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">сынақтарынан өткізу </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">қағидаларына </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6-қосымша </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -7307,103 +9626,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>____________________________</w:t>
-[...51 lines deleted...]
-              <w:t>болса), мекенжайы, телефоны)</w:t>
+              <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -7424,717 +9691,835 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(зерттеу жүргізген ұйымның </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">атауы, аккредиттеу жөніндегі </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">белгілер мен деректер (бар </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>болса), мекенжайы, телефоны)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>(Бет жағы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z58" w:id="51"/>
+    <w:bookmarkStart w:name="z60" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Ветеринариялық препаратты, жемшөп қоспаларын байқаудан өткізу нәтижелері туралы хаттама</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="51"/>
+        <w:t xml:space="preserve"> Ветеринариялық препаратты, жемшөп қоспаларын тіркеу сынақтарынан өткізу нәтижелері туралы хаттама</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20___ жылғы __ ____№ __</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="10163"/>
-        <w:gridCol w:w="2137"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10163" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Өтінім беруші</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2137" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10163" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Өтінім берушінің мекенжайы, телефоны, факсы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2137" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10163" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ветеринариялық препарат, жемшөп қоспалары туралы мәліметтер</w:t>
+Ветеринариялық препарат, жемшөп қоспасы туралы мәліметтер:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Жалпыға ортақ қабылданған атауы </w:t>
+Жалпыға ортақ қабылданған атауы: </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Саудалық атауы</w:t>
+Саудалық атауы:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Құрамы</w:t>
+Құрамы:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Дәрілік түрі</w:t>
+Дәрілік түрі:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тағайындау</w:t>
+Тағайындау:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Әзірлеуші</w:t>
+Әзірлеуші:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өндіруші</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2137" w:type="dxa"/>
+Өндіруші:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10163" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ветеринариялық препаратқа/жемшөп қоспаларына қоса беріледі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2137" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10163" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сынаққа өтініш келіп түскен күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2137" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10163" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сынақ мақсаты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2137" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10163" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Зертхананың атауы, жүргізілген сынақтардың күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2137" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -8254,378 +10639,379 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № _____________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="950"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2212"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="950" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2211" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Зерттеу/сынақ атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4787" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 НТҚ-да көрсетілген зерттеу/ сынақ әдістері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2140" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсеткіштердің нормаланатын мәндері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2212" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Зерттеу/сынақ нәтижелері</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="950" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2211" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4787" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2140" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2212" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -8811,1928 +11197,50 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>____________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Осы сынақ хаттамасы зерттеу/ </w:t>
-[...1876 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">Осы сынақ хаттамасы зерттеу/ </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">сынақ жүргізген </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -10809,55 +11317,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>