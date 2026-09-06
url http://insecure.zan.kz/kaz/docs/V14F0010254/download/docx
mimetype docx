--- v0 (2025-10-11)
+++ v1 (2026-09-06)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="0279b62" w14:textId="0279b62">
+    <w:p w14:paraId="6eb1511" w14:textId="6eb1511">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -133,140 +133,150 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Ветеринария туралы" Қазақстан Республикасы Заңының 8-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>30) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">, "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> 1-тармағының 4) тармақшасына сәйкес БҰЙЫРАМЫН:</w:t>
+        <w:t xml:space="preserve">, "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 10-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және "Рұқсаттар және хабарламалар туралы" Қазақстан Республикасы Заңының 12-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4) тармақшасына сәйкес </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің 19.04.2021 </w:t>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 209</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 130</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -949,94 +959,156 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Тиісті аумақтағы эпизоотиялық жағдайды бағалауды ескере отырып, орны ауыстырылатын (тасымалданатын) объектілердің экспортына, импортына және транзитіне рұқсат беру қағидалары (бұдан әрі – Қағидалар) "Ветеринария туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) 8-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>30) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">, "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының (бұдан әрі – Мемлекеттік көрсетілетін қызметтер туралы заң) </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> 1-тармағының 4) тармақшасына, "Еуразиялық экономикалық одақта ветеринариялық-санитариялық шараларды қолдану туралы" Еуразиялық экономикалық одақ комиссиясының 2010 жылғы 18 маусымдағы № 317 шешімімен бекітілген Еуразиялық экономикалық одақтың кедендік шекарасында және Еуразиялық экономикалық одақтың кедендік аумағында ветеринариялық бақылауды (қадағалауды) жүзеге асырудың бірыңғай тәртібі туралы ережеге (бұдан әрі – Ереже) және Ветеринариялық бақылауға (қадағалауға) жататын тауарларға қойылатын бірыңғай ветеринариялық (ветеринариялық-санитариялық) талаптарға (бұдан әрі − Бірыңғай ветеринариялық (ветеринариялық-санитариялық) талаптар) сәйкес әзірленді және тиісті аумақтағы эпизоотиялық жағдайды бағалауды ескере отырып, орны ауыстырылатын (тасымалданатын) объектілердің экспортына, импортына және транзитіне рұқсат беру тәртібін айқындайды.</w:t>
+        <w:t xml:space="preserve">, "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының (бұдан әрі – Мемлекеттік көрсетілетін қызметтер туралы заң) 10-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, "Рұқсаттар және хабарламалар туралы" Қазақстан Республикасы Заңының (бұдан әрі – Рұқсаттар және хабарламалар туралы заң) 12-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4) тармақшасына, "Еуразиялық экономикалық одақта ветеринариялық-санитариялық шараларды қолдану туралы" Еуразиялық экономикалық одақ комиссиясының 2010 жылғы 18 маусымдағы № 317 шешімімен бекітілген Еуразиялық экономикалық одақтың кедендік шекарасында және Еуразиялық экономикалық одақтың кедендік аумағында ветеринариялық бақылауды (қадағалауды) жүзеге асырудың бірыңғай тәртібі туралы ережеге (бұдан әрі – Ереже) және Ветеринариялық бақылауға (қадағалауға) жататын тауарларға қойылатын бірыңғай ветеринариялық (ветеринариялық-санитариялық) талаптарға (бұдан әрі − Бірыңғай ветеринариялық (ветеринариялық-санитариялық) талаптар) сәйкес әзірленді және тиісті аумақтағы эпизоотиялық жағдайды бағалауды ескере отырып, орны ауыстырылатын (тасымалданатын) объектілердің экспортына, импортына және транзитіне рұқсат беру тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 209</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z16" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда мынадай ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:bookmarkStart w:name="z17" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1069,51 +1141,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) ведомствоның аумақтық бөлімшелері – тиісті әкімшілік-аумақтық бірліктерде (облыс, аудан, облыстық, республикалық маңызы бар қалалар, астана) орналасқан аумақтық бөлімшелер; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z19" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) "электрондық үкіметтің" веб-порталы (бұдан әрі – портал) – нормативтік құқықтық базаны қоса алғанда, бүкіл шоғырландырылған үкіметтік ақпаратқа және электрондық нысанда көрсетілетін мемлекеттік қызметтерге, табиғи монополиялар субъектілерінің желілеріне қосуға техникалық шарттарды беру жөніндегі қызметтерге және квазимемлекеттік сектор субъектілерінің қызметтеріне қол жеткізудің бірыңғай терезесі болатын ақпараттық жүйе.</w:t>
+      3) "цифрлық үкіметтің" веб-порталы (бұдан әрі – портал) – нормативтік құқықтық базаны қоса алғанда, мемлекеттік көрсетілетін қызметтер ұсынуға қатысатын мемлекеттік органдар мен өзге де субъектілер орналастыратын шоғырландырылған ақпаратқа, сондай-ақ электрондық нысанда көрсетілетін мемлекеттік және өзге де көрсетілетін қызметтерге қол жеткізудің "бірыңғай терезесін" білдіретін цифрлық объект.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1138,51 +1210,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> енгізіледі); 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 209</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z20" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1557,2890 +1649,2940 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-параграф. Тиісті аумақтағы эпизоотиялық жағдайды бағалауды ескере отырып, орны ауыстырылатын (тасымалданатын) объектілердің экспортына, импортына рұқсат беру тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z26" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      6. Жеке және заңды тұлғалар (бұдан әрі – көрсетілетін қызметті алушылар) тиісті аумақтағы эпизоотиялық жағдайды бағалауды ескере отырып, орны ауыстырылатын (тасымалданатын) объектілердің экспортына, импортына рұқсат алу үшін болжамды орын ауыстыру басталғанға дейін портал арқылы осы Қағидаларға </w:t>
+      6. Жеке және заңды тұлғалар (бұдан әрі – көрсетілетін қызметті алушылар) тиісті аумақтағы эпизоотиялық жағдайды бағалауды ескере отырып, орны ауыстырылатын (тасымалданатын) объектілердің экспортына, импортына рұқсат алу үшін болжамды орын ауыстыру басталғанға дейін портал арқылы көрсетілетін қызметті алушының электрондық цифрлық қолтаңбасымен (бұдан әрі – ЭЦҚ) куәландырылған электрондық құжат нысанында осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес нысан бойынша көрсетілетін қызметті алушының электрондық цифрлық қолтаңбасымен (бұдан әрі – ЭЦҚ) куәландырылған электрондық құжат нысанында өтініш ұсынады.</w:t>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша өтініш ұсынады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтініш жануарларды өсіруді, жануарларды, жануарлардан алынатын өнімдер мен шикізатты дайындауды (союды), сақтауды, қайта өндеуді және өткізуді жүзеге асыратын өндіріс объектісінің, соңдай-ақ орны ауыстырылатын (тасымалданатын) объектілердің экспорты (импорты) жоспарланатын, ветеринариялық препараттарды, азықты және азықтық қоспаларды өндіру, сақтау және өткізу жөніндегі ұйымдардың орналасқан жері бойынша беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Жеке тұлғаның жеке басын куәландыратын құжат туралы, заңды тұлғаны тіркеу (қайта тіркеу) туралы, дара кәсіпкерді тіркеу туралы не дара кәсіпкер ретінде қызметінің басталғаны туралы мәліметтерді көрсетілетін қызметті беруші мемлекеттік қызметтерді көрсету үшін пайдаланылатын тиісті мемлекеттік ақпараттық жүйелерден не цифрлық құжаттар сервисінен алады. Портал мен ақпараттық жүйелердің ақпараттық өзара іс-қимылы "Ақпараттандыру туралы" Қазақстан Республикасы Заңының </w:t>
-[...9 lines deleted...]
-        <w:t>43-бабына</w:t>
+      Заңды тұлғаны тіркеу (қайта тіркеу) туралы анықтама, жеке тұлғаның жеке басын куәландыратын құжат туралы, дара кәсіпкерді тіркеу туралы не дара кәсіпкер ретінде қызметінің басталғаны туралы мәліметтерді көрсетілетін қызметті беруші мемлекеттік қызметтерді көрсету үшін пайдаланылатын тиісті мемлекеттік ақпараттық жүйелерден не цифрлық құжаттар сервисінен алады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Портал мен цифрлық жүйелердің ақпараттық өзара іс-қимылы цифрлық заңнамаға сәйкес жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш берілгеннен кейін порталда көрсетілетін қызметті алушының "жеке кабинетінде" мемлекеттік қызметті көрсету үшін сұранымның қабылданғаны туралы мәртебе, сондай-ақ мемлекеттік қызметті көрсету нәтижесін алу күні мен уақыты көрсетілген хабарлама көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 209</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z30" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Тиісті аумақтағы эпизоотиялық жағдайды бағалауды ескере отырып, орны ауыстырылатын (тасымалданатын) объектілердің экспортына, импортына рұқсат беру не мемлекеттік қызмет көрсетуден уәжді бас тарту мерзімі 2 (екі) жұмыс күнін, басқа мемлекеттердің қызметтерімен транзиттік келісуді қажет ететін рұқсаттар беру мерзімі - 30 (отыз) жұмыс күнін құрайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы Қазақстан Республикасының еңбек заңнамасына сәйкес сағат 17.00-ден кейін, демалыс және мереке күндері жүгінген жағдайда, өтініштерді қабылдау келесі жұмыс күні жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 24.01.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 24</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z165" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Ведомствоның аумақтық бөлімшесі кеңсесінің жұмыскері өтінішті келіп түскен сәтінен бастап 30 (отыз) минут ішінде тіркеуді жүзеге асырады және жауапты орындаушыны айқындау үшін ведомствоның аумақтық бөлімшесінің басшысына жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z34" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9. Ведомствоның аумақтық бөлімшесінің жауапты орындаушысы өтінішті алған сәттен бастап 1 (бір) жұмыс күні ішінде өтініштегі деректердің (мәліметтердің) толықтығын және дұрыстығын тексереді және ұсынылған деректердің (мәліметтердің) толық және дұрыс болмау фактісі анықталған жағдайда, осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша мемлекеттік қызметті көрсетуден уәжді бас тарту үшін негіз дайындап, "Е-Аgriculture" агроөнеркәсіптік кешен салаларын басқарудың бірыңғай автоматтандырылған жүйесі" цифрлық жүйесі (бұдан әрі - цифрлық жүйе) арқылы ведомствоға жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы толық және дұрыс деректерді (мәліметтерді) ұсынған жағдайда, ведомствоның аумақтық бөлімшесінің жауапты орындаушысы өтініш келіп түскен сәттен бастап 1 (бір) жұмыс күні ішінде өтініштен алынған деректерді (мәліметтерді) цифрлық жүйеге енгізеді және цифрлық жүйе арқылы ведомствоға жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 209</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z35" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10. Ведомствоның жауапты жұмыскері 1 (бір) жұмыс күні ішінде көрсетілетін қызметті алушының өтінішінен алынған деректерді (мәліметтерді) цифрлық жүйеде қарайды және олардың осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>13-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> талаптарына сәйкестігін тексереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орны ауыстырылатын (тасымалданатын) объектіні транзиттік алып өтуге басқа мемлекеттердің қызметтерімен транзиттік келісу кезінде ведомствоның жауапты жұмыскері 1 (бір) жұмыс күні ішінде орны ауыстырылатын (тасымалданатын) объектіні транзиттік алып өтуге сұраным дайындап, басқа мемлекеттердің қызметтеріне жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 209</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z37" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Ведомствоның жауапты жұмыскері осы Қағидалардың 10-тармағында көрсетілген мерзім ішінде тиісті аумақтағы эпизоотиялық жағдайды бағалауды ескере отырып, орны ауыстырылатын (тасымалданатын) объектінің импортына, экспортына рұқсат жобасын немесе мемлекеттік қызмет көрсетуден уәжді бас тарту жобасын дайындайды және көрсетілетін қызметті берушіге жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 11-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 24.01.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 24</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z166" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Көрсетілетін қызметті беруші мынадай шешімдердің бірін қабылдайды:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>13-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес келген жағдайда, тиісті аумақтағы эпизоотиялық жағдайды бағалауды ескере отырып, орны ауыстырылатын (тасымалданатын) объектінің экспортына, импортына рұқсат береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) Тізбенің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген жағдайларда және негіздер бойынша осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша мемлекеттік қызмет көрсетуден уәжді бас тартуды жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тиісті аумақтағы эпизоотиялық жағдайды бағалауды ескере отырып, орны ауыстырылатын (тасымалданатын) объектілердің экспортына, импортына рұқсат немесе мемлекеттік қызмет көрсетуден уәжді бас тарту портал арқылы көрсетілетін қызметті алушының "жеке кабинетіне" көрсетілетін қызметті берушінің ЭЦҚ-сы қойылған электрондық құжат нысанында жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 12-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 24.01.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 24</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">12-1. Алып тасталды - ҚР Ауыл шаруашылығы министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 209</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z43" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Тиісті аумақтағы эпизоотиялық жағдайды бағалауды ескере отырып, орны ауыстырылатын (тасымалданатын) объектінің экспортына рұқсат:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z44" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      орны ауыстырылатын (тасымалданатын) объектінің шыққан (орналасқан) жерінің жануарлардың инфекциялық аурулары бойынша саламатты;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z45" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      импорттаушы елдің ветеринариялық-санитариялық талаптарына сәйкес келген;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z46" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      импорттаушы елдің орны ауыстырылатын (тасымалданатын) объектіге қатысты уақытша ветеринариялық-санитариялық шаралары болмаған кезде беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z47" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тиісті аумақтағы эпизоотиялық жағдайды бағалауды ескере отырып, орны ауыстырылатын (тасымалданатын) объектінің импортына рұқсат:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z48" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Халықаралық эпизоотиялық бюроның Жерүсті жануарларының саулығы кодексінің және Су жануарларының саулығы кодексінің ұсынымдары мен нұсқамаларына, стандарттарына, Дүниежүзілік сауда ұйымының Санитариялық және фитосанитариялық шараларды қолдану жөніндегі келісіміне сәйкес жануарлардың инфекциялық аурулары бойынша саламатсыз болуына байланысты жекелеген елдерге (елдер өңірлеріне) қатысты расталған, оның ішінде үшінші елдердің құзыретті органдарымен байланыс арқылы расталған шектеу шаралары болмаған;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z49" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Еуразиялық экономикалық одақтың құқықтық актілерінде, Қазақстан Республикасының ұлттық заңнамасында белгіленген ветеринариялық-санитариялық талаптарға немесе Кеден одағы комиссиясының 2011 жылғы 7 сәуірдегі № 607 шешімімен бекітілген Еуразиялық экономикалық одақтың кедендік аумағына үшінші елдерден әкелінетін бақылауға жататын тауарларға арналған бірыңғай ветеринариялық сертификаттар нысандарынан (бұдан әрі – Бірыңғай ветеринариялық сертификаттар нысандары) ерекшеленетін екі жақты ветеринариялық сертификаттарға сәйкес ветеринариялық-санитариялық талаптар бар болса, оларға сәйкес келмеген;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z50" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ұйымның немесе адамның Бірыңғай ветеринариялық (ветеринариялық-санитариялық) талаптарға, Еуразиялық экономикалық комиссия Кеңесінің 2014 жылғы 9 қазандағы № 94 шешімімен бекітілген Ветеринариялық бақылауға (қадағалауға) жататын объектілерге бірлескен тексерулер жүргізудің және тауарлардың (өнімдердің) сынамаларын іріктеудің бірыңғай тәртібі туралы ережеге сай қолданылатын реттеу шараларына сәйкес "Кеден одағында ветеринариялық бақылау (қадағалау) саласындағы мәселелер туралы" Кеден одағы комиссиясының 2010 жылғы 17 тамыздағы № 342 шешімімен бекітілген Кеден одағының кедендік аумағына әкелінетін бақылауға жататын тауарларды өндіруді, өңдеуді және (немесе) сақтауды жүзеге асыратын ұйымдар мен адамдардың тізілімінде болған (егер Еуразиялық экономикалық одақтың ережелерінде талап етілсе);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z51" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өтініште көрсетілген жекелеген экспорттаушы кәсіпорынға (экспорттаушы кәсіпорындар тобына) қатысты уақытша шектеулер болмаған;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z52" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бақылауға жататын тауарларды әкелу немесе аумағынан жүріп өту бағдары жоспарланған Қазақстан Республикасының аумағында шектеу шараларының, карантиннің болмаған (егер тиісті бақылауға жататын тауарлар шектеу шаралары, карантин қойылған аурулардың таратушысы (тасымалдаушысы) болса);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z53" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      экспорттаушы елдің, импорттаушы елдің жануарлардың инфекциялық аурулары бойынша эпизоотиялық жағдай саламатты болған кезде беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z54" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Көрсетілетін қызметті беруші Тізбенің 9-тармағында көрсетілген негіздер бойынша мемлекеттік қызметті көрсетуден бас тартады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 14-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 24.01.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 24</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z58" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Тиісті аумақтағы эпизоотиялық жағдайды бағалауды ескере отырып, орны ауыстырылатын (тасымалданатын) объектілердің экспортына, импортына рұқсаттың қолданылу мерзімі импортқа/экспортқа рұқсатта айқындалған көлемдерде күнтізбелік жылды құрайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z59" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Ведомствоның жауапты жұмыскері портал арқылы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z60" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) орны ауыстырылатын (тасымалданатын) объектінің экспортына, импортына рұқсаттың ветеринариялық сертификаттағы нөмірін салыстырып тексеру үшін орны ауыстырылатын (тасымалданатын) объектінің экспортына және импортына рұқсат беру туралы ведомствоның тиісті аумақтық бөлімшесін, ветеринариялық бақылау бекетін;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z61" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) орны ауыстырылатын (тасымалданатын) объектінің экспортына, импортына рұқсаттың күнін көрсете отырып, ветеринариялық сертификаттағы нөмірін енгізу үшін ведомствоның тиісті аумақтық бөлімшесін хабардар етеді. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z62" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орны ауыстырылатын (тасымалданатын) объектінің экспортына, импортына берілген рұқсаттар "Еуразиялық экономикалық одақтың тасымалданатын өнімінің ветеринариялық қауіпсіздігі" порталы арқылы Еуразиялық экономикалық одақтың сыртқы шекарасына жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z63" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      17. Тиісті аумақтағы эпизоотиялық жағдайды бағалауды ескере отырып, орны ауыстырылатын (тасымалданатын) объектінің экспортына, импортына арналған рұқсаттан айыру (оны қайтарып алу), оның қолданылуын тоқтата тұру, қайта бастау және тоқтату Заңның 12-2-бабына және Рұқсаттар және хабарламалар туралы заңның </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>42</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>45-баптарына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...14 lines deleted...]
-      Өтініш берілгеннен кейін порталда көрсетілетін қызметті алушының "жеке кабинетінде" мемлекеттік қызметті көрсету үшін сұранымның қабылданғаны туралы мәртебе, сондай-ақ мемлекеттік қызметті көрсету нәтижесін алу күні мен уақыты көрсетілген хабарлама көрсетіледі.</w:t>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z65" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      18. Көрсетілетін қызметті беруші Мемлекеттік көрсетілетін қызметтер туралы заңның 5-бабы 2-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес мемлекеттік көрсетілетін қызметтерді көрсету мониторингінің цифрлық жүйесіне мемлекеттік көрсетілетін қызметті көрсету сатысы туралы деректердің енгізілуін қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Рұқсаттар мен хабарламалардың мемлекеттік цифрлық жүйесі арқылы мемлекеттік қызметті көрсету кезінде мемлекеттік қызметті көрсету сатысы туралы деректер мемлекеттік қызметтерді көрсету мониторингінің цифрлық жүйесіне автоматты режимде келіп түседі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің м.а. 23.01.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 18-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 209</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z66" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-параграф. Тиісті аумақтағы эпизоотиялық жағдайды бағалауды ескере отырып, орны ауыстырылатын (тасымалданатын) объектілердің транзитіне рұқсат беру тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z67" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Еуразиялық экономикалық одақтың кедендік шекарасы арқылы жануарлардың және жануарлардан алынатын шикізаттың транзиті Еуразиялық экономикалық одаққа мүше мемлекет берген, әкелу кезінде Еуразиялық экономикалық одақтың кедендік шекарасы арқылы өтуі болжанатын өткізу пункті арқылы орны ауыстырылатын (тасымалданатын) объектілердің транзитіне арналған рұқсат бойынша жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z68" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік ветеринариялық-санитариялық бақылауға және қадағалауға жататын орны ауыстырылатын (тасымалданатын) объектілердің басқа түрлерінің транзиті Ереженің 7.1-тармағына сәйкес Еуразиялық экономикалық одаққа мүше мемлекеттердің уәкілетті органдарының рұқсаттарынсыз жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z69" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Үшінші мемлекеттер (Еуразиялық экономикалық одаққа мүше мемлекеттердің шегінен тыс) арқылы транзитке рұқсаттар алуды бақылауға жататын тауар иесі алдын ала жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z70" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      20. Тиісті аумақтағы эпизоотиялық жағдайды бағалауды ескере отырып, орны ауыстырылатын (тасымалданатын) объектілердің транзитіне арналған рұқсатты ресімдеу импорттаушы елдің немесе экспорттаушы елдің ветеринария саласындағы уәкілетті органының ведомствоға осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>22-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген мәліметтерді көрсете отырып, орны ауыстырылатын (тасымалданатын) объектілердің Қазақстан Республикасының аумағы арқылы транзитіне рұқсат беру туралы хатының негізінде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z71" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Ведомство кеңсесінің жұмыскері хат келіп түскен күні оның қабылданған күні мен қабылданған уақытын көрсете отырып, хатты қабылдауды және тіркеуді жүзеге асырады және ведомствоның жауапты орындаушысын тағайындайтын ведомство басшысына жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Импорттаушы елдің немесе экспорттаушы елдің ветеринария саласындағы уәкілетті органы Қазақстан Республикасының еңбек заңнамасына сәйкес сағат 17.00-ден кейін, демалыс және мереке күндері жүгінген жағдайда, хаты қабылдау келесі жұмыс күні жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 21-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 24.01.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 24</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z73" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      22. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Импорттаушы елдің немесе экспорттаушы елдің ветеринария саласындағы уәкілетті органының Қазақстан Республикасының аумағы арқылы орны ауыстырылатын (тасымалданатын) объектілердің транзитіне рұқсат беру туралы хаты мынадай мәліметтерді қамтиды:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жүк жөнелтушінің атауы (заңды тұлғалар үшін – өндіріс объектісінің атауы, елі, өңірі, ауданы, мекенжайы, орны ауыстырылатын (тасымалданатын) объектілерді тасымалдауды (орнын ауыстыруды) жүзеге асыратын жеке тұлғалар үшін – аты, әкесінің аты (бар болса), тегі, елі, өңірі, ауданы, өндіріс объектісінің мекенжайы);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) өндіруші кәсіпорынның атауы (кәсіпорынның атауы, елі, өңірі, ауданы, мекенжайы);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) орны ауыстырылатын (тасымалданатын) объектінің атауы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) орны ауыстырылатын (тасымалданатын) объектінің саны және оның өлшем бірліктері;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) орны ауыстырылатын (тасымалданатын) объектінің экспорттаушы немесе импорттаушы елі және шыққан елі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) көлік түрі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) орны ауыстырылатын (тасымалданатын) объектіні әкелу және әкету жүзеге асырылатын Қазақстан Республикасының Мемлекеттік шекарасы арқылы өткізу пункттерінің тізбесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) аумағы арқылы орны ауыстырылатын (тасымалданатын) объектінің транзиті жүзеге асырылатын тиісті әкімшілік-аумақтық бірліктің Бас мемлекеттік ветеринариялық-санитариялық инспекторымен немесе оның орынбасарларымен келісілген жануарларды тасымалдау бағдары, аялдамалары, қайта тиеу, азықтандыру (суару) орындары, тасу (айдау) шарттары.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 22-тармақ жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің м.а. 23.01.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z81" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Орны ауыстырылатын (тасымалданатын) объектілердің транзитіне рұқсат тиісті аумақтағы эпизоотиялық жағдайды бағалау ескеріле отырып:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z82" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Халықаралық эпизоотиялық бюроның Жерүсті жануарларының саулығы кодексінде және Су жануарларының саулығы кодексінде айқындалған және "Ветеринария саласындағы нормативтік құқықтық актілерді бекіту туралы" Қазақстан Республикасы Ауыл шаруашылығы министрінің 2014 жылғы 30 қазандағы № 7-1/559 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 9891 болып тіркелген) бекітілген Профилактикасы, диагностикасы және жойылуы бюджет қаражаты есебінен жүзеге асырылатын жануарлардың аса қауіпті ауруларының тізбесіне (бұдан әрі – Аса қауіпті аурулар тізбесі) кіретін жануарлардың жұқпалы аурулары бойынша орны ауыстырылатын (тасымалданатын) объектінің шыққан жеріндегі (тұрған орнындағы) және/немесе жүру жолындағы эпизоотиялық ахуал саламатты болғанда;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z83" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      орны ауыстырылатын (тасымалданатын) объектілерді межелі елге әкелуге шектеу қойылмаған кезде жол беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z84" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      24. Ведомствоның жауапты орындаушысы 1 (бір) жұмыс күні ішінде осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>22-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген ұсынылған мәліметтердің толықтығы мен дұрыстығын, сондай-ақ орны ауыстырылатын (тасымалданатын) объектінің осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>23-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкестігін тексереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Хатта көрсетілген мәліметтердің толық және дұрыс болу фактісі және осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>23-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкестігі анықталған жағдайда, ведомствоның жауапты орындаушысы 1 (бір) жұмыс күні ішінде осы Қағидаларға 4-1-қосымшаға сәйкес нысан бойынша тиісті аумақтағы эпизоотиялық жағдайды бағалауды ескере отырып, орны ауыстырылатын (тасымалданатын) объектілердің транзитіне рұқсатты не уәжді бас тартуды ресімдейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 24-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің м.а. 23.01.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 15</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z86" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Ведомствоның жауапты орындаушысы импорттаушы елдің немесе экспорттаушы елдің ветеринария саласындағы уәкілетті органына электрондық құжат нысанында тиісті аумақтағы эпизоотиялық жағдайды бағалауды ескере отырып, орны ауыстырылатын (тасымалданатын) объектілердің транзитіне рұқсатты не Қазақстан Республикасының Бас мемлекеттік ветеринариялық-санитариялық инспекторы немесе оның орынбасары қол қойылған уәжді бас тартуды жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 25-тармақ жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің м.а. 23.01.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 15</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z30" w:id="17"/>
-[...36 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z87" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Хатты қарау және рұқсат беру немесе уәжді бас тарту мерзімі 2 (екі) жұмыс күнін құрайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 24.01.2023 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 26-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің м.а. 23.01.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z88" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Тиісті аумақтағы эпизоотиялық жағдайды бағалауды ескере отырып, орны ауыстырылатын (тасымалданатын) объектілердің транзитіне рұқсаттың қолданылу мерзімі оны берген күннен бастап күнтізбелік 60 (алпыс) күннен аспайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z89" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      28. Қазақстан Республикасының Бас мемлекеттік ветеринариялық-санитариялық инспекторы немесе оның орынбасары осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>23-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген талаптарға сәйкессіздік болған кезде тиісті аумақтағы эпизоотиялық жағдайды бағалауды ескере отырып, орны ауыстырылатын (тасымалданатын) объектінің транзитіне рұқсат беруден бас тартады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 28-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің м.а. 23.01.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 15</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z93" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Ведомствоның жауапты орындаушысы ветеринариялық сертификаттағы орны ауыстырылатын (тасымалданатын) объектінің транзитіне рұқсат нөмірін салыстырып тексеру үшін ведомствоның тиісті аумақтық бөлімшесін, ветеринариялық бақылау бекетін тиісті аумақтағы эпизоотиялық жағдайды бағалауды ескере отырып, орны ауыстырылатын (тасымалданатын) объектінің транзитіне рұқсат беру туралы хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z94" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Көрсетілетін қызметті берушінің және (немесе) оның лауазымды адамдарының мемлекеттік қызметтер көрсету мәселелері бойынша шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z95" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Мемлекеттік қызметтер көрсету мәселелері бойынша көрсетілетін қызметті берушінің шешіміне, әрекетіне (әрекетсіздігіне) шағым ветеринария саласындағы уәкілетті орган басшысының атына, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ҚР ӘРПК-нің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>91-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тармағына сәйкес шағым келіп түскен жағдайда, көрсетілетін қызметті беруші оны келіп түскен күннен бастап 3 (үш) жұмыс күні ішінде шағымды қарайтын органға (жоғары тұрған әкімшілік органға және (немесе) лауазымды адамға) жібереді. 3 (үш) жұмыс күні ішінде қолайлы акт қабылданған, шағымда көрсетілген талаптарды толық қанағаттандыратын әкімшілік іс-әрекет жасалған жағдайда, көрсетілетін қызметті беруші шағымды қарайтын органға (жоғары тұрған әкімшілік органға және (немесе) лауазымды адамға) шағымды жібермейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 30-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 24.01.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>№ 24</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z165" w:id="18"/>
-[...2197 lines deleted...]
-      29. Ведомствоның жауапты орындаушысы ветеринариялық сертификаттағы орны ауыстырылатын (тасымалданатын) объектінің транзитіне рұқсат нөмірін салыстырып тексеру үшін ведомствоның тиісті аумақтық бөлімшесін, ветеринариялық бақылау бекетін тиісті аумақтағы эпизоотиялық жағдайды бағалауды ескере отырып, орны ауыстырылатын (тасымалданатын) объектінің транзитіне рұқсат беру туралы хабардар етеді.</w:t>
+    <w:bookmarkStart w:name="z96" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      31. Мемлекеттік көрсетілетін қызметтер туралы заңның </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>25-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тармағына сәйкес көрсетілетін қызметті алушының шағымын:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z94" w:id="61"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 3-тарау. Көрсетілетін қызметті берушінің және (немесе) оның лауазымды адамдарының мемлекеттік қызметтер көрсету мәселелері бойынша шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
+    <w:bookmarkStart w:name="z97" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ветеринария саласындағы уәкілетті орган – тіркелген күнінен бастап 5 (бес) жұмыс күні ішінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z95" w:id="62"/>
-[...15 lines deleted...]
-      30. Мемлекеттік қызметтер көрсету мәселелері бойынша көрсетілетін қызметті берушінің шешіміне, әрекетіне (әрекетсіздігіне) шағым ветеринария саласындағы уәкілетті орган басшысының атына, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға беріледі.</w:t>
+    <w:bookmarkStart w:name="z98" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган – тіркелген күнінен бастап 15 (он бес) жұмыс күні ішінде қарауы тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:p>
-[...14 lines deleted...]
-      ҚР ӘРПК-нің </w:t>
+    <w:bookmarkStart w:name="z99" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      32. Ветеринария саласындағы уәкілетті органның, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның шағымды қарау мерзімі Мемлекеттік көрсетілетін қызметтер туралы заңның </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>25-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тармағына сәйкес:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z100" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) шағым бойынша қосымша зерделеу немесе тексеру не жергілікті жерге барып тексеру жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z101" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) қосымша ақпарат алу қажет болған жағдайда, 10 (он) жұмыс күнінен аспайтын мерзімге ұзартылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z102" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шағымды қарау мерзімі ұзартылған жағдайда, шағымдарды қарауға өкілеттіктер берілген лауазымды адам шағымды қарау мерзімі ұзартылған сәттен бастап 3 (үш) жұмыс күні ішінде шағым берген көрсетілетін қызметті алушыға ұзарту себептерін көрсете отырып, шағымды қарау мерзімінің ұзартылғаны туралы жазбаша нысанда (шағым қағаз жеткізгіште берілген кезде) немесе электрондық нысанда (шағым электрондық түрде берілген кезде) хабарлайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z103" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      33. Егер заңда өзгеше көзделмесе, ҚР ӘРПК-нің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>91-бабы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 4-тармағына сәйкес шағым келіп түскен жағдайда, көрсетілетін қызметті беруші оны келіп түскен күннен бастап 3 (үш) жұмыс күні ішінде шағымды қарайтын органға (жоғары тұрған әкімшілік органға және (немесе) лауазымды адамға) жібереді. 3 (үш) жұмыс күні ішінде қолайлы акт қабылданған, шағымда көрсетілген талаптарды толық қанағаттандыратын әкімшілік іс-әрекет жасалған жағдайда, көрсетілетін қызметті беруші шағымды қарайтын органға (жоғары тұрған әкімшілік органға және (немесе) лауазымды адамға) шағымды жібермейді.</w:t>
-[...200 lines deleted...]
-      1) шағым бойынша қосымша зерделеу немесе тексеру не жергілікті жерге барып тексеру жүргізу;</w:t>
+        <w:t xml:space="preserve"> 5-тармағына сәйкес сотқа дейінгі тәртіппен шағым жасалғаннан кейін сотқа жүгінуге жол беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z101" w:id="68"/>
-[...78 lines deleted...]
-    <w:bookmarkEnd w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4651,68 +4793,68 @@
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Нысан </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z106" w:id="71"/>
+    <w:bookmarkStart w:name="z106" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Тиісті аумақтағы эпизоотиялық жағдайды бағалауды ескере отырып, орны ауыстырылатын (тасымалданатын) объектілердің экспортына және импортына рұқсат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 1-қосымша жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің м.а. 23.01.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6220,124 +6362,2127 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z147" w:id="72"/>
+    <w:bookmarkStart w:name="z147" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Тиісті аумақтағы эпизоотиялық жағдайды бағалауды ескере отырып, орны ауыстырылатын (тасымалданатын) обьектілердің экспортына және импортына рұқсат беру" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптар тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkEnd w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 2-қосымша жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің м.а. 23.01.2025 </w:t>
+      Ескерту. 2-қосымша жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 29.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 15</w:t>
+        <w:t>№ 209</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
-      </w:r>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мемлекеттік көрсетілетін қызметтің атауы: Тиісті аумақтағы эпизоотиялық жағдайды бағалауды ескере отырып, орны ауыстырылатын (тасымалданатын) обьектілердің экспортына және импортына рұқсат беру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметтіті берушінің атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының Бас Мемлекеттік ветеринариялық-санитариялық инспекторы немесе оның орынбасарлары (бұдан әрі – көрсетілетін қызметті беруші).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті ұсынуу тәсілдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Цифрлық үкіметтің" www.egov.kz веб-порталы (бұдан әрі – портал).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Мемлекеттік қызметті </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+көрсету мерзімі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Орны ауыстырылатын (тасымалданатын) объектілердің экспортына және импортына арналған рұқсат – 2 (екі) жұмыс күні.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Орны ауыстырылатын (тасымалданатын) объектілердің транзитіне басқа мемлекеттердің қызметтерімен транзиттік келісуді қажет ететін рұқсаттар – 30 (отыз) жұмыс күні.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті көрсету нысаны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Электрондық (ішінара цифрландырылған).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету нәтижесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тиісті аумақтағы эпизоотиялық жағдайды бағалауды ескере отырып, орны ауыстырылатын (тасымалданатын) объектілердің экспортына және импортына рұқсат немесе мемлекеттік қызмет көрсетуден уәжді бас тарту.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тегін.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті берушінің және ақпарат объектілерінің жұмыс графигі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) порталдың – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы Қазақстан Республикасының еңбек заңнамасына сәйкес сағат 17-00-ден кейін, демалыс және мереке күндері жүгінген жағдайда, өтінішті қабылдау келесі жұмыс күні жүзеге асырылады).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) көрсетілетін қызметті берушінің –Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндерін қоспағанда, дүйсенбіден бастап жұманы қоса алғанда, сағат 13.00-ден 14.30-ға дейінгі түскі үзіліспен сағат 9.00-ден 17.00-ге дейін.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өтініш демалыс (сенбі және жексенбі) және мереке күндерінен басқа сағат 17.00-ден кейін келіп түскен жағдайда, мемлекеттік көрсетілетін қызметті көрсету келесі жұмыс күні жүзеге асырылады.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтер тізбесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Қазақстан Республикасы Ауыл шаруашылығы министрінің 2014 жылғы 9 желтоқсандағы № 16-04/647 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрығымен</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10254 болып тіркелген) бекітілген Тиісті аумақтағы эпизоотиялық жағдайды бағалауды ескере отырып, орны ауыстырылатын (тасымалданатын) обьектілердің экспортына, импортына және транзитке рұқсат беру қағидаларына (бұдан әрі – Қағидалар) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3-қосымшаға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес нысан бойынша көрсетілетін қызметті алушының электрондық цифрлық қолтаңбасымен куәландырылған электрондық құжат нысанындағы өтініш.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Заңды тұлғаны тіркеу (қайта тіркеу) туралы анықтаманы, жеке тұлғаның жеке басын куәландыратын құжат туралы, дара кәсіпкерді тіркеу туралы не дара кәсіпкер ретінде қызметінің басталғаны туралы мәліметтерді көрсетілетін қызметті беруші мемлекеттік қызметтерді көрсету үшін пайдаланылатын мемлекеттік ақпараттық жүйелерден не цифрлық құжаттар сервисінен алады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушылардан ақпараттық жүйелерден алынуы мүмкін құжаттарды талап етуге жол берілмейді.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының заңдарында белгіленген мемлекеттік қызметті көрсетуден бас тарту үшін негіздер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алу үшін</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ұсынған құжаттарының және (немесе) олардағы деректердің (мәліметтердің) дұрыс еместігінің анықталуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) орны ауыстырылатын (тасымалданатын) объектінің, көлік құралының, мемлекеттік қызметті көрсету үшін қажетті деректер мен мәліметтердің Қағидаларда белгіленген талаптарға сәйкес келмеуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) көрсетілетін қызметті алушыға қатысты оның қызметіне немесе жекелеген қызмет түрлеріне тыйым салу туралы соттың заңды күшіне енген шешімінің (үкімінің) болуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+4) "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8-бабына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес мемлекеттік қызметті көрсету үшін талап етілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге көрсетілетін қызметті алушының келісімнің болмауы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті, оның ішінде электрондық нысанда көрсету ерекшеліктері ескеріле отырып қойылатын өзге де талаптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушының мемлекеттік қызметті көрсету мәртебесі туралы ақпаратты қашықтықтан қол жеткізу</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+режимінде порталдың "жеке кабинеті", сондай-ақ мемлекеттік қызметтер көрсету мәселелері жөніндегі бірыңғай байланыс орталығы арқылы алуға мүмкіндігі бар.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету мәселелері жөніндегі анықтамалық қызметтердің байланыс телефондары Министрліктің www.gov.kz интернет-ресурсында орналастырылған. Мемлекеттік қызметтер көрсету мәселелері жөніндегі бірыңғай байланыс орталығы: 1414, 8 800 080 7777.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тиісті аумақтағы эпизоотиялық</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жағдайды бағалауды</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ескере отырып, орны ауыстырылатын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(тасымалданатын) обьектілердің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>экспортына, импортына және</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>транзитіне рұқсат беру</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нысан</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кімге: __________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(көрсетілетін қызметті беруші)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кімнен: __________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(заңды тұлғалар үшін: толық атауы,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бизнес- сәйкестендіру нөмірі, орны</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ауыстырылатын (тасымалданатын)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>объектілерді тасымалдауды</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(орнын ауыстыруды) жүзеге асыратын</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жеке тұлғалар үшін: аты, әкесінің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аты (бар болса), тегі, жеке</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сәйкестендіру нөмірі, абонеттік</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>телефонның нөмірі)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z155" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Өтініш</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>қолданысқа</w:t>
+        <w:t xml:space="preserve">
+      Ескерту. 3-қосымша жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 29.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+        <w:t>№ 209</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сізден _________________________________ рұқсат беруіңізді сұраймын. (экспортқа/импортқа керегін көрсету қажет)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -6352,124 +8497,140 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1.</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметтіті берушінің атауы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Орны ауыстырылатын (тасымалданатын) объектінің атауы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -6501,1252 +8662,2301 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті ұсынуу тәсілдері</w:t>
+Орны ауыстырылатын (тасымалданатын) объектінің саны, оның өлшем бірліктері.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Электрондық үкіметтің" www.egov.kz веб-порталы (бұдан әрі – портал).</w:t>
-            </w:r>
+3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Еуразиялық экономикалық одақтың бақылаудағы тауардың сыртқы экономикалық қызметінің тауар номенклатурасының коды (алғашқы төрт сан).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Үшінші мемлекеттер тауарының коды (Еуразиялық экономикалық одаққа мүше мемлекеттерден тыс) (алғашқы төрт сан).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3.</w:t>
+4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...16 lines deleted...]
-              </w:rPr>
               <w:t>
-көрсету мерзімі</w:t>
+Өндіруші кәсіпорын (кәсіпорынның есепке алу нөмірі*, кәсіпорынның атауы, аттестатталған қызмет түрі).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...27 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4.</w:t>
+5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету нысаны</w:t>
+Жүк жөнелтуші (кәсіпорынның атауы), (есепке алу нөмірі*).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5.</w:t>
+6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету нәтижесі</w:t>
+Жүк жөнелтушінің мекенжайы (ел, аймақ, аудан, мекенжайы).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6.</w:t>
+7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
+Орны ауыстырылатын (тасымалданатын) объектінің нақты орналасқан жері, мекенжайы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7.</w:t>
+8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің және ақпарат объектілерінің жұмыс графигі</w:t>
+Экспорттаушы ел (импорттаушы ел).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...45 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8.</w:t>
+9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтер тізбесі</w:t>
+Жүк алушы (импорттау кезіндегі есепке алу нөмірі *), (кәсіпорынның атауы**).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...65 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9.</w:t>
+10.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының заңдарында белгіленген мемлекеттік қызметті көрсетуден бас тарту үшін негіздер</w:t>
+Жүк алушының мекенжайы (ел, өңір, аудан, мекенжайы).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...101 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10</w:t>
+11.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті, оның ішінде электрондық нысанда көрсету ерекшеліктері ескеріле отырып қойылатын өзге де талаптар</w:t>
+Транзит (иә/жоқ, елді көрсету)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті алушының мемлекеттік қызметті көрсету мәртебесі туралы ақпаратты қашықтықтан қол жеткізу</w:t>
-[...1 lines deleted...]
-          </w:p>
+12.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-режимінде порталдың "жеке кабинеті", сондай-ақ мемлекеттік қызметтер көрсету мәселелері жөніндегі бірыңғай байланыс орталығы арқылы алуға мүмкіндігі бар.</w:t>
-[...1 lines deleted...]
-          </w:p>
+Орны ауыстырылатын (тасымалданатын) объектінің экспорты, импорты кезінде пайдаланылуы болжанатын көлік түрі (бірізді орын ауыстыру тәртібімен).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету мәселелері жөніндегі анықтамалық қызметтердің байланыс телефондары Министрліктің www.gov.kz интернет-ресурсында орналастырылған. Мемлекеттік қызметтер көрсету мәселелері жөніндегі бірыңғай байланыс орталығы: 1414, 8 800 080 7777.</w:t>
-            </w:r>
+13.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Орны ауыстырылатын (тасымалданатын) объектіні алып өту көзделетін мемлекеттік шекарадағы өткізу пункттерін көрсете отырып, орны ауыстырылатын (тасымалданатын) объектінің жол жүру бағдары.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Экспорттың, импорттың мақсаттары (мақсаттар цифрлық жүйеде айқындалған).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жойылып кету қаупі төнген жабайы фауна мен флора түрлерімен халықаралық сауда туралы конвенцияның (бұдан әрі – СИТЕС) ықпалына түсетін жануарлар түрлерін Қазақстан Республикасы аумағына әкелуге немесе жойылып кету қаупі төнген және СИТЕС ықпалына түсетін тірі жануарларды, аңшылық олжаларын немесе олардың оңай танылатын бөліктерін немесе туындысын (дериватын), оның ішінде құжаттары, орама жапсырмалары немесе басқа белгілері бойынша жануарлардың бөліктері немесе туындылары (дериваттары) болатындарды немесе бола алатындарды әкеткен жағдайда, Қазақстан Республикасы аумағынан әкетуге арналған рұқсаттардың берілген күндері және нөмірлері.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ветеринариялық препараттардың немесе азықтық қоспалардың шыққан елін және тіркеу куәлігінің нөмірін (тіркелген, қайта тіркелген күні) көрсете отырып, өндіруші ұйымдардың ветеринариялық препараттардың, азықтық қоспалардың экспорты кезінде.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Ветеринариялық препараттардың немесе азықтық қоспалардың шыққан елін және тіркеу куәлігінің нөмірін (тіркеу, қайта тіркеу күні)/Еуразиялық экономикалық одаққа мүше мемлекетте тіркелгенін растайтын құжатты (тіркеу, қайта тіркеу күні, Еуразиялық экономикалық одаққа *** мүше мемлекеттің атауы) көрсете отырып өндіруші ұйымдардың ветеринариялық препараттардың, азықтық қоспалардың импорты кезінде. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Асыл тұқымды малдың және асыл тұқымды өнімнің (материалдың) импорты кезінде асыл тұқымды малдың, асыл тұқымды өнімнің (материалдың) импорты туралы мәліметтерді көрсету.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Малдың тұқымы және жыныстық-жас тобы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ұйымның, елдің, өңірдің, ауданның, қаланың атауы көрсетілген жануарларды карантиндеу орны. Орны ауыстырылатын (тасымалданатын) объектіні карантиндеу, өндіру, сақтау шарттары.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Орны ауыстырылатын (тасымалданатын) объектінің сипаттамасы (рефрижератор − VIN коды, дезинфекция туралы анықтаманың нөмірі және берілген күні).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Еуразиялық экономикалық одақта ветеринариялық-санитариялық шараларды қолдану туралы" Еуразиялық экономикалық одақ комиссиясының 2010 жылғы 18 маусымдағы № 317 шешімімен бекітілген Ветеринариялық бақылауға (қадағалауға) жатқызылған тауарларға қойылатын бірыңғай ветеринариялық (ветеринариялық-санитариялық) талаптардан ерекшеленетін талаптар бойынша Қазақстан Республикасына үшінші елдерден (Еуразиялық экономикалық одаққа мүше болып табылмайтын мемлекеттер) әкелінген орны ауыстырылатын (тасымалданатын) объектінің Еуразиялық экономикалық одаққа мүше мемлекеттерге әкетілуіне жол бермеу туралы келісімді растаймын.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (өтініш беру күні) (аты, әкесінің аты (бар болса), тегі, телефоны) (электрондық цифрлық қолтаңбасы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескертпе: * Қазақстан Республикасы Ауыл шаруашылығы министрінің 2015 жылғы 23 қаңтардағы № 7-1/37 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10466 болып тіркелген) бұйрығымен бекітілген Жануарлар өсіруді, жануарларды, жануарлардан алынатын өнім мен шикізатты дайындауды (союды), сақтауды, қайта өңдеуді және өткізуді жүзеге асыратын өндіріс объектілеріне, сондай-ақ ветеринариялық препараттарды, жемшөп пен жемшөп қоспаларын өндіру, сақтау және өткізу жөніндегі ұйымдарға есептік нөмірлер беру қағидаларына сәйкес берілген есепке алу нөмірі көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ** Еуразиялық экономикалық одақтың бақылаудағы тауардың сыртқы экономикалық қызметінің тауар номенклатурасының коды бар 1001 19 000 0, 1001 99 000 0, 1002 90 000 0, 1003 90 000 0, 1004 90 000 0, 1005 90 000 0, 1201 90 000 0, 2309 (жемдік астық) тауарлар үшін экспорттау кезінде импорттаушы ел туралы мәліметтерден басқа, жүк алушыны көрсету қажет етілмейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      *** Қазақстан Республикасында және Еуразиялық экономикалық одаққа мүше мемлекеттерде тіркелмеген ветеринариялық препаратты, азықтық қоспаларды мемлекеттік тіркеу үшін ветеринариялық препараттарды, азықтық қоспаларды байқаудан өткізу, тіркеу сынақтарын жүргізу үшін қажетті мөлшерде және көлемде ветеринариялық препараттардың немесе азықтық қоспалардың тіркеу куәлігінің нөмірін (тіркеу, қайта тіркеу күні)/Еуразиялық экономикалық одаққа мүше мемлекетте тіркелгенін растайтын құжатты (тіркеу, қайта тіркеу күні, Еуразиялық экономикалық одаққа мүше мемлекеттің атауы) көрсетпей әкелуге жол беріледі.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7832,449 +11042,145 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(тасымалданатын) обьектілердің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>экспортына, импортына</w:t>
+              <w:t>экспортына, импортына және</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>және транзитіне рұқсат</w:t>
+              <w:t>транзитіне рұқсат беру</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>беру қағидаларына</w:t>
+              <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>3-қосымша</w:t>
+              <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z162" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:tbl>
-[...225 lines deleted...]
-    <w:bookmarkStart w:name="z155" w:id="73"/>
+    <w:bookmarkEnd w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...98 lines deleted...]
-            (экспортқа/импортқа керегін көрсету қажет)</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -8289,2728 +11195,50 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1.</w:t>
-[...2676 lines deleted...]
-              <w:t>
 [Уәкілетті органның</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 атауы ]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
@@ -11135,88 +11363,88 @@
               <w:t>
 [Уәкілетті органның</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 атауы]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z163" w:id="75"/>
+    <w:bookmarkStart w:name="z163" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мемлекеттік қызмет көрсетуден уәжді бас тарту</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z164" w:id="76"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z164" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Берілген күні: [берілген күні] [Көрсетілетін қызметті алушының атауы] Тіркеу орны: Облыс: [Облыс] Аудан: [Аудан] Қала\елді мекен: [қала\елді мекен] [жеке сәйкестендіру нөмірі/бизнес-сәйкестендіру нөмірі] [БСН/ЖСН] Мемлекеттік тіркеу күні [күні] Бас тарту себебі: [бас тарту себебі] [Көрсетілетін қызмет берушінің қол қоюшысының лауазымы] [Қол  қоюшының аты, әкесінің аты (бар болса), тегі]</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkEnd w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -12274,55 +12502,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -12648,31 +12876,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>