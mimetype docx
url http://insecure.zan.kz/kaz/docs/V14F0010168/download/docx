--- v1 (2025-11-15)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b060cb4" w14:textId="b060cb4">
+    <w:p w14:paraId="35933c2" w14:textId="35933c2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -931,790 +931,1454 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z51" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z52" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...78 lines deleted...]
-        </w:rPr>
         <w:t>
-      2. Осы Қағидаларда мынадай негізгі ұғымдар пайдаланылады:</w:t>
-[...336 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес келесі жұмыс күні жүзеге асырылады.</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Көрсетілетін қызметті беруші құжаттарды тіркеген сәттен бастап 2 (екі) жұмыс күні ішінде ұсынылған құжаттардың толықтығын тексереді.</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-тармақ жаңа редакцияда көзделген - ҚР Экология және табиғи ресурстар министрінің м.а. 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Ұсынылған құжаттардың толық болмау фактісі анықталған жағдайда жауапты бөлімшенің қызметкері көрсетілген мерзімде көрсетілетін қызметті беруші басшысының электрондық-цифрлы қолтаңбасы қойылған электрондық құжат нысанында өтінімді одан әрі қараудан дәлелді бас тарту дайындайды және көрсетілетін қызметті алушының "жеке кабинетіне" жібереді.</w:t>
+        <w:t xml:space="preserve">
+      1. Осы Жануарлар дүниесін пайдалануға рұқсаттар беру қағидалары (бұдан әрі – Қағидалар) "Жануарлар дүниесін қорғау, өсімін молайту және пайдалану туралы" Қазақстан Республикасы Заңының 9-бабы 1-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>59) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, "Рұқсаттар және хабарламалар туралы" Қазақстан Республикасы Заңының 12-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4) тармақшасына, "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 10-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (бұдан әрі – Мемлекеттік көрсетілетін қызметтер туралы заң) сәйкес әзірленді және жеке және заңды тұлғаларға (бұдан әрі - көрсетілетін қызметті алушы) Қазақстан Республикасының аумағында жануарлар дүниесін пайдалануға рұқсаттар беру (бұдан әрі – мемлекеттік көрсетілетін қызмет) тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z66" w:id="18"/>
+    <w:bookmarkStart w:name="z53" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес өтінімді және оған қоса берілетін құжаттарды өтінімде көрсетілген деректер мен мәліметтердің және ұсынылған құжаттарда көрсетілген мәліметтердің сәйкестігі тұрғысынан қарайды және өтінім келіп түскен сәттен бастап 1 (бір) жұмыс күні ішінде көрсетілетін қызметті беруші басшысының ЭЦҚ қойылған электрондық құжат нысанында рұқсат не мемлекеттік қызметті көрсетуден дәлелді бас тартуды қалыптастырады.</w:t>
+        <w:t>
+      2. Осы Қағидаларда мынадай негізгі ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z54" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      1) аң аулау – аң аулау объектiсi болып табылатын жануарлар түрлерiн мекендейтiн ортасынан алуды жүзеге асыру арқылы жануарлар дүниесiн арнайы пайдалану түрi;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z55" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы ведомство – Қазақстан Республикасы Экология және табиғи ресурстар министрлігінің Орман шаруашылығы және жануарлар дүниесі комитеті (бұдан әрі – ведомство).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z56" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Жануарлар дүниесін пайдалануға рұқсаттар (бұдан әрі – рұқсаттар) жануарлар дүниесін арнайы пайдаланудың мынадай:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z57" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) аң аулау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z58" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жануарларды ғылыми, мәдени-ағартушылық, тәрбиелік, эстетикалық мақсаттарда, сондай-ақ індеттің алдын алу мақсатында пайдалану;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z59" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) жануарлар түрлерін өсімін молайту мақсатында пайдалану түрлеріне беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z60" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      Қазақстан Республикасының заңнамасында белгіленген мемлекеттік қызмет көрсетуден бас тарту үшін негіздер осы Қағидаларға </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> жазылған.</w:t>
+      4. Аң аулауға, ғылыми-зерттеу, мәдени-ағартушылық, тәрбиелік, эстетикалық мақсаттарда, сондай-ақ індеттің алдын алу мақсатында пайдалануға, жануарлар түрлерін өсімін молайту мақсатында пайдалануға рұқсаттар осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-қосымшаларға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысандар бойынша беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z61" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Мемлекеттік қызмет көрсету тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z62" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Мемлекеттік қызметті жергілікті атқарушы органдар жануарларды алудың белгіленген лимиттері мен квоталары шегінде көрсетеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      6-тармақ жаңа редакцияда көзделген - ҚР Экология және табиғи ресурстар министрінің м.а. 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес мемлекеттік қызмет көрсетуден бас тарту үшін негіздер анықталған кезде көрсетілетін қызметті беруші көрсетілетін қызметті алушыға мемлекеттік қызмет көрсетуден бас тарту туралы алдын ала шешім туралы, сондай-ақ көрсетілетін қызметті алушыға алдын ала шешім бойынша ұстанымын білдіру мүмкіндігі үшін тыңдауды өткізу уақыты мен орны (тәсілі) туралы хабарлайды.</w:t>
+        <w:t>
+      6. Көрсетілетін қызметті беруші осы Қағидаларға өзгерістер және (немесе) толықтырулар енгізу туралы нормативтік құқықтық актіні бекіткен күннен бастап үш жұмыс күні ішінде енгізілген өзгерістер және (немесе) толықтырулар туралы ақпаратты "электрондық үкіметтің" ақпараттық-комуникациялық инфрақұрылымның операторына және бірыңғай байланыс орталығына жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z64" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Мемлекеттік қызмет көрсету процесінің сипаттамасын, нысанын, мазмұны мен нәтижесін, сондай-ақ мемлекеттік қызмет көрсету ерекшеліктері ескеріле отырып, өзге де мәліметтерді қамтитын мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі осы Қағидаларға 6-қосымшаға сәйкес нысанда жазылған.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      8-тармақ жаңа редакцияда көзделген - ҚР Экология және табиғи ресурстар министрінің м.а. 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Тыңдау туралы хабарлама мемлекеттік қызмет көрсету мерзімі аяқталғанға дейін кемінде 3 (үш) жұмыс күні бұрын жіберіледі.</w:t>
+      8. Көрсетілетін қызметті берушінің кеңсесі құжаттар келіп түскен күні оларды қабылдауды, тіркеуді жүзеге асырады және көрсетілетін қызметті берушінің қарауына жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Тыңдау хабарлама жасалған күннен бастап 2 (екі) жұмыс күнінен кешіктірілмей жүргізіледі. Тыңдау нәтижелері бойынша көрсетілетін қызметті беруші оң нәтиже немесе мемлекеттік қызмет көрсетуден бас тарту туралы дәлелді жауап береді.</w:t>
+        <w:t xml:space="preserve">
+      Көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде құжаттарды қабылдау Қазақстан Республикасы Еңбек кодексінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>84-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес келесі жұмыс күні жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z67" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...40 lines deleted...]
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 8555 болып тіркелген) бекітілген тәртіппен мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесіне енгізілуін қамтамасыз етеді.</w:t>
+        <w:t>
+      Көрсетілетін қызметті беруші құжаттарды тіркеген сәттен бастап 2 (екі) жұмыс күні ішінде ұсынылған құжаттардың толықтығын тексереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Рұқсаттар мен хабарламалардың мемлекеттік ақпараттық жүйесі арқылы мемлекеттік қызметтер көрсету кезінде мемлекеттік көрсетілетін қызметтер көрсету сатысы туралы деректер мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесіне автоматты режимде келіп түседі.</w:t>
+      Ұсынылған құжаттардың толық болмау фактісі анықталған жағдайда жауапты бөлімшенің қызметкері көрсетілген мерзімде көрсетілетін қызметті беруші басшысының электрондық-цифрлы қолтаңбасы қойылған электрондық құжат нысанында өтінімді одан әрі қараудан дәлелді бас тарту дайындайды және көрсетілетін қызметті алушының "жеке кабинетіне" жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z68" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> 3-тарау. Көрсетілетін қызметті берушінің және (немесе) оның лауазымды тұлғаларының мемлекеттік қызметтер көрсету мәселелері бойынша шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      9-тармақ жаңа редакцияда көзделген - ҚР Экология және табиғи ресурстар министрінің м.а. 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z69" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      9. Көрсетілетін қызметті алушы құжаттардың толық топтамасын ұсынған жағдайда көрсетілетін қызметті беруші осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес өтінімді және оған қоса берілетін құжаттарды өтінімде көрсетілген деректер мен мәліметтердің және ұсынылған құжаттарда көрсетілген мәліметтердің сәйкестігі тұрғысынан қарайды және өтінім келіп түскен сәттен бастап 1 (бір) жұмыс күні ішінде көрсетілетін қызметті беруші басшысының ЭЦҚ қойылған электрондық құжат нысанында рұқсат не мемлекеттік қызметті көрсетуден дәлелді бас тартуды қалыптастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасының заңнамасында белгіленген мемлекеттік қызмет көрсетуден бас тарту үшін негіздер осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-қосымшада</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> жазылған.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>73-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес мемлекеттік қызмет көрсетуден бас тарту үшін негіздер анықталған кезде көрсетілетін қызметті беруші көрсетілетін қызметті алушыға мемлекеттік қызмет көрсетуден бас тарту туралы алдын ала шешім туралы, сондай-ақ көрсетілетін қызметті алушыға алдын ала шешім бойынша ұстанымын білдіру мүмкіндігі үшін тыңдауды өткізу уақыты мен орны (тәсілі) туралы хабарлайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тыңдау туралы хабарлама мемлекеттік қызмет көрсету мерзімі аяқталғанға дейін кемінде 3 (үш) жұмыс күні бұрын жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тыңдау хабарлама жасалған күннен бастап 2 (екі) жұмыс күнінен кешіктірілмей жүргізіледі. Тыңдау нәтижелері бойынша көрсетілетін қызметті беруші оң нәтиже немесе мемлекеттік қызмет көрсетуден бас тарту туралы дәлелді жауап береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      10-тармақ жаңа редакцияда көзделген - ҚР Экология және табиғи ресурстар министрінің м.а. 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10. Мемлекеттік көрсетілетін қызметтер туралы заңның 5-бабының 2-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес көрсетілетін қызметті беруші мемлекеттік көрсетілетін қызметтер көрсету сатысы туралы деректердің "Мемлекеттік көрсетілетін қызметтер көрсету сатысы туралы мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесіне деректерді енгізу қағидаларын бекіту туралы" Қазақстан Республикасы Көлік және коммуникация министрінің міндетін атқарушының 2013 жылғы 14 маусымдағы № 452 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 8555 болып тіркелген) бекітілген тәртіппен мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесіне енгізілуін қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Рұқсаттар мен хабарламалардың мемлекеттік ақпараттық жүйесі арқылы мемлекеттік қызметтер көрсету кезінде мемлекеттік көрсетілетін қызметтер көрсету сатысы туралы деректер мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесіне автоматты режимде келіп түседі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z68" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Көрсетілетін қызметті берушінің және (немесе) оның лауазымды тұлғаларының мемлекеттік қызметтер көрсету мәселелері бойынша шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      11-тармақ жаңа редакцияда көзделген - ҚР Экология және табиғи ресурстар министрінің м.а. 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
       11. Мемлекеттік қызметтер көрсету мәселелері бойынша шағымды қарауды жоғары тұрған әкімшілік орган, лауазымды адам, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағым көрсетілетін қызметті берушіге және (немесе) шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адамға беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1906,148 +2570,148 @@
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z71" w:id="22"/>
+    <w:bookmarkStart w:name="z71" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ____________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">       (жергілікті атқарушы органның атауы)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (наименование местного исполнительного органа)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жануарлар дүниесін пайдалануға РҰҚСАТ №_______________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       РАЗРЕШЕНИЕ на пользование животным миром (аң аулауға)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z72" w:id="23"/>
+    <w:bookmarkStart w:name="z72" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Берілді/выдано:____________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (заңдытұлғаныңатауыжәне бизнес-сәйкестендірунөмірі, жеке тұлғаның, тегі, аты, әкесініңаты (бар болса) және жеке сәйкестендіру нөмірі/ наименование организации и бизнес-идентификационный номер юридического лица, фамилия, имя, отчество (при его наличии) и индивидуальный идентификационный номер физического лица) Аңаулау орны (аңшылық шаруашылығы, участке)/место охоты (охотничье хозяйство, участок)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2606,70 +3270,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (Төменгі бөлігін аңшыға рұқсат берген ұйым толтырады/заполняется</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       организацией, получившей разрешение на пользование животным миром)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z73" w:id="24"/>
+    <w:bookmarkStart w:name="z73" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Аңшы/охотник _____________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (тегі, аты, әкесінің аты (бар болса) / (фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2911,80 +3575,80 @@
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z75" w:id="25"/>
+    <w:bookmarkStart w:name="z75" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ______________________________________________________________ </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(жергілікті атқарушы органның атауы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жануарлар дүниесін ғылыми, мәдени-ағартушылық, тәрбиелік, эстетикалық мақсаттарда, сондай-ақ індеттің алдын алу мақсатында пайдалануға арналған рұқсат</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3692,80 +4356,80 @@
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z77" w:id="26"/>
+    <w:bookmarkStart w:name="z77" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ________________________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (жергілікті атқарушы органның атауы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нөмірі: __________ Берілген күні: __________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4366,68 +5030,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>рұқсаттар беру қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z79" w:id="27"/>
+    <w:bookmarkStart w:name="z79" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жануарлар дүниесін пайдаланғаны үшін төлемақы мөлшерлемелері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасында кәсіпшілік, әуесқойлық және спорттық аң аулауды жүргізу кезінде төлемақы мөлшерлемелері мыналарды құрайды:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -14206,130 +14870,130 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z80" w:id="28"/>
+    <w:bookmarkStart w:name="z80" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескерту:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z81" w:id="29"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z81" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Жануарлар дүниесiн пайдаланғаны үшiн төлемақы (бұдан әрi осы тармақтың мақсаттары үшiн – төлемақы) жануарлар дүниесiн арнайы пайдалану тәртiбiмен жануарлар дүниесiн пайдаланғаны үшiн алынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z82" w:id="30"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z82" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Жануарлардың сирек кездесетiн және құрып кету қаупi төнген түрлерiн пайдаланғаны үшiн төлемақыны осы жануарларды табиғи ортадан әкетуге рұқсат беру кезiнде Қазақстан Республикасының Үкiметi әрбiр жеке жағдайда белгiлейдi.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z83" w:id="31"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z83" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Төлем алынбайды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жануарларды кейіннен табиғи ортаға жібере отырып, ғылыми-зерттеу және шаруашылық мақсаттарда таңбалау, жүзу, қоныстандыру, жасанды өсіру және шағылыстыру мақсатында табиғи ортадан алып қою кезінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -14340,195 +15004,184 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жеке және заңды тұлғалардың меншiгi болып табылатын, жасанды түрде өсiрiлген және ерiксiз және (немесе) жартылай еркiн жағдайларда ұсталатын жануарлар дүниесi объектiлерiн пайдаланған кезде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) халықтың денсаулығын сақтау, ауыл шаруашылығы және басқа да үй жануарларының ауруларының алдын алу, қоршаған ортаға залал келтiрудi болдырмау, ауыл шаруашылығы қызметiне елеулi зиян келтiру қаупiн болдырмау мақсатында саны реттелуге жататын жануарлар түрлерiн алып қою кезiнде.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z84" w:id="32"/>
+    <w:bookmarkStart w:name="z84" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Жергiлiктi атқарушы органдар тоқсан сайын, есептi тоқсаннан кейiнгi айдың 15-iнен кешiктiрiлмей, олардың орналасқан жерi бойынша салық органдарына уәкілетті орган белгілеген нысан бойынша алымдарды төлеушілер мен салық салу объектілері бойынша мәлімет ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-[...108 lines deleted...]
-    </w:tbl>
+    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Нысан</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5-қосымша жаңа редакцияда көзделген - ҚР Экология және табиғи ресурстар министрінің м.а. 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -14564,282 +15217,409 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(кімге)______________________</w:t>
+              <w:t>Жануарлар дүниесін пайдалануға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(заңды тұлғаның толық атауы,</w:t>
+              <w:t>рұқсаттар беру қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>көрсетілетін қызметті</w:t>
-[...181 lines deleted...]
-              <w:t>жеке сәйкестендіру нөмірі)</w:t>
+              <w:t>5-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z86" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нысан</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(кімге)______________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(заңды тұлғаның толық атауы,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>көрсетілетін қызметті</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>берушінің тегі, аты, әкесінің аты</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(ол болған жағдайда)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(кімнен) ___________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(көрсетілетін қызмет</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>алушының толық атауы)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мекенжайы __________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(индексі, облыс, қала,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аудан, көше, үй №,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пәтер № (бар болса), телефон)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>көрсетілетін қызмет алушының</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>деректемелері</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>___________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(бизнес-сәйкестендіру нөмірі,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жеке сәйкестендіру нөмірі)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z86" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өтінім</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Жануарлар дүниесін пайдалануға рұқсат" беруді сұраймын (аң аулауға, өсімін молайту мақсатына, жануарларды ғылыми, мәдени-ағарту, тәрбиелік, эстетикалық мақсаттарда, сондай-ақ індеттің алдын алу мақсатында пайдалануға)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -15657,50 +16437,166 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (тегі, аты, әкесінің аты (бар болса), ЭЦҚ)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      6-қосымша жаңа редакцияда көзделген - ҚР Экология және табиғи ресурстар министрінің м.а. 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -17731,55 +18627,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>