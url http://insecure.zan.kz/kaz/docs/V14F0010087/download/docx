--- v1 (2026-03-12)
+++ v2 (2026-06-08)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="0d35fa7" w14:textId="0d35fa7">
+    <w:p w14:paraId="c4ae09b" w14:textId="c4ae09b">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -3482,50 +3482,144 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жүзеге асырылады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z92" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) өңдеуші кәсіпорын берген және ЭЦҚ қойылған өтінімнің СМАЖ-да тіркелуі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z93" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3-1) өтінім берілген жылға дейінгі алдыңғы 2 (екі) қаржы жылы қатарынан салық аударымдары мен еңбекақы төлеу қорының көлемін төмендетуге жол бермеу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақшаның бірінші бөлігінде көрсетілген базалық өлшемшарт дара кәсіпкер немесе заңды тұлға ретінде мемлекеттік тіркелген мерзімі 3 (үш) жылдан аспайтын көрсетілетін қызметті алушыларға қатысты қолданылмайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z94" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3-2) сары майдың, қатты ірімшіктің, құрғақ сүттің (қаймағы алынбаған, майсыздандырылған) және құрғақ бидай дәнмаңызының (бидай глютені) жалпы өнім көлемінің өткен жылдың деңгейінде сақталуын /өсуін қамтамасыз ету бойынша қарсы міндеттемелерді сақтау, ақшалай мәнде (мың теңге).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қарсы міндеттемелерді агроөнеркәсіптік кешеннің субъектілері ағымдағы қаржы жылында ұқсас қарсы міндеттемелерді белгілеу көзделген субсидиялардың барлық түрлері бойынша жиынтығында 100 000 000 (жүз миллион) теңге және одан жоғары мөлшерде субсидиялар алған жағдайда қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2029 жылғы 1 қаңтардан бастап қарсы міндеттемелер субсидиялар алатын агроөнеркәсіптік кешеннің барлық субъектілеріне қолданылады.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3541,533 +3635,345 @@
         </w:rPr>
         <w:t>ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      3-1) тармақша алып тастау көзделген - ҚР Ауыл шаруашылығы министрінің м.а. 24.12.2024 </w:t>
+        <w:t xml:space="preserve">      14-тармақты 3-3) тармақшамен толықтыру көзделген – ҚР Ауыл шаруашылығы министрінің м.а. 24.12.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 415</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (01.01.2027 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (01.01.2027 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...90 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z95" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) СМАЖ бен электрондық шот-фактуралардың ақпараттық жүйесінің (бұдан әрі – ЭШФ АЖ) ақпараттық өзара іс-қимылы нәтижесінде өңдеуші кәсіпорынның (өңдеуші кәсіпорынның құрылымдық бөлімшесі) ауыл шаруашылығы өнімін сатып алғанын және дайын өнімді өткізгенін растауы (ауыл шаруашылығы өнімін жеткізушінің, алдыңғы жылдан ерте емес шығарып берілген тиісті электрондық шот-фактурасының болуы, және өңдеуші кәсіпорынның (өңдеуші кәсіпорынның құрылымдық бөлімшесінің) дайын өнімді өткізу туралы алдыңғы жылдың төртінші тоқсанынан ерте емес шығарып берілген тиісті электрондық шот-фактурасының болуы).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 14-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің м.а. 27.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t>№ 36</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі және 01.01.2025 бастап туындаған қатынастарға қолданылады) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z47" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Субсидиялар беру үшін қажетті мәліметтерді қамтитын СМАЖ-да іркіліс болған жағдайда, көрсетілетін қызметті беруші туындаған жағдай туралы Министрлікті дереу хабардар етеді, ол оны жоюға кіріседі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте, туындаған іркілісті жою бойынша жұмыстар жүргізілгеннен кейін Министрлік 3 (үш) жұмыс күні ішінде техникалық проблема туралы хаттама жасайды және оны СМАЖ-ға орналастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министрлік осы Қағидалар бекітілген немесе өзгертілген күннен бастап 3 (үш) жұмыс күні ішінде мемлекеттік қызмет көрсету тәртібі туралы ақпаратты өзектендіреді және Бірыңғай байланыс-орталығына жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      14-тармақты 3-3) тармақшамен толықтыру көзделген – ҚР Ауыл шаруашылығы министрінің м.а. 24.12.2024 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 15-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 14.06.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 229</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 415</w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z95" w:id="39"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z48" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...179 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-параграф. Субсидияларды есептеу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z49" w:id="42"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z49" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Субсидиялар мөлшері мынадай формула бойынша есептеледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       S = (Vс*Кқ) * Нсуб,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4232,88 +4138,88 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z50" w:id="43"/>
+    <w:bookmarkStart w:name="z50" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-параграф. Субсидияларды төлеу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z51" w:id="44"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z51" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Өтінімдерді қабылдау өңдеуші кәсіпорынның тіркелген орны бойынша тиісті жылдың 1 сәуірінен 10 желтоқсаны (қоса алғанда) аралығында жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4332,70 +4238,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z52" w:id="45"/>
+    <w:bookmarkStart w:name="z52" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. СМАЖ веб-порталы (бұдан әрі – Жеке кабинет) арқылы тізілім деректеріне қолжетімділік беру үшін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) өңдеуші кәсіпорын СМАЖ-да өз бетінше тіркелу үшін ЭЦҚ алады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4450,188 +4356,188 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2023 бастап қолданысқа енгiзiледi) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z55" w:id="46"/>
+    <w:bookmarkStart w:name="z55" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Жеке кабинетте тіркелу үшін өңдеуші кәсіпорындар мынадай мәліметтерді көрсетеді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z56" w:id="47"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z56" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) дара кәсіпкерлер үшін: жеке сәйкестендіру нөмірі (бұдан әрі - ЖСН), аты, әкесінің аты (бар болса), тегі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z57" w:id="48"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z57" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) заңды тұлғалар үшін: бизнес-сәйкестендіру нөмірі, толық атауы, аты, әкесінің аты (бар болса), тегі және бірінші басшының ЖСН-сы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z58" w:id="49"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z58" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) байланыс деректері (почталық мекенжайы, телефоны, электронды почта мекенжайы);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z59" w:id="50"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z59" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) екінші деңгейдегі банктің немесе ұлттық почта операторының ағымдағы шотының деректемелері.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жоғарыда көрсетілген деректер өзгертілген жағдайда, өңдеуші кәсіпорын 1 (бір) жұмыс күні ішінде Жеке кабинетке енгізілген жеке шоттың деректерін өзгертеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z60" w:id="51"/>
+    <w:bookmarkStart w:name="z60" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Өтінімді қалыптастыру және тіркеу Жеке кабинетте мынадай тәртіппен жүргізіледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы Қағидалардың 14-тармағы 4) тармақшасының талаптарын СМАЖ тексеруі үшін қажетті мәліметтерді енгізе отырып, өтінім қалыптастырылады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5088,101 +4994,101 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 209</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2025 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен; жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің м.а. 27.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 36</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі және 01.01.2025 бастап туындаған қатынастарға қолданылады) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z63" w:id="52"/>
+    <w:bookmarkStart w:name="z63" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. Көрсетілетін қызметті беруші өтінімді тіркеген сәттен бастап 1 (бір) жұмыс күні ішінде ЭЦҚ-ны қолдана отырып, қол қою арқылы оны қабылдағанын растайды, көрсетілетін қызметті алушыға осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5197,91 +5103,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша электрондық құжат нысанында субсидиялардың аударылғандығы немесе осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша электрондық құжат нысанында мемлекеттік қызмет көрсетуден бас тарту туралы дәлелді хабарлама жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z64" w:id="53"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z64" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22. Көрсетілетін қызметті беруші қаржыландыру жоспарына сәйкес көрсетілетін қызметті беруші осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>21-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес өтінімді қабылдағанын растағаннан кейін 1 (бір) жұмыс күні ішінде "Қазынашылық-Клиент" ақпараттық жүйесіне жүктелетін субсидиялар төлеуге арналған төлем шоттарын СМАЖ-да қалыптастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkEnd w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тиісті қаржы жылына арналған қаржыландыру жоспарына сәйкес өңдеуші кәсіпорындардың шығындарын субсидиялауға көзделген қаражат жетіспеген кезде өтінімдер резервке (күту парағына) келіп түседі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5428,130 +5334,130 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z65" w:id="54"/>
+    <w:bookmarkStart w:name="z65" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Мемлекеттік қызмет көрсетуден бас тартуға мыналар негіз болып табылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z66" w:id="55"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z66" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) көрсетілетін қызметті алушы мемлекеттік қызметті алу үшін ұсынған құжаттардың және (немесе) олардағы мәліметтердің дұрыс еместігінің анықталуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z67" w:id="56"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z67" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызметтерді көрсету үшін қажетті ұсынылған мәліметтердің осы Қағидаларда белгіленген талаптарға сәйкес келмеуі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z104" w:id="57"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z104" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23-1. Көрсетілетін қызметті беруші субсидиялау мониторингі үшін тиісті жылдың 30 желтоқсанына дейінгі мерзімде Министрлікке СМАЖ-да қалыптастырылған және жүктеліп алынған субсидияларды пайдалану туралы ақпаратты ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkEnd w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5570,88 +5476,88 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z68" w:id="58"/>
+    <w:bookmarkStart w:name="z68" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Көрсетілетін қызметті берушілердің және (немесе) олардың лауазымды адамдарының мемлекеттік қызметтер көрсету мәселелері бойынша шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z69" w:id="59"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z69" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Көрсетілетін қызметті берушінің Мемлекеттік қызмет көрсету мәселелері бойынша шешіміне, әрекетіне (әрекетсіздігіне) шағым көрсетілетін қызметті беруші басшысының атына, мемлекеттік қызмет көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkEnd w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5670,90 +5576,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z70" w:id="60"/>
+    <w:bookmarkStart w:name="z70" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       25. Көрсетілетін қызметті алушының шағымын Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>25-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тармағына сәйкес:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       көрсетілетін қызметті беруші – тіркелген күнінен бастап 5 (бес) жұмыс күні ішінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5846,90 +5752,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z71" w:id="61"/>
+    <w:bookmarkStart w:name="z71" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       26. Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>25-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тармағына сәйкес көрсетілетін қызметті берушінің, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның шағымды қарау мерзімі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkEnd w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) шағым бойынша қосымша зерделеу немесе тексеру не жергілікті жерге барып тексеру жүргізу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6002,90 +5908,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z74" w:id="62"/>
+    <w:bookmarkStart w:name="z74" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       27. Егер заңда өзгеше көзделмесе, сотқа жүгінуге ҚР ӘРПК-нің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>91-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тармағына сәйкес сотқа дейінгі тәртіппен шағым жасалғаннан кейін жол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkEnd w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6265,68 +6171,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z76" w:id="63"/>
+    <w:bookmarkStart w:name="z76" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Түпкілікті өнімді бастапқы өнімге қайта есептеу коэффициенттері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkEnd w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 1-қосымша жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің 30.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7246,68 +7152,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z87" w:id="64"/>
+    <w:bookmarkStart w:name="z87" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өңдеуші кәсіпорындардың ауыл шаруашылығы өнімін тереңдете өңдеп өнім өндіруі үшін оны сатып алу шығындарын субсидиялауға арналған өтінім</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkEnd w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-қосымша жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің 30.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7464,70 +7370,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ауыл шаруашылығы өнімін сатып алуға _______________________ теңге</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (сома цифрмен және жазбаша) мөлшерінде субсидия төлеуді сұраймын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z108" w:id="65"/>
+    <w:bookmarkStart w:name="z108" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Өтінім беруші туралы мәліметтер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkEnd w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заңды тұлға үшін:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7808,70 +7714,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       орналасқан жері _______________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       хабарламаның берілген күні _____________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z109" w:id="66"/>
+    <w:bookmarkStart w:name="z109" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Өңдеуші кәсіпорынның екінші деңгейдегі банктегі немесе ұлттық почта</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       операторындағы ағымдағы шотының мәліметтері:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7990,1486 +7896,67 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       БСН ______________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кбе ______________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z110" w:id="67"/>
+    <w:bookmarkStart w:name="z110" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Ауыл шаруашылығы өнімін сатып алуға жұмсалған шығындарды (өтінім берілген сәттегі) растайтын шот-фактуралар туралы мәліметтер (әрбір ауыл шаруашылығы өнімін өндіруші, ауыл шаруашылығы кооперативі және дайындаушы ұйым бойынша мәліметтер жеке толтырылады):</w:t>
-      </w:r>
-[...1417 lines deleted...]
-      4. Дайын өнімнің (өтінім беру сәтінде) өткізілгенін растайтын шот-фактуралар туралы мәліметтер (әрбір сатып алушы бойынша мәліметтер жеке толтырылады):</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
@@ -9774,281 +8261,313 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -10269,68 +8788,594 @@
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жиыны (нақты сатып алу бағасы көрсетіледі)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z112" w:id="69"/>
-[...15 lines deleted...]
-      5. Тиесілі субсидиялар есептемесі (автоматты түрде толтырылады):</w:t>
+    <w:bookmarkStart w:name="z111" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Дайын өнімнің (өтінім беру сәтінде) өткізілгенін растайтын шот-фактуралар туралы мәліметтер (әрбір сатып алушы бойынша мәліметтер жеке толтырылады):</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
@@ -10351,50 +9396,911 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шот-фактура нөмірі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шот-фактураның берілген күні</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ауыл шаруашылығы өнімінің атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ауыл шаруашылығы өнімінің көлемі, килограмм</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бағасы, килограмына теңге, ҚҚС-ны есептемегенде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құны, теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сатушының атауы және ЖСН-сы/БСН-сы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z112" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Тиесілі субсидиялар есептемесі (автоматты түрде толтырылады):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 Тереңдете өңделген өнімнің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -11702,68 +11608,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>субсидиялау қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z80" w:id="70"/>
+    <w:bookmarkStart w:name="z80" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Өңдеуші кәсіпорындардың ауылшаруашылық өнімін тереңдете өңдеп өнім өндіруі үшін оны сатып алу шығындарын субсидиялау" мемлекеттік қызметті көрсетуге қойылатын негізгі талаптар тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkEnd w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 3-қосымша жаңа редакцияда –ҚР Ауыл шаруашылығы министрінің м.а. 23.12.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11870,97 +11776,367 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Көрсетілетін қызметті берушінің атауы</w:t>
+              <w:t>Көрсетілетін</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қызметті</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>берушінің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Облыстардың, Астана, Алматы және Шымкент қалаларының жергілікті атқарушы органдары (бұдан әрі – көрсетілетін қызметті беруші).</w:t>
+              <w:t>Облыстардың</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, Астана, Алматы </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>және</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Шымкент </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қалаларының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жергілікті</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>атқарушы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>органдары</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұдан</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>әрі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>көрсетілетін</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қызметті</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>беруші</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13839,68 +14015,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұсынылады: Қазақстан Республикасы Ауыл шаруашылығы министрлігіне</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысан www.gov.kz интернет-ресурсында орналастырылған</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z113" w:id="71"/>
+    <w:bookmarkStart w:name="z113" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Әкімшілік нысанның атауы: Агроөнеркәсіптік кешеннің өндірілген жалпы өнімінің (тауарлардың немесе көрсетілген қызметтердің) көлемі туралы ақпарат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkEnd w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағидалар 6-қосымшамен толықтырылды - ҚР Ауыл шаруашылығы министрінің м.а. 20.06.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -15898,86 +16074,86 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>көлемі туралы ақпарат"</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысанына қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z115" w:id="72"/>
+    <w:bookmarkStart w:name="z115" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Әкімшілік деректерді өтеусіз негізде жинауға арналған "Агроөнеркәсіптік кешеннің өндірілген жалпы өнімінің (тауарлардың немесе көрсетілген қызметтердің) көлемі туралы ақпарат" нысанын толтыру бойынша түсіндірме (индексі: № 1-ЖӨ нысан, кезеңділігі: жылдық)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z116" w:id="73"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z116" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkEnd w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Осы түсіндірме әкімшілік деректерді өтеусіз негізде жинауға арналған "Агроөнеркәсіптік кешеннің өндірілген жалпы өнімінің (тауарлардың немесе көрсетілген қызметтердің) көлемі туралы ақпарат" нысанын (бұдан әрі – Нысан) толтыру бойынша бірыңғай талаптарды айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -16042,68 +16218,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       субсидия алатын өңдеуші кәсіпорындар ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Нысан мемлекеттік және орыс тілдерінде толтырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z117" w:id="74"/>
+    <w:bookmarkStart w:name="z117" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Нысанды толтыру бойынша түсініктеме</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkEnd w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Нысанның 1-бағанында ұлттық Әкімшілік-аумақтық объектілердің жіктеуішіне сәйкес облыстың, республикалық маңызы бар қаланың, астананың атауы көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -17431,55 +17607,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -17805,31 +17981,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>