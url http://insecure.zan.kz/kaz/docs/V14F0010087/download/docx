--- v2 (2026-06-08)
+++ v3 (2026-07-26)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="c4ae09b" w14:textId="c4ae09b">
+    <w:p w14:paraId="b532247" w14:textId="b532247">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -17607,55 +17607,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -17981,31 +17981,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>