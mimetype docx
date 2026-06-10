--- v0 (2025-11-07)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="bb71723" w14:textId="bb71723">
+    <w:p w14:paraId="6e22213" w14:textId="6e22213">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -714,64 +714,51 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2014 жылғы 22 тамыздағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№ 373 бұйрығымен</w:t>
-[...12 lines deleted...]
-              <w:t>бекітілген</w:t>
+              <w:t>№ 373 бұйрығымен бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -831,107 +818,107 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Әкімшілік құқық бұзушылықтар туралы іс бойынша қысқартылған іс жүргізу тәртібінде әкімшілік айыппұл төлеу туралы түбіртек № _______</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Нысан жаңа редакцияда – ҚР Премьер-Министрінің орынбасары - Қаржы министрінің 19.01.2023 </w:t>
+      Ескерту. Нысан жаңа редакцияда - ҚР Қаржы министрінің 10.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 46</w:t>
+        <w:t>№ 166</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ____________ жылғы "___" _______ ____________________</w:t>
-[...17 lines deleted...]
-      (берілген күні)                                              (берілген орны)</w:t>
+      _____________жылғы "____" _______ ____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (берілген күні) (берілген орны)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Оған қатысты іс қозғалған адам туралы мәліметтер:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -941,141 +928,159 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тегі, аты және әкесінің аты (ол болған кезде), (заңды тұлғаның атауы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ___________________________________________________________</w:t>
-[...89 lines deleted...]
-      Бенефициар Банкі: Қазақстан Республикасы Қаржы министрлігінің Қазынашылық комитеті</w:t>
+      _____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тұрғылықты жері (заңды мекенжайы)_____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЖСН*_________________________________БЖН*__________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бенефициар (мемлекеттік кірістер органы):________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бенефициар БЖН*______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бенефициар Банкі: Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қазынашылық комитеті</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЖСК* KZ24070105KSN0000000 Бенефициар Банктің БСК* KKMFKZ2A</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
@@ -1302,87 +1307,123 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Төлем мақсаты: №______________ сериялы әкімшілік құқық бұзушылық туралы</w:t>
-[...35 lines deleted...]
-      қарауға уәкілетті орган_______________________________________________</w:t>
+      Төлем мақсаты:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      №____ериялы әкімшілік кұқық бұзушылық туралы хаттама бойынша әкімшілік</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      айыппұл</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік құқық бұзушылық туралы істі қарауға уәкілетті орган</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Хаттаманы толтырған және түбіртекті берген адамның лауазымы, тегі және аты-жөні</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1392,355 +1433,321 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Айыппұлды төлеу мерзімі _______ жылғы "___" _______ дейін (қоса алғанда)</w:t>
-[...37 lines deleted...]
-    </w:p>
+      Айыппұлды төлеу мерзімі ______ жылғы "___" _______ дейін (қоса алғанда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құқық бұзушының қолы (заңды тұлға өкілі)_______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      -------------------------------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z20" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Әкімшілік құқық бұзушылықтар туралы іс бойынша қысқартылған  іс жүргізу тәртібінде әкімшілік айыппұл төлеу туралы түбіртектің  түбірі №_______</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...104 lines deleted...]
-      ________________________________________________</w:t>
+    <w:bookmarkEnd w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________ жылғы "__" ______ ______________  (берілген күні) (берілген орны)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Хаттаманы толтырған және түбіртекті берген адамның лауазымы, тегі және аты-жөні</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тегі, аты және әкесінің аты (ол болған кезде), (заңды тұлғаның атауы)__________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тұрғылықты жері (заңды мекенжайы)_____________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жеке басты куәландыратын құжат (мемлекеттік тіркеу нөмірі және күні):</w:t>
-[...107 lines deleted...]
-      Бенефициар Банкі: Қазақстан Республикасы Қаржы министрлігінің Казынашылық комитеті</w:t>
+      Жеке басты куәландыратын құжат (мемлекеттік тіркеу нөмірі және күні):_______</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (құжат атауы, сериясы, нөмірі, берілген күні, кім берген)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЖСН*____________________________БЖН*___________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бенефициар (мемлекеттік кірістер органы):_____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бенефициар БЖН*__________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Бенефициар Банкі: Қазақстан Республикасы Қаржы министрлігінің Казынашылық </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      комитеті</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЖСК* KZ24070105KSN0000000 Бенефициар Банкі БСК* KKMFKZ2А</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
@@ -1967,413 +1974,341 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Айыппұлды төлеу мерзімі _______ жылғы "_______"_______ дейін (қоса алғанда).</w:t>
-[...17 lines deleted...]
-      Қазақстан Республикасының Әкімшілік құқық бұзушылық туралы</w:t>
+      Айыппұлды төлеу мерзімі _____ жылғы "_____"_______ дейін (қоса алғанда).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      кодексінің </w:t>
-[...131 lines deleted...]
-    </w:p>
+      Қазақстан Республикасының Әкімшілік құқық бұзушылық туралы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>811-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (бұдан әрі – ӘҚБтК) 810 және 811-баптарында көзделген әкімшілік құқық бұзушылық туралы іс бойынша қысқартылған іс жүргізудің негіздемесі мен тәртібі маған түсіндірілді, түбіртекті алдым</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (құқық бұзушының қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (хаттаманы толтырған және түбіртекті берген адамның қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z21" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Айыппұл төлеу қажеттігі туралы нұсқама бойынша қысқартылған іс жүргізу тәртібінде әкімшілік айыппұл төлеу туралы түбіртек №________</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...32 lines deleted...]
-                                                                  (берілген күні)</w:t>
+    <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________жылғы "____" _______  (берілген күні)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Оған қатысты іс қозғалған адам туралы мәліметтер:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Тегі, аты және әкесінің аты (ол болған кезде), (заңды тұлғаның атауы)</w:t>
-[...17 lines deleted...]
-      ____________________________________________________________</w:t>
+      Тегі, аты және әкесінің аты (ол болған кезде), (заңды тұлғаның атауы)___________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тұрғылықты жері (заңды мекенжайы)____________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ЖСН*__________________________БЖН* _______________________</w:t>
-[...53 lines deleted...]
-      Бенефициар Банкі: Қазақстан Республикасы Қаржы министрлігінің Қазынашылық комитеті</w:t>
+      ЖСН*_____________________________БЖН* __________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бенефициар (мемлекеттік кірістер органы):______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бенефициар БЖН*__________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Бенефициар Банкі: Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қазынашылық комитеті</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЖСК* KZ24070105KSN0000000 Бенефициар Банкі БСК* KKMFKZ2A</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
@@ -2600,491 +2535,375 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Төлем мақсаты: №______________айыппұл төлеу қажеттігі туралы нұсқама бойынша</w:t>
+      Төлем мақсаты:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      №_________айыппұл төлеу қажеттігі туралы нұсқама бойынша әкімшілік айыппұл</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нұсқаманы ресімдеген органның атауы___________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ӘҚБтК 811-бабының бірінші бөлігіне сәйкес егер әкімшілік құқық бұзушылық автоматты режимде жұмыс iстейтiн сертификатталған арнайы техникалық бақылау-өлшеу құралдарымен және аспаптарымен тiркелген жағдайда, тұлға белгіленген үлгідегі түбіртекпен бірге айыппұл төлеу қажеттігі туралы нұсқаманы тиісінше жеткізген сәттен бастап көрсетілген айыппұл сомасының елу пайызы мөлшеріндегі айыппұлды жеті тәулік ішінде төлеу құқығы бар.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ----------------------------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z22" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Айыппұл төлеу қажеттігі туралы нұсқама бойынша қысқартылған іс жүргізу тәртібінде әкімшілік айыппұл төлеу туралы түбіртектің түбірі №_______</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________жылғы "____" _______  (берілген күні)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нұсқаманы ресімдеген органның атауы____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Оған қатысты іс ресімделген адам туралы мәліметтер:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тегі, аты және әкесінің аты (ол болған кезде), (заңды тұлғаның атауы)____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тұрғылықты жері (заңды мекенжайы)_____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке басты куәландыратын құжат (мемлекеттік тіркеу нөмірі және күні):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (құжат атауы, сериясы, нөмірі, берілген күні, кім берген)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЖСН*______________________________ БЖН*_________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бенефициар (мемлекеттік кірістер органы)______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бенефициар БЖН*__________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      әкімшілік айыппұл  Нұсқаманы ресімдеген органның атауы___________________________ </w:t>
-[...421 lines deleted...]
-      Бенефициар Банкі: Қазақстан Республикасы Қаржы министрлігінің  Қазынашылық комитеті</w:t>
+      Бенефициар Банкі: Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қазынашылық комитеті</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЖСК KZ24070105KSN0000000 Бенефициар Банкінің БСК* KKMFKZ2A</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
@@ -3310,474 +3129,242 @@
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...16 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
+      ӘҚБтК </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>811-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> бірінші бөлігіне сәйкес егер әкімшілік құқық бұзушылық автоматты</w:t>
-[...197 lines deleted...]
-      Қазақстан Республикасының Әкімшілік құқық бұзушылық туралы кодексінің</w:t>
+        <w:t xml:space="preserve"> бірінші бөлігіне сәйкес егер әкімшілік құқық бұзушылық автоматты режимде жұмыс iстейтiн сертификатталған арнайы техникалық бақылау-өлшеу құралдарымен және аспаптарымен тiркелген жағдайда, тұлға белгіленген үлгідегі түбіртекпен бірге айыппұл төлеу қажеттігі туралы нұсқаманы тиісінше жеткізген сәттен бастап көрсетілген айыппұл сомасының елу пайызы мөлшеріндегі айыппұлды жеті тәулік ішінде төлеу құқығы бар.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ӘҚБтК 811-бабының екінші бөлігіне сәйкес айыппұлды көрсетілген айыппұл сомасының елу пайызы мөлшерінде жеті тәулік ішінде төлеген жағдайда іс мәні бойынша қаралды, шешім заңды күшіне енді, ал адам әкімшілік жауаптылыққа тартылды деп есептеледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
+      ӘҚБтК </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>47-тарауында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген жағдайларды қоспағанда, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>42-тараудың</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> қағидалары бойынша</w:t>
-[...35 lines deleted...]
-      Сондай-ақ, Қазақстан Республикасының Әкімшілік құқық бұзушылық туралы</w:t>
+        <w:t xml:space="preserve"> қағидалары бойынша қаралған іс қайта қаралуға жатпайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сондай-ақ, ӘҚБтК 811-бабының үшінші бөлігіне сәйкес, осы баптың бірінші бөлігінде көзделген құқық пайдаланылмаған немесе тиісінше пайдаланылмаған жағдайда, әкімшілік құқық бұзушылық туралы іс бойынша іс жүргізу жалпы тәртіппен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      кодексінің </w:t>
-[...73 lines deleted...]
-      асырылады.</w:t>
+      Әкімшілік айыппұл төленбеген жағдайда, борышкерге қатысты "Атқарушылық іс жүргізу және сот орындаушыларының мәртебесі туралы" Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес мәжбүрлеп орындау шаралары қолданылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Әкімшілік айыппұлды төлемей Қазақстан Республикасынан шығып кеткен шетелдіктер мен азаматтығы жоқ адамдарға қатысты "Шетелдіктердің құқықтық жағдайы туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>22-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 7) тармақшасына сәйкес Қазақстан Республикасына кіруге тыйым салу туралы шаралар қабылданады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       *Ескертпе:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3823,87 +3410,119 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЖСК – жеке сәйкестендіру коды</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      БСК –бюджет сыныптамасының коды</w:t>
+      БСК – бюджет сыныптамасының коды</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЖСН – жеке сәйкестендіру нөмірі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       БСН – бизнес - сәйкестендiру нөмiрі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -4285,31 +3904,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>