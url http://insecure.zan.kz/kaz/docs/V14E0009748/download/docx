--- v1 (2026-06-10)
+++ v2 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="6e22213" w14:textId="6e22213">
+    <w:p w14:paraId="784775b" w14:textId="784775b">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -785,320 +785,277 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z19" w:id="7"/>
+    <w:bookmarkStart w:name="z18" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Әкімшілік құқық бұзушылықтар туралы іс бойынша қысқартылған іс жүргізу тәртібінде әкімшілік айыппұл төлеу туралы түбіртек № _______</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Нысан жаңа редакцияда - ҚР Қаржы министрінің 10.03.2026 </w:t>
+      Ескерту. Нысан жаңа редакцияда – ҚР Қаржы министрінің м.а. 01.09.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 166</w:t>
+        <w:t>№ 593</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-      </w:pPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ________________жылғы "____"                        _______ ___________________ </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      (берілген күні)                                                                      (берілген орны)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Оған қатысты іс қозғалған адам туралы мәліметтер:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Тегі, аты және әкесінің аты (ол болған кезде), (заңды тұлғаның</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>атауы) _____________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Тұрғылықты жері (заңды мекенжайы)__________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЖСН*_________________________________БЖН*______________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Бенефициар (мемлекеттік кірістер органы):_____________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Бенефициар БЖН*__________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Бенефициар Банкі: Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЖСК* KZ24070105KSN0000000 Бенефициар Банктің БСК* KKMFKZ2A</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      _____________жылғы "____" _______ ____________________</w:t>
-[...197 lines deleted...]
-      ЖСК* KZ24070105KSN0000000 Бенефициар Банктің БСК* KKMFKZ2A</w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -1113,123 +1070,183 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-БСК*</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>БСК*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ТМК*</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ТМК*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z21" w:id="8"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сома сандармен елу пайыз мөлшерінде (толық жазылуы тиіс)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Сома сандармен елу пайыз мөлшерінде </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="8"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(толық жазылуы тиіс)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1296,477 +1313,474 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-      </w:pPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Төлем мақсаты: №______________сериялы әкімшілік кұқық бұзушылық туралы хаттама </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бойынша әкімшілік айыппұл</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Әкімшілік құқық бұзушылық туралы істі қарауға уәкілетті</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>орган _______________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Хаттаманы толтырған және түбіртекті берген адамның лауазымы, тегі және</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>аты-жөні ____________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Айыппұлды төлеу мерзімі _______ жылғы "_______" _______ дейін (қоса алғанда)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Құқық бұзушының қолы (заңды тұлға өкілі)_______________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------------------------------</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Төлем мақсаты:</w:t>
-[...164 lines deleted...]
-    <w:bookmarkStart w:name="z20" w:id="8"/>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z23" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Әкімшілік құқық бұзушылықтар туралы іс бойынша қысқартылған  іс жүргізу тәртібінде әкімшілік айыппұл төлеу туралы түбіртектің  түбірі №_______</w:t>
-[...188 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> Әкімшілік құқық бұзушылықтар туралы іс бойынша қысқартылған іс жүргізу тәртібінде әкімшілік айыппұл төлеу туралы түбіртек №_______</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z25" w:id="10"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Бенефициар Банкі: Қазақстан Республикасы Қаржы министрлігінің Казынашылық </w:t>
-[...17 lines deleted...]
-      комитеті</w:t>
+      ________________жылғы "____"                        _______ ___________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   (берілген күні)                                                                        (берілген орны)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Хаттаманы толтырған және түбіртекті берген адамның лауазымы, тегі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>және аты-жөні ________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Тегі, аты және әкесінің аты (ол болған кезде), (заңды тұлғаның атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Тұрғылықты жері (заңды мекенжайы)____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Жеке басты куәландыратын құжат (мемлекеттік тіркеу нөмірі және</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>күні):______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                    (құжат атауы, сериясы, нөмірі, берілген күні, кім берген)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ЖСН*____________________________БЖН*___________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Бенефициар (мемлекеттік кірістер органы):_____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Бенефициар БЖН*__________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Бенефициар Банкі: Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЖСК* KZ24070105KSN0000000 Бенефициар Банкі БСК* KKMFKZ2А</w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -1780,123 +1794,153 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-БСК*</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>БСК*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ТМК*</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ТМК*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сома сандармен елу пайыз мөлшерінде (толық жазылуы тиіс)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Сома сандармен елу пайыз мөлшерінде (толық жазылуы тиіс)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1963,371 +2007,455 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-      </w:pPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Айыппұлды төлеу мерзімі _______ жылғы "_______"_______ дейін (қоса алғанда).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Қазақстан Республикасының Әкімшілік құқық бұзушылық туралы кодексінің (бұдан әрі – </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ӘҚБтК) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>810</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>811-баптарында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген әкімшілік құқық бұзушылық туралы іс бойынша </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қысқартылған іс жүргізудің негіздемесі мен тәртібі маған түсіндірілді, түбіртекті алдым</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">__________________________________________________________________ </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                           (құқық бұзушының қолы)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">__________________________________________________________________ </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            (хаттаманы толтырған және түбіртекті берген адамның қолы)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Айыппұлды төлеу мерзімі _____ жылғы "_____"_______ дейін (қоса алғанда).</w:t>
-[...45 lines deleted...]
-      </w:pPr>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z27" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Айыппұл төлеу қажеттігі туралы нұсқама бойынша қысқартылған іс жүргізу тәртібінде әкімшілік айыппұл төлеу туралы түбіртек №________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z29" w:id="12"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      __________________________________________________________________</w:t>
-[...89 lines deleted...]
-      _____________жылғы "____" _______  (берілген күні)</w:t>
+      _____________жылғы "____" _______</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                  (берілген күні)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Оған қатысты іс қозғалған адам туралы мәліметтер:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...72 lines deleted...]
-      Бенефициар БЖН*__________________________________________________</w:t>
+        <w:t>Тегі, аты және әкесінің аты (ол болған кезде), (заңды тұлғаның</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>атауы) _____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Тұрғылықты жері (заңды мекенжайы)___________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЖСН*_____________________________БЖН* __________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Бенефициар (мемлекеттік кірістер органы):_____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Бенефициар БЖН*__________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Бенефициар Банкі: Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік </w:t>
-[...36 lines deleted...]
-      </w:r>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Бенефициар Банкі: Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЖСК* KZ24070105KSN0000000 Бенефициар Банкі БСК* KKMFKZ2A</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -2341,123 +2469,153 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-БСК*</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>БСК*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ТМК*</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ТМК*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сома сандармен елу пайыз мөлшерінде (толық жазылуы тиіс)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Сома сандармен елу пайыз мөлшерінде (толық жазылуы тиіс)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2524,404 +2682,433 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...72 lines deleted...]
-      </w:pPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Төлем мақсаты: №______________айыппұл төлеу қажеттігі туралы нұсқама бойынша әкімшілік айыппұл</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Нұсқаманы ресімдеген органның атауы________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ӘҚБтК </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>811-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бірінші бөлігіне сәйкес егер әкімшілік құқық бұзушылық автоматты режимде жұмыс iстейтiн сертификатталған арнайы техникалық бақылау-өлшеу құралдарымен және аспаптарымен тiркелген жағдайда, тұлға белгіленген үлгідегі түбіртекпен бірге айыппұл төлеу қажеттігі туралы нұсқаманы тиісінше жеткізген сәттен бастап көрсетілген айыппұл сомасының елу пайызы мөлшеріндегі айыппұлды жеті тәулік ішінде төлеу құқығы бар.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ----------------------------------------------------------------------------------------------------</w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z22" w:id="10"/>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z34" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Айыппұл төлеу қажеттігі туралы нұсқама бойынша қысқартылған іс жүргізу тәртібінде әкімшілік айыппұл төлеу туралы түбіртектің түбірі №_______</w:t>
-[...8 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> Айыппұл төлеу қажеттігі туралы нұсқама бойынша қысқартылған іс жүргізу тәртібінде әкімшілік айыппұл төлеу туралы  түбіртек №_______</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z36" w:id="14"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      _____________жылғы "____" _______  (берілген күні)</w:t>
+      _____________жылғы "____" _______</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                     (берілген күні)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Нұсқаманы ресімдеген органның атауы____________________________</w:t>
-[...161 lines deleted...]
-      Бенефициар БЖН*__________________________________________________</w:t>
+      Нұсқаманы ресімдеген органның атауы _________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Оған қатысты іс ресімделген адам туралы мәліметтер:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Тегі, аты және әкесінің аты (ол болған кезде), (заңды тұлғаның</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>атауы) _____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Тұрғылықты жері (заңды мекенжайы)__________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Жеке басты куәландыратын құжат (мемлекеттік тіркеу нөмірі және</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>күні): ______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                    (құжат атауы, сериясы, нөмірі, берілген күні, кім берген)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЖСН*______________________________ БЖН*_________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Бенефициар (мемлекеттік кірістер органы)______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Бенефициар БЖН*__________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Бенефициар Банкі: Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Бенефициар Банкі: Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік </w:t>
-[...35 lines deleted...]
-      ЖСК KZ24070105KSN0000000 Бенефициар Банкінің БСК* KKMFKZ2A</w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЖСК KZ24070105KSN0000000 Бенефициар Банкінің БСК* KKMFKZ2A</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -2936,123 +3123,153 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-БСК*</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>БСК*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ТМК*</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ТМК*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сома сандармен елу пайыз мөлшерінде (толық жазылуы тиіс)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Сома сандармен елу пайыз мөлшерінде (толық жазылуы тиіс)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3115,384 +3332,450 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z38" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ӘҚБтК </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>811-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бірінші бөлігіне сәйкес егер әкімшілік құқық бұзушылық автоматты режимде жұмыс iстейтiн сертификатталған арнайы техникалық бақылау-өлшеу құралдарымен және аспаптарымен тiркелген жағдайда, тұлға белгіленген үлгідегі түбіртекпен бірге айыппұл төлеу қажеттігі туралы нұсқаманы тиісінше жеткізген сәттен бастап көрсетілген айыппұл сомасының елу пайызы мөлшеріндегі айыппұлды жеті тәулік ішінде төлеу құқығы бар.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z39" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ӘҚБтК </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>811-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> екінші бөлігіне сәйкес айыппұлды көрсетілген айыппұл сомасының елу пайызы мөлшерінде жеті тәулік ішінде төлеген жағдайда іс мәні бойынша қаралды, шешім заңды күшіне енді, ал адам әкімшілік жауаптылыққа тартылды деп есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z40" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ӘҚБтК </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>47-тарауында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген жағдайларды қоспағанда, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>42-тараудың</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қағидалары бойынша қаралған іс қайта қаралуға жатпайды.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z41" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сондай-ақ, ӘҚБтК </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>811-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> үшінші бөлігіне сәйкес, осы баптың бірінші бөлігінде көзделген құқық пайдаланылмаған немесе тиісінше пайдаланылмаған жағдайда, әкімшілік құқық бұзушылық туралы іс бойынша іс жүргізу жалпы тәртіппен жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z42" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Әкімшілік айыппұл төленбеген жағдайда, борышкерге қатысты "Атқарушылық іс жүргізу және сот орындаушыларының мәртебесі туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мәжбүрлеп орындау шаралары қолданылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z43" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Әкімшілік айыппұлды төлемей Қазақстан Республикасынан шығып кеткен шетелдіктер мен азаматтығы жоқ адамдарға қатысты "Шетелдіктердің құқықтық жағдайы туралы" Қазақстан Республикасы Заңының </w:t>
-[...21 lines deleted...]
-    </w:p>
+      Әкімшілік айыппұлды төлемей Қазақстан Республикасынан шығып кеткен шетел азаматтары мен азаматтығы жоқ адамдарға қатысты "Шетел азаматтарының құқықтық жағдайы туралы" Қазақстан Республикасы Заңының 22-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес Қазақстан Республикасына кіруге тыйым салу туралы шаралар қабылданады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z44" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       *Ескертпе:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z45" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ТМК – төлем мақсатының коды</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z46" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       БСК – банктік сәйкестендіру коды</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z47" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЖСК – жеке сәйкестендіру коды</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z48" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       БСК – бюджет сыныптамасының коды</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z49" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЖСН – жеке сәйкестендіру нөмірі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z50" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       БСН – бизнес - сәйкестендiру нөмiрі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -3530,55 +3813,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3904,31 +4187,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>