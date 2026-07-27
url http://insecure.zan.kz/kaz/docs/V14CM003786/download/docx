--- v0 (2025-11-07)
+++ v1 (2026-07-27)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b968eb3" w14:textId="b968eb3">
+    <w:p w14:paraId="fec59f1" w14:textId="fec59f1">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -534,68 +534,50 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Е. Төлепберген</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -694,915 +676,979 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Шалқар ауданы аумағындағы сайлау учаскелері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Қосымша жаңа редакцияда - Ақтөбе облысы Шалқар ауданы әкімінің 05.09.2025 </w:t>
+      Ескерту. Қосымша жаңа редакцияда - Ақтөбе облысы Шалқар ауданы әкімінің 15.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...138 lines deleted...]
-      Ж. Таушанов көшесі: № 1, 1а, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 51, 52, 53, 54, 55, 56, 57, 58, 60;</w:t>
+    <w:bookmarkStart w:name="z8" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 485 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Ақтөбе облысының білім басқармасы Шалқар ауданының білім бөлімі" мемлекеттік мекемесінің "І. Үргенішбаев атындағы жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесі, Ақтөбе облысы, Шалқар ауданы, Шалқар қаласы, Карагулин көшесі № 19.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      МПС көшесі: № 2, 2/2, 2/5, 2/6, 2/7, 2/8, 4, 4/1, 4/3, 4/4, 4/5, 4/9, 4/13, 6, 6/9, 8, 8/2, 8/3, 8/4, 10, 10/1, 10/4, 12, 12/1, 12/3, 14, 14/1, 14/2, 14/3, 16, 16/4, 18, 18/1, 18/3, 18/4, 18/5, 18/8, 20, 46, 46/1, 46/8, 48, 48/1, 48/6, 50, 50/1, 50/2, 50/4, 52, 52/2, 52/4, 52/18, 54, 56, 56/1,56/2, 58, 58/1, 58/2, 58/3, 58/4, 58/5, 58/7, 60, 60/1, 60/2, 60/3, 60/5, 60/6, 60/8, 62, 62/1, 62/2, 62/3, 62/4, 62/5, 62/6, 62/7, 62/8, 64, 64/1, 64/3, 64/4, 64/6, 64/7, 66, 66/1, 66/2, 66/3, 66/4, 66/6, 66/7, 66/8, 68, 68/1, 68/2, 68/3, 68/4,68/6, 70, 70/1, 70/5, 70/8, 72, 72/1, 72/5, 72/8, 74, 74/1, 76, 76/2, 78, 78/1, 80, 80/1, 80/2, 82, 82/2, 82/3, 82/4, 84, 84/3, 86, 86/2, 86/3, 86/4, 86/5, 86/7, 86/8, 86/11, 86/12, 86/14, 86/16, 88, 88/4, 88/5, 88/6, 88/9, 88/13, 88/15, 90, 90/1, 90/3, 90/5, 90/6, 90/7, 90/9, 90/11, 90/12, 90/14, 90/15, 90/16, 92, 92/1, 92/4/, 98, 98/1, 98/2, 98/3, 98/7, 98/8, 98/10, 98/11, 98/13, 98/14, 100, 100/1, 100/2, 100/3, 100/8, 100/9, 100/11, 100/13, 100/15, 100а;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Карагулин көшесі: № 1, la, 2, 3, 3а, 4, 5, 5а, 6, 7, 8, 10, 11/2, 11/4, 11/7, 11/8, 11/9, 11/10, 11/12, 11/13, 11/13б, 11/14, 11/14а, 11/15, 11/15а, 11/16, 12, 13/1, 13/2, 13/3, 13/4, 13/5, 13/5а, 13/7, 13/9, 13/9б, 13/9в, 13/10, 13/11, 13/11а, 13/12, 13/13, 13/14, 13/15, 13/15а, 13/16, 13/17, 13/17а, 13/17б, 13/18, 13/19, 13/20, 13/21, 13/22, 13/22б, 13/23, 13/24, 13/33, 13/34, 14, 16, 18, 20, 22, 24, 26, 28, 30, 32, 34, 36, 38, 40, 42, 44, 46, 46/6, 46/8, 46а, 46а/3, 48, 48/8, 50, 52, 54, 54/1, 54/2, 54/3, 54/4, 54/8, 54б, 56, 56/1, 56/2, 56/3, 56/4, 56/а, 57, 57/2, 58, 58/2, 58/3, 58/8, 58/11, 58/12, 58/13, 58/14, 58б, 59, 59а, 60, 60/2, 60/3, 60/4, 60/6, 60/9, 60/10, 60/12, 60/14, 60/16, 62, 62/1, 62/2, 62/4, 62/8, 62/9, 62/10, 62/13, 62/14, 62/15, 62/16, 64, 64б, 66, 68, 70, 72, 74, 78, 78/1, 78/2, 78/3, 80, 80а, 84, 88, 88/1, 88/2, 88/2, 88/3, 88/4, 88/5, 88/6, 88/7, 88/8, 88/9, 88/10, 88/11, 88/12, 88/13, 88/14, 88/15, 88/16, 88/17, 88/18, 88/19, 88/20, 88/21, 88/22, 88/23, 88/24, 88/25, 88/26, 88/27, 88/28, 88/29, 88/30, 88/31, 88/32, 88/33, 88/34, 88/35, 88/36, 88/37, 88/38, 88/39, 88/40, 88/41, 90, 100а;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Е. Ерімбетов көшесі: № 1, 1/2, 2/1, 2/2, 4, 5/1, 5/2, 6, 7/1, 7/2, 8, 9, 9а, 10, 11, 12, 14, 16, 18, 20, 22, 24, 26, 28, 30, 32, 34, 36, 38, 40, 42, 44;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      О. Құлетов көшесі: № 1, 2, 2/1, 2/2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жилкооперация көшеci: № 4, 4/2, 4/3, 4/4, 4/6, 4/7, 5, 5/1, 5/2, 5/3, 5/4, 5/5, 5/6, 6, 6/2, 6/3, 6/5, 6/6, 7, 7/1, 7/3, 7/5, 7/8, 8, 8/2, 8/3, 8/6, 8/7, 9, 9/1, 9/3, 9/5, 9/6, 9/7, 9/8, 10, 10/1, 10/3, 10/4, 10/6, 10/7, 11, 11/2, 11/3, 11/4, 11/6, 11/7, 11/8;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ж. Таушанов көшесі: № 1, 1а, 1д, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 51, 52, 52б, 53, 54, 55, 56, 57, 58, 60;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1 Май көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Батақтың Сарысы көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 38, 39, 40, 41, 42, 43, 44, 45,47, 48, 50, 52, 54, 56;</w:t>
+      Батақтың Сарысы көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 50, 52, 54, 56;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жамбыл көшеci: № 1, 2, 2а, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 50, 52;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Абай көшеci: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43;</w:t>
-[...35 lines deleted...]
-      С. Маманов көшесі: № 2, 3, 4, 5, 6, 7, 8, 9,11;</w:t>
+      Абай көшеci: № 1, 2, 3, 4, 4а, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Алтынсарин көшеci: № 1, 1а, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 19а, 20, 22, 24, 26, 28, 32;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      С. Маманов көшесі: № 2, 3, 4, 5, 6, 7, 8, 9, 11, 11а;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жылқаман батыр көшеci: № 1, 2, 3, 4, 5, 6, 7, 8, 10;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Достан би көшеci: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 21, 22, 23, 24, 25, 26, 27, 28, 29;</w:t>
-[...107 lines deleted...]
-      Т. Ахтанов көшеci: № 24, 26, 28, 29, 30, 31, 32, 33, 34, 35, 36, 36а, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48;</w:t>
+      Достан би көшеci: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 12а, 13, 14, 15, 16, 17, 18, 19, 21, 22, 23, 24, 25, 26, 27, 28, 29;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      С. Жаманқұлов көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9а, 10, 12;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      М. Әуезов көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 21, 22, 23, 24, 25, 26, 27;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      А. Тихонов көшесі: № 1, 2, 2а, 2б, 3, 4, 4/1, 4/2, 5, 6, 7, 8, 9, 9а, 10, 10/2, 10/5, 11, 12, 12а, 12/4, 13, 14, 15, 16, 16/1, 18, 19, 20, 21, 22, 23, 24, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 39, 41, 41а, 43, 51/2, 54, 54/1, 54/4, 54/6, 54/7, 54/9, 110.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z9" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 486 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Ақтөбе облысының білім басқармасы" мемлекеттік мекемесінің "Шалқар аграрлық-техникалық колледжі" коммуналдық мемлекеттік мекемесі, Ақтөбе облысы, Шалқар ауданы, Шалқар қаласы, Кәсіпкерлік көшеci № 25.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      М. Әуезов көшеci: № 28, 28а, 28б, 29, 30, 31, 33, 35, 37, 39, 40, 41, 43, 45, 47, 47б, 48, 49, 51, 52, 53, 60, 71;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Т. Ахтанов көшеci: № 24, 26, 28, 29, 30, 31, 32, 33, 34, 35, 36, 36а, 37, 38, 38а, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Байқазақ батыр көшесі: № 1, 2, 3 ,4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 20, 21;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Амангелді көшеci: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 22,23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 39, 41, 43, 45, 47, 49, 49а, 51, 53, 59, 62, 63, 64, 65, 66;</w:t>
-[...17 lines deleted...]
-      Достан би көшесі: № 31, 32, 34, 36, 40;</w:t>
+      Амангелді көшеci: № 1, 2, 3, 4, 4а, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 39, 41, 43, 45, 47, 49, 49а, 51, 53, 55, 59, 62, 63, 64, 65, 66;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Достан би көшесі: № 31, 32, 34, 36, 38, 40, 40а;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Е. Ерімбетов көшесі: № 13, 15.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z10" w:id="6"/>
-[...265 lines deleted...]
-        <w:t xml:space="preserve"> № 488 сайлау учаскесі "Ақтөбе облысының дене шынықтыру және спорт басқармасы" мемлекеттік мекемесінің "В. Н. Цеханович атындағы №1 мамандандырылған балалар-жасөспірімдер спорт мектебі" коммуналдық мемлекеттік мекемесі, Ақтөбе облысы, Шалқар ауданы, Шалқар қаласы, Карагулин көшесі № 9.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тұмалыкөл көшесі: № 1, 2, 3, 5;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z10" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 487 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      В. Цеханович көшесі: № 1, 3, 4, 7, 9, 10, 13, 15, 17, 18, 19, 20, 21, 22, 23, 27, 29, 31, 33, 35, 37, 39, 41, 43, 45, 47, 49, 51, 53, 57, 59, 61, 63, 65, 67, 69, 71, 73, 77, 128/1, 130/1, 130/2, 132/1, 132/2, 132/2а;</w:t>
+      "Ақтөбе облысының білім басқармасы Шалқар ауданының білім бөлімі" мемлекеттік мекемесінің "№ 6 жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесі, Ақтөбе облысы, Шалқар ауданы, Шалқар қаласы, Ә. Жангелдин көшесі № 89а.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В. Цеханович көшесі: № 54, 54а, 54/1, 54/2, 56, 58, 60, 64, 81;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Е. Батырғарин көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 116/1, 116/2, 118/1, 118/2, 120, 120/1, 120/2, 134;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      И. Доценко көшесі: № 60, 62, 64, 66, 67, 68/1, 68/2, 69, 70, 70/2, 71, 72, 73, 74, 75, 76, 77, 78, 79, 81, 83, 83/1, 83/2, 85/1, 85/2, 87, 87/1, 87/2, 89, 89/1, 89/2, 91, 93, 95, 97;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ә. Жангелдин көшесі: № 55, 57, 59, 60, 62, 63, 64, 65, 66, 67, 68, 69, 70/1, 70/2, 72/1, 72/2, 73, 74/1, 74/2, 75, 76/1, 76/2, 76а/1, 76а/2, 77, 78, 79, 80, 81, 82, 83, 84, 85, 87, 89, 91, 93;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      М. Достанұлы көшесі: № 1, 2, 2а, 3, 4, 5, 6, 6а, 7, 8, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қыз Жібек көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 8б, 10, 12, 14;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жаңа құрылыс тұйық көшесі: № 1, 3, 4, 5, 6, 7, 7/1, 7/2, 8, 15, 16;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мөңке би көшесі: № 46, 48, 50, 52, 56, 58, 64, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 79, 80, 81, 82, 83, 85, 87, 88, 88а, 89, 90, 91, 93, 95, 97, 99, 101, 101а, 103, 105а, 107;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Т. Жалмағанбетов көшесі: № 40, 42, 43а, 44, 44/1, 44/2, 46, 48, 53, 53/5, 55, 55а, 57, 59, 61а/2, 61а/8, 63, 63/1, 63/2, 63/3, 63/4, 63/5, 63/6, 63/8, 67, 69/1, 69/2, 69/3, 71, 73, 75, 77, 78, 81, 83/1, 83/2, 85, 85/1, 85/2, 85/9, 87, 89/1, 89/2, 91/1, 91/2, 91/3, 93/2, 93/3;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қарашоқат көшесі: № 1, 1а, 2, 3, 3/1, 3/2, 3а/1, 3а/2, 4, 5, 5а, 6, 7, 8, 9, 10, 11, 12, 13, 14, 14а, 15, 15а, 16, 17, 20, 21, 22, 23, 24, 25, 27, 29, 33, 35, 36, 37а, 38, 39, 40, 43, 45, 46, 47, 48, 48а, 49, 50, 50а, 51, 52, 53, 54, 60, 61, 64, 66, 67, 68, 69, 70, 71;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шілікті көшесі: № 4/1, 4/2, 4/3, 4/4, 4/5, 4/6, 4/7, 4/8, 4/9, 4/10, 4/11, 4/12, 4/13, 4/14, 4/15, 4/16, 4/17, 4/18, 10, 15;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шуақ көшесі: № 1, 2, 4, 6, 10, 13, 14, 14а, 16.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z11" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 488 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Ақтөбе облысының дене шынықтыру және спорт басқармасы" мемлекеттік мекемесінің "В. Н. Цеханович атындағы № 1 мамандандырылған балалар-жасөспірімдер спорт мектебі" коммуналдық мемлекеттік мекемесі, Ақтөбе облысы, Шалқар ауданы, Шалқар қаласы, Карагулин көшесі № 9.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В. Цеханович көшесі: № 1, 3, 4, 7, 8, 9, 10, 13, 15, 17, 17/1, 18, 19, 20, 21, 22, 23, 26/1, 27, 29, 31, 33, 35, 37, 39, 41, 43, 45, 47, 49, 51, 53, 57, 59, 61, 62, 63, 65, 67, 68, 69, 71, 73, 75, 77, 106, 108, 128, 128/1, 130/1, 130/2, 132/1, 132/2, 132а, 132/2а;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       МПС көшесі: № 106/1, 106/2, 106/3, 106/4, 106/5, 106/6, 106/7, 106/8, 106/9, 106/10, 106/11, 106/12, 106/13, 106/14, 106/15, 106/16, 108/1, 108/3, 108/4, 108/5, 108/6, 108/8, 108/9, 108/10, 108/11, 108/12, 108/13, 108/14, 108/15, 108/16;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      З. Мұстафин көшесі: № 1, 1а, 2, 3, 4, 5, 6, 8, 9, 10, 11, 12, 13, 14, 15, 16, 18;</w:t>
-[...53 lines deleted...]
-      Т. Ахтанов көшесі: № 2, 3, 4, 5, 6, 7, 8, 9, 10, 12, 13, 14, 15, 16, 17, 18, 20, 21, 22, 23;</w:t>
+      З. Мұстафин көшесі: № 1, 1а, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 18;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Питомник тұйық көшесі: № 26/1, 26/2, 26/3, 28, 28/1, 28/2, 28/3, 28/4, 30/2, 30/4, 32/1, 32/3, 34/1, 34/2, 36/1, 36/2, 36/3, 36/4, 36а, 38, 38/1, 38/2, 38/3, 38/4, 40/1, 40/2, 41/1, 42/1, 42/2, 42/3, 42а, 42/2а, 112/1, 112/2, 114/1, 114/2, 122/1, 122/2, 124/1, 124/2, 129/1;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      И. Доценко көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 47, 48, 49, 50, 52, 53, 54, 55, 57, 58, 59, 63, 65;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Т. Ахтанов көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 12, 13, 14, 15, 16, 17, 18, 20, 21, 22, 23;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Арал көшесі: № 1, 2, 4, 5, 6, 7, 8, 9, 11, 13;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1612,627 +1658,667 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ә. Жангелдин көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 20, 21, 22, 23, 26, 27, 28, 29, 30, 31, 32, 33, 34, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 56, 58;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Мөңке би көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 47, 49, 51, 53, 57, 59, 61, 63, 65;</w:t>
-[...377 lines deleted...]
-      Ұлы Борсық көшесі: № 1/1, 1/2, 2/1, 2/2, 3/1, 3/2, 4/1, 4/2, 5, 5а, 6/1, 6/2, 10, 12, 14, 16, 55а;</w:t>
+      Мөңке би көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 25а, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 47, 49, 51, 53, 54, 55, 57, 59, 61, 63, 65;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Т. Жалмағанбетов көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 11а, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 24а, 25, 26, 26а, 27, 28, 29, 30, 31, 32, 33, 34, 35, 35/1, 35/2, 35/3, 35/4, 35/5, 35/6, 35/7, 35/8, 35/9, 35/10, 35/11, 35/12, 35/13, 35/14, 35/15, 36, 36а, 36б, 37, 37а, 38, 39, 41, 43, 44а, 44/2, 45, 47, 49, 49а, 49б, 49/1, 49/2, 51, 53, 53а, 53б;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      С. Жаманқұлов көшесі: № 11, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 64;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жылқаман батыр көшесі: № 9, 11, 12, 13, 14, 15, 16, 17, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 33а, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 45, 46, 47, 48, 49, 50, 51, 52, 55, 58, 60;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      С. Маманов көшесі: № 10, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 24а, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 39, 39а, 39б, 40, 41, 42, 43, 44, 45, 46, 47, 48, 50, 52;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шоқысу тұйық көшесі: № 2, 4, 5, 7, 7/1, 9, 132а.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z12" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 489 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Ақтөбе облысының білім басқармасы Шалқар ауданының білім бөлімі" мемлекеттік мекемесінің "Ә. Жангелдин атындағы жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесі, Ақтөбе облысы, Шалқар ауданы, Шалқар қаласы, Ю. Гагарин көшесі № 27.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Г. Резванов көшесі: № 1а, 1/3, 1/4, 1/5, 1/6, 1/7, 1/8, 1/9, 1/10, 1/11, 1/12, 1/13, 1/14, 1/15, 1/16, 1/17, 1/18, 1/19, 1/20, 1/21, 1/22, 5, 5а, 7, 7а, 8, 9, 10, 11, 12, 13, 13/4, 14, 16, 18, 20, 21, 21/1, 21/8, 21а, 21б, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 34, 35, 36, 38, 39, 40, 42, 42б, 44, 49, 50/1, 50/2, 52/1, 52/,2 54/1, 54/2, 56/1, 56/2, 58, 58/1, 58/2, 58а, 60, 60/1, 60/а, 60/2, 61, 61/1, 61/2, 62/1, 62/2, 62/3, 62/4, 64/4, 70/1, 70/2, 74/2, 76/2;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Т. Алдияров көшесі: № 1, 3, 3/1, 3/2, 3/3, 4, 5/1, 5/2, 6, 7/1, 7/2, 8, 9/1, 9/2, 9/3, 9/4, 10, 11/1, 11/2, 12, 13, 13/1, 13/2, 14, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 29, 30, 31, 32, 33, 34, 35, 36, 36/1, 36/2, 37, 38, 38а, 39, 40, 41, 43, 45, 47, 49, 51, 53, 55, 57, 61а;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ә. Биекенов көшесі: № 1, 2/1, 3, 3а, 3/1, 4, 4/1, 4/2, 5, 5/1, 5/2, 5а, 6/1, 6/2, 7, 7/1, 7/2, 8, 9, 10, 10/1, 10/2, 11, 11/1, 11/2, 12, 12/1, 12/2, 14, 15, 16, 16/1, 16/2, 17, 18, 19, 21, 22, 24, 26, 28, 29, 30, 31, 33, 34, 35, 37, 39, 40, 41, 42, 43, 44, 45, 45/1, 45/2, 45/4, 45/5, 45/6, 45б, 45г, 46, 47, 47а, 47/2, 48, 49, 50, 50е, 51/1, 51/2, 51/4, 52, 53/1, 54, 55/1, 55/2, 56, 56а, 58, 60, 61/1, 61/2, 62, 63/1, 63/2, 64, 65/1, 65/2, 66, 67/1, 68, 70, 72, 84-1, 84-2, 84-3, 84-4, 84-5, 84-6, 84-7, 84-8, 86-1, 86-2, 86-3, 86-4, 86-5, 86-6, 86-7, 86-8, 88-1, 88-2, 88-3, 88-4, 88-5, 88-6, 88-7, 88-8, 102/2, 104/1, 104/2;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ю. Гагарин көшесі: № 2, 3, 4, 5, 6, 6/1, 6/2, 7, 8, 8/1, 8/2, 9, 11, 12, 13, 14, 15, 16, 17, 18, 18а,19, 20, 21, 23, 24, 26, 28, 30, 31, 32, 33, 34;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ә. Мұңайтбасұлы көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 18, 21, 22, 23, 24, 25, 25а, 27, 28, 30, 32, 34;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Москва көшесі: № 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 13, 14, 17, 18, 19, 21, 21а, 23, 25, 27, 29;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Д. Үмбетжанұлы көшесі: № 1, 1в, 1б, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 25, 27, 29, 31, 33, 35, 37, 39, 41, 43, 45, 47;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ақтөбе көшесі: № 1, 2, 3, 4, 5, 5а, 6, 8, 9, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 37, 39, 41;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жаңа көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      И. Тұрғанбаев көшесі: № 1, 2, 3, 3а, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 33а, 34, 35, 36, 37, 38, 39, 40, 44;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құлқай ата көшесі: № 1, 1а, 1б, 2, 3, 3а, 4, 4а, 5, 5б, 6, 6а, 7, 7а, 8, 8а, 8б, 9, 10, 10а, 11, 11а, 12, 12а, 13, 14, 14а, 14б, 15, 15а, 16, 16а, 17, 17а, 18, 19, 19а, 21, 23а, 25, 27;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қ. Едігеұлы көшесі: № 1, 2, 3, 3а, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 51, 53, 55, 56, 57, 57а, 59, 63, 65;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ораз би Тәтеұлы көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 19, 20, 21, 22, 24, 26, 28, 36, 38, 40, 41, 42, 44, 48, 48/1;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Е. Ниязов көшесі: № 1, 1/1, 1/2, 2, 2/1, 2/2, 3, 3/1, 3/2, 4, 4/2, 5, 5/1, 5/2, 6, 6а, 6/2, 6/3, 6/4, 7, 7/1, 7/2, 8, 8/1, 8/2, 8/3, 9, 10, 11, 12, 14, 16, 18, 20, 22;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Борсық көшесі: № 1, 1/1, 1/2, 2/1, 2/2, 3/1, 3/2, 4/1, 4/2, 5, 5а, 6/1, 6/2, 7/1, 9, 10, 12, 14, 16, 55а;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мұзбел көшесі: № 7.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z13" w:id="9"/>
-[...68 lines deleted...]
-      МПС көшесі: № 1/1, 1/2, 1/4, 5/2, 5/3, 5/4, 5/5, 5/7, 7/2, 7/3, 13, 15, 17, 19, 21, 23, 25, 27, 29, 41, 43, 45, 49, 49а, 53, 55, 57, 59, 61, 63, 65, 69а/1, 69а/4, 69д/2, 69д/3, 69д/4, 71, 73, 77, 79, 81;</w:t>
+    <w:bookmarkStart w:name="z13" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 490 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Ақтөбе облысының білім басқармасы Шалқар ауданының білім бөлімі" мемлекеттік мекемесінің "№ 5 мектеп-лицей" коммуналдық мемлекеттік мекемесі, Ақтөбе облысы, Шалқар ауданы, Шалқар қаласы, Вокзал маңы көшесі № 65.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Г. Резванов көшесі: № 1, 1е, 1/1, 1/1а, 1/2, 1а/2, 2, 2а, 3, 3в, 4, 5д, 11а, 15, 15а, 15г, 17, 19, 19/2, 19/5, 39а, 61/1, 61/2, 72, 101, 101/1, 101/2;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жаңа құрылыс көшесі: № 1, 1/1, 1/2, 2, 2/1, 2/2, 3, 3/1, 3/2, 4, 4/1, 4/2, 5/1, 5/2, 6/1, 6/2, 7, 7/1, 7/2, 8, 8/1, 8/2, 10, 41/2, 81/2;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      МПС көшесі: № 1, 1/1, 1/2, 1/4, 5/2, 5/3, 5/4, 5/5, 5/6, 5/7, 7/1, 7/2, 7/3, 13, 15, 17, 19, 21, 23, 25, 27, 29, 41, 43, 45, 49, 49а, 53, 55, 57, 59, 61, 63, 63б, 65, 69, 69/4, 69а/1, 69а/4, 69д/2, 69д/3, 69д/4, 71, 73, 77, 79, 81;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өртшілер көшесі: № 1, 1а, 3, 4, 5;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Тоқымашылар тұйық көшесі: № 1, 2, 3, 4, 5, 6, 6а, 8, 9, 10, 10а, 12а, 13, 14;</w:t>
-[...17 lines deleted...]
-      Желтоқсан көшесі: № 1, 1а, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 13, 15, 17, 19, 21, 21а, 23, 25, 26, 27, 28, 30, 30/12, 31, 75, 79;</w:t>
+      Тоқымашылар тұйық көшесі: № 1, 2, 3, 4, 5, 6, 6а, 8, 8а, 9, 10, 10а, 11, 12, 12а, 13, 14, 14а, 15, 16а, 17, 69б;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Желтоқсан көшесі: № 1, 1а, 1б, 1п, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 13, 15, 17, 19, 21, 21а, 23, 24а, 25, 26, 27, 28, 30, 30, 31, 32, 75, 79;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       М. Шыманұлы көшесі: № 1, 3, 5, 7, 9, 11, 13, 13а, 15, 21;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Титов көшесі: № 1, 3, 4, 5, 6, 8, 9, 9а, 10, 11, 12, 14, 16;</w:t>
-[...17 lines deleted...]
-      Электр тұйық көшесі: № 1, 3, 4, 5, 6, 7, 8, 11, 12;</w:t>
+      Титов көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 9а, 10, 11, 12, 14, 16;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электр тұйық көшесі: № 1, 1а, 2а, 3, 3а, 4, 5, 6, 6а, 7, 8, 9, 11, 12;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ульянов тұйық көшесі: № 1, 2, 3, 3а, 4, 5, 6а, 6, 7, 8, 9;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2260,429 +2346,469 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       І. Үргенішбаев көшесі: № 1, 3, 5;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      А. Ақайұлы көшесі: № 1, 2, 3, 6, 7, 8, 9, 10, 12, 13, 15, 17, 19, 21, 23, 25, 27;</w:t>
+      А. Ақайұлы көшесі: № 1, 2, 3, 4, 6, 7, 8, 9, 10, 11, 12, 13, 15, 17, 19, 21, 23, 25, 27;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Достық тұйық көшесі: № 1, 2, 3, 4;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Борсық тұйық көшесі: № 1, 2, 3, 4, 5, 6, 7;</w:t>
-[...53 lines deleted...]
-      Т. Шойғарин көшесі: № 1, 2/1, 2/2, 3, 4/1, 4/2, 5, 6/1, 6/2, 7, 8/1, 8/2, 9, 10/1, 10/2, 11, 13, 19, 22, 23, 25, 26, 27, 28, 33;</w:t>
+      Әйтеке би көшесі: № 56/1, 58, 60, 62, 64, 67, 67а, 68, 70, 72, 73, 74, 78, 80, 82.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z14" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 491 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Ақтөбе облысының білім басқармасы Шалқар ауданының білім бөлімі" мемлекеттік мекемесінің "№ 4 жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесі, Ақтөбе облысы, Шалқар ауданы, Шалқар қаласы, Ө. Сейітов көшесі № 34.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Т. Шойғарин көшесі: № 1, 2/1, 2/2, 3, 4/1, 4/2, 5, 6/1, 6/2, 7, 8/1, 8/2, 9, 10/1, 10/2, 11, 13, 15, 19, 20, 22, 23, 25, 26, 27, 28, 33;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рафиков көшесі: № 32;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Н. Қобландин көшесі: № 1, 3, 4, 4а, 5, 6/1, 6, 7, 8, 8/2, 9, 10/1, 10/2, 11, 13, 14/1, 14/2, 14/3, 15, 16/1, 16/2, 17, 18, 19, 20/1, 20/2, 20/3, 21, 22/1, 22/2, 23, 24, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36/1, 36/2, 37, 38, 39, 40, 40/1, 40/2, 41, 41а, 42/1, 42/2, 43, 45, 47, 53, 53/2, 53/3, 57, 59/1, 59/2, 63, 63/1, 65/1, 65/2, 65/3;</w:t>
-[...53 lines deleted...]
-      Қара өткел көшесі: № 1, 2, 2а, 3, 3а, 4/1, 4/3, 6, 83/2, 83/3, 83/4, 85/1, 85/2;</w:t>
+      Н. Қобландин көшесі: № 1, 1б, 3, 4, 4а, 5, 6/1, 6, 6а, 7, 8, 8/1, 8/2, 9, 10, 10/1, 10/2, 11, 13, 14/1, 14/2, 14/3, 15, 16/1, 16/2, 17, 18, 18/1, 18/3, 19, 20/1, 20/2, 20/3, 21, 22/1, 22/2, 23, 23а, 24, 25, 26, 27, 28, 29, 30, 31, 31а, 32, 33, 34, 34б, 35, 36/1, 36/2, 37, 38, 39, 40, 40/1, 40/2, 41, 41а, 42, 42/1, 42/2, 43, 43/1, 43,/2, 43/4, 43/5, 45, 45а, 47, 53, 53/2, 53/3, 55/1, 55/2, 57, 59/1, 59/2, 61, 63, 63/1, 65/1, 65/2, 65/3, 65а;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ө. Сейітов көшесі: № 1, 1а/1, 1а/2, 1/1, 1/2, 2/1, 2/2, 3, 3/1, 3/2, 4, 5, 5/1, 5/2, 6, 7, 7/1, 7/2, 8, 9, 9/1, 9/2, 12, 13, 14, 15, 16, 17, 18, 19, 20, 22, 24, 29, 30, 31, 95д, 97;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бисенов Өнербай Бисенұлы тұйық көшесі: № 1, 2, 3, 4, 4/1, 4/2, 5, 6, 7, 8, 10, 11, 12, 14, 15, 16, 17, 19, 21, 46;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қара өткел көшесі: № 1, 2, 2а, 3, 3а, 4/1, 4/3, 6, 83, 83/2, 83/3, 83/4, 85/1, 85/2;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Желтоқсан көшесі: № 83, 87, 89, 91, 93, 95, 97, 99.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z15" w:id="11"/>
-[...104 lines deleted...]
-      М. Шыманұлы көшесі: № 2, 4, 6, 8, 10, 12, 14, 16, 18, 22, 24, 26, 26а, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 38а, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 74, 76, 78, 80, 82, 84;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Борсық тұйық көшесі: № 1, 2, 3, 4, 5, 6, 7.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z15" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 492 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Ақтөбе облысының білім басқармасы Шалқар ауданының білім бөлімі" мемлекеттік мекемесінің "Қазанғап Тлепбергенұлы атындағы Шалқар ауданының саз мектебі" мемлекеттік коммуналдық қазыналық кәсіпорны, Ақтөбе облысы, Шалқар ауданы, Шалқар қаласы, М. Шыманұлы көшесі № 23а.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Т. Басенов көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 16, 17, 19, 21, 22, 23, 24, 25, 26, 27, 28, 28б, 29, 30, 31, 33, 35, 39, 41, 43;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Б. Сүлейменов көшесі: № 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 17, 17д, 18, 19, 20, 21, 21д, 22, 23, 24, 24д, 25, 26, 27, 28, 29, 30, 32;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Е. Көтібарұлы көшесі: № 1, 2, 4, 5, 5/1, 5/2, 6, 7, 8, 9, 11, 12, 13, 14, 15, 16, 17, 18, 19, 21, 22, 23б, 24, 25, 26, 27, 29, 30, 31, 32, 34, 36, 37, 37/1, 37а, 38, 39, 40, 42, 43, 44, 45, 46, 48, 50, 52, 54, 56, 58, 82;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әйтеке би көшесі: №1, 2/2, 2/3, 2/4, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 20, 22, 23, 24, 25, 27, 28, 28а, 29, 30, 30а, 31/1, 31/2, 31/4, 31/5, 31/6, 31/7, 31/8, 31/9, 31/10, 31/12, 31/13, 31/14, 31/15, 31/16, 32, 33/1, 33/2, 35, 37, 40, 41, 42, 43, 44, 45, 46, 47, 48, 50, 51, 52/1, 52/4, 52/5, 53, 53/1, 53/2, 54/5, 54/7, 55, 57, 57а, 59;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      М. Шыманұлы көшесі: № 2, 4, 6, 8, 10, 12, 14, 16, 18, 22, 24, 24а, 24в, 25, 26, 26а, 26б, 27, 28, 29, 30, 31, 32, 33, 34, 34а, 35, 36, 37, 38, 38а, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 52а, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 68а, 69, 70, 71, 72, 74, 76, 78, 80, 82, 84;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қ. Ақшолақов көшесі: № 1, 2, 3, 4, 5, 6, 8, 10, 12, 14;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ұран Бақтыбай көшесі: № 1а, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 29, 31, 33;</w:t>
+      Ұран Бақтыбай көшесі: № 1, 1а, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 29, 31, 33;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қ. Қонақбайұлы көшесі: № 1, 3, 5, 7, 9, 11, 13, 15, 17, 19, 21, 23, 25, 27, 31, 33, 35, 37, 39, 43, 45, 47, 49, 53, 53а, 55;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Мәуміт батыр көшесі: № 1, 2, 3, 4, 5, 6, 8, 9, 10, 11, 12, 13, 14, 16, 17, 18, 19, 20, 21, 22, 24, 28, 30;</w:t>
+      Мәуміт батыр көшесі: № 1, 2, 3, 4, 5, 6, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 24, 28, 30;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Желтоқсан көшесі: № 12, 14, 16, 22;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2746,933 +2872,1119 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Клуб тұйық көшесі: № 6, 8;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      І. Үргенішбаев көшесі: № 7, 9, 11, 13/1, 13/2, 13/7, 13/15, 17, 19, 21, 23/1, 23/2, 27, 28, 29, 30, 31, 31/1, 31/2, 32/1, 32/2;</w:t>
-[...17 lines deleted...]
-      Ә. Молдағұлова көшесі: № 35, 37, 43, 45, 47, 48, 50, 51, 53, 54, 55, 56, 57, 58;</w:t>
+      І. Үргенішбаев көшесі: № 7, 9, 11, 13, 13а, 13/1, 13/2, 13/7, 13/15, 17, 19, 21, 23/1, 23/2, 25, 27, 28, 29, 30, 31, 31/1, 31/2, 31а, 32/1, 32/2, 33, 34, 35, 36, 37а, 39.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ә. Молдағұлова көшесі: № 35, 37, 41, 43, 45, 47, 48, 50, 51, 52, 53, 54, 55, 56, 57, 58, 61;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Алшын Қаражігіт би көшесі: № 29;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      М. Сыдықұлы көшесі: 10, 12, 14, 18, 20.</w:t>
-[...35 lines deleted...]
-      Қ. Қонақбайұлы көшесі: № 57, 59, 61, 63, 65, 67, 69, 71, 73, 75, 77, 79, 81, 83, 85, 86, 87, 88, 89, 90, 91, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 104, 105, 106, 107, 109, 110, 111, 112, 113, 114, 116, 117, 119/1, 120, 121/1, 121/2, 123, 124, 125, 126, 127, 129, 130, 131, 132, 133, 134, 134а, 135, 136/1, 136/2, 137, 138, 139, 140, 141, 142, 143, 144, 145, 146, 147, 148, 150, 151, 152/1, 152/2, 153, 154, 155, 157, 159, 165, 169, 171;</w:t>
+      М. Сыдықұлы көшесі: 6, 8, 10, 12, 14, 18, 20.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ә. Құрманов көшесі: № 1, 1б, 1в, 1г, 2, 3, 4, 6, 8, 10.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ж. Мекебаев көшесі: № 1, 3, 5, 7.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Н. Жақсыбаев көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 15, 16, 17.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Есім Жаңбыршин көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 10, 11, 12, 13, 14, 16, 18, 20.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ә. Төлегенов көшесі: № 1, 2, 3, 4, 5, 6, 6а, 7, 8, 9, 10, 11.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z16" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 493 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Ақтөбе облысының білім басқармасы Шалқар ауданының білім бөлімі" мемлекеттік мекемесінің "№ 2 мектеп-гимназиясы" коммуналдық мемлекеттік мекемесі, Ақтөбе облысы, Шалқар ауданы, Шалқар қаласы, Е. Көтібарұлы көшесі № 130.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қ. Қонақбайұлы көшесі: № 57, 59, 61, 63, 65, 67, 69, 71, 73, 75, 77, 79, 81, 83, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 116, 117, 119/1, 120, 121/1, 121/2, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 134а, 134/1, 134/2, 135, 136, 136/1, 136/2, 137, 138, 139, 140, 141, 142, 143, 144, 145, 146, 147, 148, 150, 151, 152, 152/1, 152/2, 153, 154, 155, 157, 159, 165, 169, 171;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       А. Ақайұлы көшесі: № 14, 16, 18, 20, 22, 24, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 55, 57, 59;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      І. Үргенішбаев көшесі: № 2, 4, 6, 8, 10, 16, 20;</w:t>
-[...107 lines deleted...]
-      Алшын Қаражігіт би көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 14, 15, 16, 17, 19, 21, 22, 23, 24, 25, 26/1, 27, 28, 30;</w:t>
+      І. Үргенішбаев көшесі: № 2, 4, 6, 8, 10, 16, 18, 20;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бейбітшілік көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 30, 31, 31/1, 31/2, 32, 33, 34, 35, 37, 38, 39, 40, 41, 41а, 42, 44, 46;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ә. Молдағұлова көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 15а, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 36, 38, 39, 40, 42, 44;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Е. Көтібарұлы көшесі: № 49, 51, 51а, 57, 57а, 59, 61, 61а, 63, 65, 67, 69/1, 69/2, 69/3, 69/4, 71, 73, 75, 77/1, 77/2, 77/3, 79, 81, 83, 85, 87, 89, 90, 91, 92, 92/1, 92/2, 92/3, 92/4, 92/5, 92/6, 92/7, 92/8, 93, 93/1, 93/2, 93/3, 93/4, 94, 96, 97, 97/1, 97/2, 97/3, 97/4, 99, 99/1, 99/2, 99/3, 99/4, 99/5, 99/6, 101, 102, 103, 104, 107, 108, 108/1, 108/2, 109, 110, 111, 112, 113, 113/1, 113/2, 115, 116, 117, 117/1, 117/2, 117/3, 117/4, 118, 119, 120, 121, 123, 124, 125, 126, 127, 128, 129, 131, 132, 133, 134, 134а, 134/1, 134/2, 135, 136, 137, 138/1, 138/2, 139, 140, 141, 142, 143, 144, 145, 146, 147, 148, 149, 150, 152, 154, 156, 158, 160, 162, 166, 168, 170, 172, 174, 176, 178, 180, 182;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әйтеке би көшесі: № 56, 61, 71, 72, 75, 75а, 76, 77, 79, 81, 83, 84, 85, 87, 88, 89б, 90, 91, 92, 93, 96, 97, 98, 99, 99/1, 100, 101, 102, 103, 104, 105б, 106, 107, 108, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 119а, 120, 120а, 121, 122, 123, 124, 125, 126, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143, 144, 145, 146, 147, 148, 149, 149а, 150, 152, 152а, 154, 154а, 154б, 156, 158, 160, 162, 164, 166;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      М. Шыманұлы көшесі: № 73, 75, 77, 79, 81, 83, 85, 86, 87, 88, 89, 90, 91, 93, 94, 95, 96, 97, 98, 99, 100, 102, 106/1, 106/2, 108, 110, 112, 114, 116, 118, 124, 124а, 126, 126/1, 126а, 128, 128а, 130, 132, 134, 136, 138, 140, 142, 146;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Алшын Қаражігіт би көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 15а, 16, 17, 19, 21, 22, 23, 24, 25, 26, 26/1, 26/3, 26/5, 26/6, 26/7, 26/8, 27, 28, 30;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көл жағалауы көшесі: № 1, 2, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қазанғап көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 25, 27, 29, 31, 33, 33а;</w:t>
+      Қазанғап көшесі: № 1, 2, 2б, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 25, 27, 29, 31, 31а, 33, 33а;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Н. Юсупов көшесі: № 1, 2, 3, 4, 5, 6, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 20, 22, 24;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ж. Дүйісов көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 32а, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 52, 54, 56, 58, 60, 62;</w:t>
+      Ж. Дүйісов көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 9а, 10, 11, 12, 12а, 13, 14, 15, 16, 17, 18, 19, 20, 20а, 20б, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 32а, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 52, 54, 56, 58, 60, 62;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бақ тұйық көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      М. Мамедова көшесі: № 1, 2, 4, 5, 6, 8, 10, 12, 16, 18;</w:t>
+      М. Мамедова көшесі: № 1, 2, 3, 4, 5, 6, 8, 10, 12, 14, 16, 18;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       А. Жұбанов көшесі: № 1, 3, 5, 6, 7, 8, 9, 10, 11, 12, 14, 14а, 14/1, 14/2;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Төлеу Көшербаев көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 19, 20, 21, 22, 23, 23а, 23б, 24, 25, 26, 28, 30, 32;</w:t>
+      Төлеу Көшербаев көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 19, 20, 21, 22, 23, 23а, 23б, 24, 25, 26, 27, 28, 29, 30, 32;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Оңтүстік тұйық көшесі: № 1, 2, 3, 4, 6, 8, 8а, 10, 12, 14, 16, 18, 20, 22, 24.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z17" w:id="13"/>
-[...284 lines deleted...]
-      Космонавт көшесі: № 1, 3, 5, 7, 8, 9, 10, 11, 12, 12а, 13, 15, 16, 17, 18, 19, 20, 21, 22;</w:t>
+    <w:bookmarkStart w:name="z17" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 494 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Ақтөбе облысының білім басқармасы Шалқар ауданының білім бөлімі" мемлекеттік мекемесінің "№ 1 мектеп-гимназиясы" коммуналдық мемлекеттік мекемесі, Ақтөбе облысы, Шалқар ауданы, Шалқар қаласы, М. Мамедова көшесі № 24.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      М. Шыманұлы көшесі: 101, 103, 105, 107, 109, 111, 113, 115, 117, 119, 121, 123, 125, 127, 129, 131, 133, 138;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұран Бақтыбай көшесі: № 28, 30, 32, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56/1, 56/2, 56/3, 57, 58, 58/1, 58/2, 58/3, 59, 60, 60а, 60б, 62, 62а, 63, 64, 64а, 65, 66, 66а, 66б, 67, 68, 68а, 68б, 69, 70, 70а, 72, 74, 76, 78, 78а, 80, 81, 82, 83, 84, 85, 86;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Т. Басенов көшесі: № 32, 34, 34а, 36, 36а, 38, 40, 42, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Алшын Қаражігіт би көшесі: № 31, 32, 33, 34, 35, 35а, 36, 38, 39, 41;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Б. Сүлейменов көшесі: № 31, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 45, 47, 49, 51, 53, 55;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      М. Сыдықұлы көшесі: № 3, 5, 6, 7, 8, 9, 11, 13, 14, 15, 17, 19, 21, 22, 23, 24, 25, 26, 27, 27а, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 56а, 57, 58, 58а, 59, 60, 60а, 61, 62, 63, 64, 66, 68, 70, 72, 74;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ж. Мекебаев көшесі: № 6, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 67, 68, 69, 70, 71, 72, 73, 74, 75, 77, 79;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Н. Жақсыбаев көшесі: № 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 40, 41, 42, 43, 44, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 85, 85б, 87;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Есім Жаңбыршин көшесі: № 15, 17, 19, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 85а, 86, 87, 88, 90, 92, 94, 98;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ә. Төлегенов көшесі: № 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 62а, 63, 64, 65, 66, 67, 69, 73;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ә. Құрманов көшесі: № 3а, 5, 5а, 5в, 7, 7а, 7б, 9, 9а, 10а, 11, 11б, 12, 13, 14, 15, 16, 17, 18, 19, 20, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 44, 46, 50, 52, 54, 56, 58, 60;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мектеп көшесі: № 1, 3, 3а, 4, 5, 5а, 5б, 6, 7, 7а, 8, 9, 9а, 10, 11, 12, 13, 14, 15, 16, 17, 19, 20, 26, 28, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 61, 63, 65, 69, 73, 75, 75а, 77;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Космонавт көшесі: № 1, 3, 5, 7, 8, 9, 10, 11, 12, 12а, 13, 15, 16, 16а, 17, 18, 19, 20, 21, 22;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       М. Мамедова көшесі: № 20, 22, 26;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      А. Жұбанов көшесі: № 13б, 15, 15а, 16/1, 16/2, 17а,18, 18а, 18/1, 18/2, 19а, 21, 23;</w:t>
-[...16 lines deleted...]
-        <w:t>
       Қазанғап көшесі: № 26.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z18" w:id="14"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      А. Жұбанов көшесі: № 13б, 15, 15а, 15б, 16/1, 16/2, 16б, 17а, 17, 18, 18а, 18/1, 18/2, 19а, 20, 21, 22, 23, 24, 26, 28, 30, 32, 34, 36, 38, 40, 42, 44, 46, 48, 50, 50в, 52, 54, 58, 60;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Т. Жамашұлы көшесі: № 1, 2, 2а, 3, 4, 5, 6, 7, 8а, 10, 18/1, 18/2, 26;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеңіске 40 жыл көшесі: № 1, 2/2, 3, 4, 4/1, 4/2, 5, 6/1, 6/2, 7, 9, 9/1, 11, 13, 15, 17, 19, 21, 23, 25, 27, 28;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орынбасар Ақжанов көшесі: № 1, 1а, 1/2, 1/3, 2, 3/1, 3/2, 4, 5, 6, 7, 8, 9, 10, 12, 14, 16, 18, 20, 28;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Еңбек көшесі: № 1, 2, 3, 5, 7, 12, 14, 15а, 17, 19, 21;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z18" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 495 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Ақтөбе облысының білім басқармасы Шалқар ауданының білім бөлімі" мемлекеттік мекемесінің "№3 жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесі, Ақтөбе облысы, Шалқар ауданы, Шалқар қаласы, Ырзағазы Нұртаев көшесі № 1.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кәсіпкерлік көшесі: № 1, 2, 3, 4, 5, 6, 8, 9, 10, 11, 12, 13, 13/1, 13/2, 13/3, 13/4, 13/5, 13/6, 13/7, 13/8, 13/9, 13/10, 13/11, 13/12, 13/13, 13/14, 13/15, 13/16, 13/17, 13/18, 14, 16, 18;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Дала көшесі: № 1, 2, 3, 3/2, 4, 5, 6, 6а, 7, 8, 9, 9б, 10, 11, 12, 14, 16, 18;</w:t>
-[...35 lines deleted...]
-      Өнер тұйық көшесі: № 1/1, 1/2, 2, 3/1, 3/2, 4, 5/1, 5/2, 6, 6/1, 8, 9, 11, 12,13, 15, 17, 19, 21, 22;</w:t>
+      Дала көшесі: № 1, 1а, 2, 2а, 3, 3/1, 3/2, 4, 5, 6, 6а, 7, 7а, 8, 8а, 8б, 9, 9а, 9б, 10, 11, 12, 14, 15, 16, 18, 19, 21, 22, 25;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шетырғыз көшесі: № 1, 2, 3, 4, 5, 6, 6а, 7, 8, 9, 10, 11, 12, 12а, 14, 15, 16, 17, 18, 19;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өнер тұйық көшесі: № 1/1, 1/2, 2, 3/1, 3/2, 4, 5/1, 5/2, 6, 6/1, 7, 8, 9, 10, 11, 12, 13, 14, 15, 17, 19, 21, 22;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Талдықұм көшесі: № 1, 2, 4, 6а, 6, 9, 10, 10а, 12, 13, 14, 16;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ә. Байсалбаев көшесі: № 1/2, 2, 3, 4, 5/1, 5/2, 6, 7, 7/1, 8, 9, 10, 11, 11а, 11в, 11/1, 11/2, 12, 14, 16, 16/1, 16/2, 16/3, 16/4, 16/8, 16/9, 16/10, 16/11, 16/12, 16/13, 16/15, 17, 18,19/1, 19/2, 20, 21/1, 21/2, 22, 23/1, 23/2, 25/1, 25/2, 27/1, 27/2, 29/1, 29/2, 31/1, 31/2, 32, 32/1, 32/2, 34/1, 34/2, 35, 36/1, 36/2, 38/1, 38/2, 40а, 40/1, 40/2, 41/1, 41/2, 42/1, 42/2, 44, 44/1, 46/1, 46/2, 47/2, 48/1, 48/2, 49/1, 49/2, 50/2, 51/1, 51/2, 52, 54;</w:t>
-[...17 lines deleted...]
-      Жастар көшесі: № 3, 11;</w:t>
+      Ә. Байсалбаев көшесі: № 1в, 1г, 1д, 1е, 1л, 1м, 1п, 1с, 1т, 1ф, 1ю, 1/2, 2, 3, 4, 5/1, 5/2, 6, 7, 7/1, 8, 9, 10, 11, 11/1, 11а, 11в, 11г, 11д, 11/2, 12, 14, 16, 16/1, 16/2, 16/3, 16/4, 16/8, 16/9, 16/10, 16/11, 16/12, 16/13, 16/15, 16а, 17, 17а, 18, 19, 19/1, 19/2, 20, 21/1, 21/2, 22, 23, 23/1, 23/2, 24, 25/1, 25/2, 27, 27/1, 27/2, 29/1, 29/2, 31, 31/1, 31/2, 32, 32/1, 32/2, 34/1, 34/2, 35, 36/1, 36/2, 38/1, 38/2, 40а, 40а/2, 40/1, 40/2, 41/1, 41/2, 42/1, 42/2, 43, 43/2, 44, 44/1, 44а, 46/1, 46/2, 47/2, 48/1, 48/2, 49/1, 49/2, 50/2, 51/1, 51/2, 52, 54;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жастар көшесі: № 3, 4, 8, 11;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өндіріс көшесі: № 1, 2, 3;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3682,105 +3994,105 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Солтүстік шоссе көшесі: № 1, 1а, 1б, 1/1, 1/2, 2, 3/1, 3/2, 4, 5/1, 5/2, 6, 7/2, 8, 9/2, 10, 11/1, 11/2, 12, 14, 18, 20, 22, 28, 30, 32, 36, 38, 42, 45, 46/1, 46/2;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ырзағазы Нұртаев көшесі: № 1, 1а, 1/4, 2, 2/5, 3, 4/1, 4/2, 5/1, 5/2, 6/1, 6/2, 9, 10, 11, 12/1, 12/2, 14, 15, 16, 17, 18, 19, 20/1, 20/2, 21/1, 21/2, 22, 24, 25/1, 25/2, 26;</w:t>
-[...17 lines deleted...]
-      Құрманғазы көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 12, 13, 14, 14а 15, 16, 17, 18, 19, 20, 21, 22, 24, 25;</w:t>
+      Ырзағазы Нұртаев көшесі: № 1, 1а, 1б, 1/4, 2, 2/5, 3, 4, 4/1, 4/2, 5, 5/1, 5/2, 6, 6/1, 6/2, 8, 8б, 9, 10, 11, 12, 12/1, 12/2, 14, 15, 16, 17, 18, 19, 20/1, 20/2, 21/1, 21/2, 22, 22а, 24, 25/1, 25/2, 26, 28;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құрманғазы көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 11а, 12, 13, 14, 14а, 15, 16, 17, 18, 19, 20, 21, 22, 24, 25;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Елтезер көшесі: № 43, 45;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жәлімбет көшесі: № 7, 9/1, 13, 16;</w:t>
+      Жәлімбет көшесі: № 1а, 1б, 2, 4, 5/1, 6, 7, 7/1, 7/2, 8, 9/1, 11/1, 13, 14, 16, 22, 45;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Хамит Есбосынов көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 21;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3790,213 +4102,271 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Энергетиктер көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Кіші тұйық көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 10, 12, 14, 16, 18, 20, 22;</w:t>
-[...73 lines deleted...]
-    <w:bookmarkEnd w:id="15"/>
+      Кіші тұйық (Жетіген) көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 10, 12, 14, 16, 18, 20, 22;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нұрмұхан Кенжебаев көшесі: № 2, 4, 8, 10, 12, 16, 18, 19, 20, 23, 24, 25, 26, 27, 28;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жоламан Тәжібаев көшесі: № 1/2, 2, 2/1, 4, 4а, 5, 7, 9, 11, 12, 13, 14, 15, 16, 17, 19, 20, 22;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сазтөбе көшесі: № 1, 1а, 2, 2-1, 2-2, 3-1, 3-2, 4, 5, 5а, 6-1, 6-2, 7-1, 7-2, 7а, 8-1, 8-2, 9, 9-1, 9-2, 10, 10/1, 11, 11а, 12-1, 12-2, 13, 13-1, 13-2, 14, 15, 16, 17-1, 17-2, 22, 22/1, 23, 24, 30, 41, 44, 51, 51/2, 54, 54/1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шеңбертал көшесі: № 2.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z19" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 496 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Ақтөбе облысының білім басқармасы Шалқар ауданының білім бөлімі" мемлекеттік мекемесінің "Сарықамыс негізгі орта мектебі" коммуналдық мемлекеттік мекемесі, Ақтөбе облысы, Шалқар ауданы, М. Шыманұлы ауылы, Көкжиде көшесі № 19.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көкжиде көшесі: № 1/1, 1/2, 2/2, 3, 4, 4а, 5/1, 5/2, 5/3, 6/2, 8, 9/2, 12/1,12/2, 15, 16, 19;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Сарықамыс көшесі: № 1, 2а, 5/1, 5/2, 6/1, 6/2, 9, 11, 12, 13/1, 13/2, 14, 15, 17, 19;</w:t>
+      Сарықамыс көшесі: № 1, 1а, 2, 2а, 5/1, 5/2, 6/1, 6/2, 8, 9, 11, 12, 13/1, 13/2, 14, 15, 15/2, 17, 18, 19, 21, 23, 25;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       М. Шыманұлы көшесі: № 1, 2, 3, 4, 5.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z20" w:id="16"/>
-[...32 lines deleted...]
-      Қопасор көшесі: № 1, 3, 4, 5, 6, 7, 8, 9, 10, 11/1, 11/2, 12, 13/1, 13/2, 14, 15, 17, 18, 19, 20, 21, 22, 23, 24;</w:t>
+    <w:bookmarkStart w:name="z20" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 497 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Ақтөбе облысының білім басқармасы Шалқар ауданының білім бөлімі" мемлекеттік мекемесінің "Қызылту негізгі орта мектебі" коммуналдық мемлекеттік мекемесі, Ақтөбе облысы, Шалқар ауданы, Қопасор ауылы, Қопасор көшесі № 25.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қопасор көшесі: № 1, 3, 4, 5, 6, 7, 8, 9, 10, 11/1, 11/2, 12, 13/1, 13/2, 14, 15, 17, 18, 19, 20, 21, 22, 23, 24, 29;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жаңабаз қыстағы: № 1;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4009,68 +4379,88 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жомарт қыстағы: № 1;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тұз-2 қыстағы: № 1.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z21" w:id="17"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z21" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 498 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Ақтөбе облысының білім басқармасы Шалқар ауданының білім бөлімі" мемлекеттік мекемесінің "Жаңақоныс жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесі, Ақтөбе облысы, Шалқар ауданы, Аққайтым ауылы, Достық көшесі № 1.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ардагерлер көшесі: № 2, 3, 4, 5, 7, 9, 11, 13, 15, 17, 19;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4078,51 +4468,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бейбітшілік көшесі: № 1, 2, 3/1, 3/2, 4, 5, 6, 8;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Достық көшесі: № 3/1, 3/2, 4а, 4/1, 4/2, 5/1, 5/2, 6а, 6/1, 6/2, 7, 8б, 8/1, 8/2, 9, 10, 11, 12/1, 12/2, 13, 14/1, 14/2;</w:t>
+      Достық көшесі: № 3/1, 3/2, 4а, 4/1, 4/2, 5/1, 5/2, 6а, 6/1, 6/2, 7, 8б, 8/1, 8/2, 9, 10, 11, 12/1, 12/2, 13, 14/1, 14/2, 15;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жаңақоныс көшесі: № 1, 2/1, 2/2, 3, 4/1, 4/2, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4351,192 +4741,212 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Күйгелең қыстағы: № 1;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қаратал қыстағы: № 1.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z22" w:id="18"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z22" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 500 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Ақтөбе облысының білім басқармасы Шалқар ауданының білім бөлімі" мемлекеттік мекемесінің "Қорғантұз жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесі, Ақтөбе облысы, Шалқар ауданы, Байқадам ауылы, Есет Көтібарұлы көшесі № 33.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Т. Бәсенов көшесі: № 1, 2, 2а, 3, 3а, 4, 5, 6, 7, 8, 9, 10, 11, 13;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Абай көшесі: №1, 2, 3, 4, 5, 6, 7, 8, 9, 9а, 10, 11, 12, 14;</w:t>
+      Абай көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 9а, 10, 11, 12, 14;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       І. Үргенішбаев көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 18, 20;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Е. Көтібарұлы көшесі: № 1, 2, 3, 4, 5, 5а, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 17, 19, 21, 23, 25, 27а, 29, 31, 33, 34, 35, 37;</w:t>
+      Е. Көтібарұлы көшесі: № 1, 2, 3, 4, 5, 5а, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 17, 19, 21, 21а, 23, 25, 27а, 29, 31, 33, 34, 35, 37;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұран Бақтыбай көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 16;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қайдауыл көшесі: № 1, 2, 3, 4, 6, 6а, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 19, 21, 23, 25, 27, 29, 31, 33;</w:t>
-[...17 lines deleted...]
-      Қазақай көшесі: № 1, 2, 3, 4, 5, 6, 7, 7а, 8, 9, 10, 11, 12, 13, 14, 15, 17, 19, 21, 23, 25, 27, 29, 31;</w:t>
+      Қайдауыл көшесі: № 1, 2, 3, 4, 5а, 6, 6а, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 19, 21, 23, 25, 27, 29, 31, 33;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақай көшесі: № 1, 2, 2а, 3, 4, 5, 6, 7, 7а, 8, 9, 10, 11, 12, 13, 14, 15, 17, 19, 21, 23, 25, 27, 29, 31;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ә. Молдағұлова көшесі: № 1, 1а, 2, 2а, 3, 4, 4а, 5, 6, 7, 8, 9, 11, 13, 15, 17, 19, 21, 23;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4564,51 +4974,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Құлтай қыстағы: № 1;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Мойынқұм қыстағы: №1.</w:t>
+      Мойынқұм қыстағы: № 1.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Алақозы ауылы:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4657,174 +5067,196 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қызылбұрыш қыстағы: № 1;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қарабұлақ қыстағы: № 1.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z23" w:id="19"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z23" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 501 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Ақтөбе облысының білім басқармасы Шалқар ауданының білім бөлімі" мемлекеттік мекемесінің "Сарыбұлақ негізгі орта мектебі" коммуналдық мемлекеттік мекемесі, Ақтөбе облысы, Шалқар ауданы, Есет ауылы, Ордақонған көшесі № 30.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ордақонған көшесі: № 1, 4/1, 4/2, 5, 9, 11, 12, 16, 17, 18, 19, 20, 21, 25, 26, 28, 29, 32, 33, 34, 35, 37, 38, 40, 44, 45, 49, 50, 53, 56, 57, 58, 59/1, 59/2;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бүйрек қыстағы: № 1.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z24" w:id="20"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z24" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 502 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Ақтөбе облысының білім басқармасы Шалқар ауданының білім бөлімі" мемлекеттік мекемесінің "Б.Сүлейменов атындағы жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесі, Ақтөбе облысы, Шалқар ауданы, Бегімбет ауылы, Қарағұл батыр көшесі № 16.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Амангелді көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 14, 15, 16, 17, 18, 20, 22;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      А. Мұратұлы көшесі: № 1, 2, 5, 6, 7, 8, 10, 11, 12, 13, 14;</w:t>
-[...17 lines deleted...]
-      Ә. Молдағұлова көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27;</w:t>
+      А. Мұратұлы көшесі: № 1, 2, 5, 6, 7, 8, 10, 11, 12, 13, 14; Ә. Молдағұлова көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       С. Қарағұлов көшесі: № 1, 2, 4, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5089,68 +5521,88 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қошабай би көшесі: № 1/1, 1/2, 2/1, 2/2, 3/1, 3/2, 4/1, 4/2, 5/1, 5/2, 6/1, 6/2, 7/1, 7/2, 8/1, 8/2,9/1, 9/2, 10;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қосқақ қыстағы: № 1, 2.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z25" w:id="21"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z25" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 504 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Ақтөбе облысының білім басқармасы Шалқар ауданының білім бөлімі" мемлекеттік мекемесінің "Аяққұм негізгі орта мектебі" коммуналдық мемлекеттік мекемесі, Ақтөбе облысы, Шалқар ауданы, Қаңбақты ауылы, Желтоқсан көшесі № 3.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қаңбақты ауылы:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5215,84 +5667,104 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кекірелі қыстағы: № 1, 2;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Алты құдық қыстағы: № 2.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z26" w:id="22"/>
-[...32 lines deleted...]
-      Бозой ауылы:</w:t>
+    <w:bookmarkStart w:name="z26" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 505 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Сары Батақұлы атындағы Шалқар аудандық мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорны Бозой ауылдық "Арай" мәдениет үйі, Ақтөбе облысы, Шалқар ауданы, Бозой ауылы, Ұран Бақтыбай көшесі № 21.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бозой ауылы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Абай көшесі: № 1/1, 1/2, 3, 4, 6;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5338,51 +5810,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Амангелді көшесі: № 1/1, 1/2, 2/1, 2/2, 3/1, 3/2, 4/1, 4/2, 5/1, 5/2, 6/1,6/2, 7/1, 7/2, 8/1, 8/2, 9/1, 9/2, 10/1, 10/2, 11/1, 11/2;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Арал көшесі: № 1/1, 1/2 , 2/1, 2/2, 3/1, 3/2, 4/1, 4/2;</w:t>
+      Арал көшесі: № 1/1, 1/2, 2/1, 2/2, 3/1, 3/2, 4/1, 4/2;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Б. Басығараев көшесі: № 1/1, 1/2, 3/1, 3/2, 4/1, 4/2, 5/1, 5/2, 6/1, 6/2, 7/1, 7/2, 9/1, 9/2, 11/1, 11/2, 13/1, 13/2, 15/1, 15/2, 17/1, 17/2, 19/1, 19/2, 21/1, 21/2, 45/1, 45/2;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5971,68 +6443,88 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тұмарқұдық қыстағы: № 1.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Құланды шекара заставасы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z27" w:id="23"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z27" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 506 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Ақтөбе облысының білім басқармасы Шалқар ауданының білім бөлімі" мемлекеттік мекемесінің "ГКС-12 жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесі, Ақтөбе облысы, Шалқар ауданы, Қауылжыр ауылы, Есет Көтібарұлы көшесі № 2.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қауылжыр ауылы:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6076,87 +6568,87 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дала көшесі: № 1/5, 1/6, 1/7, 1/8, 2/1, 2/2, 2/3, 2/4, 2/5, 2/6, 2/7, 2/8, 3/1, 3/2, 3/3, 3/5, 3/6, 3/7, 3/8, 4/1, 4/2, 4/3, 4/4, 4/5, 4/6, 4/8, 4/9, 4/10, 4/11, 4/12, 4/13, 4/14, 4/15, 4/16, 4/17, 4/18;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Е. Көтібарұлы көшесі: № 1, 2, 3, 4, 5, 6, 7/1, 7/2, 9/1, 9/2, 9а, 10, 11, 11а, 12, 15, 16, 20, 23, 25, 27;</w:t>
+      Е.Көтібарұлы көшесі: № 1, 2, 3, 4, 5, 6, 7/1, 7/2, 8, 9/1, 9/2, 9а, 10, 11, 11а, 12, 14, 15, 16, 18, 20, 23, 25, 27, 29;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Желтоқсан көшесі: № 2/1, 2/2, 3/1, 3/2, 4/1, 4/2, 5/1, 5/2, 6/1, 6/2, 7/1, 7/2, 8/1, 8/2, 9/1, 9/2, 10/1, 10/2, 12/1, 12/2, 14/1, 14/2, 16/1, 16/2;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Үстірт көшесі: № 1/1, 1/2, 1/3, 1/4, 2/1, 2/2, 3/1, 3/2, 3/3, 3/4, 4/1, 4/2, 4а, 5/1, 5/2, 5/3, 5/4, 6/1, 6/2, 6/3, 6/4, 8/1, 8/2, 8/3, 8а, 16, 25, 27, 31, 33, 35, 37, 39, 41, 43, 45;</w:t>
+      Үстірт көшесі: № 1/1, 1/2, 1/3, 1/4, 2/1, 2/2, 3/1, 3/2, 3/3, 3/4, 4/1, 4/2, 4а, 5/1, 5/2, 5/3, 5/4, 6/1, 6/2, 6/3, 6/4, 8/1, 8/2, 8/3, 8а, 16, 25, 27, 31, 33, 35, 36, 37, 39, 41, 43, 45;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мөңке би көшесі: № 1, 3, 3а, 5, 7, 9, 11, 13, 15, 17, 19, 21, 23, 25;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -6166,87 +6658,87 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жағалау көшесі: № 1, 1а, 2, 2а, 3, 3а, 4, 4а, 5, 5а, 6, 6а, 7, 9, 11, 13, 15;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Т. Айтұлы көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 11, 13, 15, 16, 19а;</w:t>
-[...35 lines deleted...]
-      Қазыбек би көшесі: № 1, 1а, 2, 2а, 3, 3а, 4, 5, 5а, 6, 7, 8, 10/1, 10/2, 11, 13, 16;</w:t>
+      Т. Айтұлы көшесі: № 1, 2, 2а, 3, 4, 5, 6, 7, 8, 9, 11, 13, 15, 16, 19а;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қауылжыр көшесі: № 1, 3, 5, 7, 9, 11, 13, 15, 17;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазыбек би көшесі: № 1, 1а, 2, 2а, 3, 3а, 4, 5, 5а, 5б, 6, 7, 8, 10/1, 10/2, 11, 13, 16;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұран Бақтыбай көшесі: № 1, 2, 2а, 3, 4, 5, 6, 8, 10;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -6493,68 +6985,88 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Татыр көшесі: № 1, 3, 5, 6;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бүйректөбе көшесі: № 1, 2, 3, 4, 5/1, 5/2, 6/1, 6/2, 6/3.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z28" w:id="24"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z28" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 507 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Ақтөбе облысының білім басқармасы Шалқар ауданының білім бөлімі" мемлекеттік мекемесінің "М.Тәжин атындағы жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесі, Ақтөбе облысы, Шалқар ауданы, Мөңке би ауылы, Еңбек көшесі № 2.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жағалау көшесі: № 1, 3, 5, 7/1, 7/2, 9, 11, 13, 15, 17, 19, 21;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6634,87 +7146,87 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тәуелсіздік көшесі: № 1а, 1/1, 1/2, 2, 3/1, 3/2, 4, 5, 6/1, 6/2, 7, 8/1, 8/2, 9, 10, 12;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Мөңке би көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9/1, 9/2, 10, 12, 13а, 13/1, 13/2, 14/1, 14/2, 15, 16, 17, 18, 19/1, 19/2, 20, 21, 22/1, 22/2, 23, 25, 26, 27, 28, 30, 32, 34, 36, 38/1, 38/2, 40;</w:t>
-[...35 lines deleted...]
-      Желтоқсан көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10/1, 10/2, 11, 12/1, 12/2, 13/1, 13/2, 14/1, 14/2, 15, 15а, 16/1, 16/2, 17/1, 17/2, 18/1, 18/2, 19/1, 19/2, 20, 21/1, 21/2, 22, 23/1, 23/2, 24, 25/1, 25/2, 26, 27, 28, 29, 31, 33, 35;</w:t>
+      Мөңке би көшесі: № 1, 2а , 3, 4, 5, 6, 7, 8, 9/1, 9/2, 10, 12, 13а, 13/1, 13/2, 14/1, 14/2, 15, 16, 17, 18, 19/1, 19/2, 20, 21, 22/1, 22/2, 23, 25, 26, 27, 28, 30, 32, 34, 36, 38/1, 38/2, 40;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ардагерлер көшесі: № 1, 2, 3, 4, 5, 6/1, 6/2, 7/1, 7/2, 9/1, 9/2, 11/1, 11/2, 11/3, 12, 16, 17/1, 17/2, 18/1, 18/2, 19/1, 19/2, 20, 21/1, 21/2, 23, 25, 27;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Желтоқсан көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10/1, 10/2, 11, 12/1, 12/2, 13/1, 13/2, 14/1, 14/2, 15, 15а, 16/1, 16/2, 17/1, 17/2, 18/1, 18/2, 19/1, 19/2, 20, 21/1, 21/2, 22, 23/1, 23/2, 24, 25, 26, 27, 28, 29, 31, 33, 35;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шалқар көшесі: № 2, 4, 6, 8, 10, 12, 14, 16, 18, 20/1, 20/2, 22/1, 22/2;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -6760,215 +7272,235 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Құдайқұл қыстағы: № 2;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Тасқора қыстағы: № 1;</w:t>
-[...163 lines deleted...]
-    <w:bookmarkEnd w:id="25"/>
+      Тасқора қыстағы: №1;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұялыкөл қыстағы: №1;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қарашеген қыстағы: №1/1, 1/2;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Алкелді қыстағы: №1; 2;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құлшоқат қыстағы: №1;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қобыкөл қыстағы: №1;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тобылғысай қыстағы №1; 2;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әбді қыстағы: №1;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жиде қыстағы: №1/1, 1/2, 2/1, 2/2.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z29" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 508 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Ақтөбе облысының білім басқармасы Шалқар ауданының білім бөлімі" мемлекеттік мекемесінің "Ақтоғай жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесі, Ақтөбе облысы, Шалқар ауданы, Қотыртас станциясы, Мектеп көшесі № 6/1.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қотыртас станциясы:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7048,51 +7580,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наурыз көшесі: № 1, 2, 3, 5, 7, 8, 9, 10/1, 10/2, 11, 14, 15, 16/1, 16/2, 17, 18, 19, 22, 23, 24, 25, 26, 28, 30;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Саябақ көшесі: № 3, 4, 6, 7, 8;</w:t>
+      Саябақ көшесі: № 3, 4, 6, 7, 8; 12;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Теміржолшылар көшесі: № 1/1, 1/2, 3/1, 3/2, 5/1, 5/2, 7/1, 7/2, 9/1, 9/2, 9/3, 9/4, 11/1, 11/2, 16, 16а, 17, 19, 20, 21/1, 21/2, 22/1, 22/2, 22/3, 22/4, 23/1, 23/2, 24/1, 24/2, 24/3, 24/4, 25/1, 25/2, 30/1, 30/2, 32/1, 32/2.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -7141,68 +7673,88 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ақтан батыр ауылы:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ақжар көшесі: № 1, 2, 3, 5а, 6, 7, 8, 9, 10/1, 10/2, 11, 12/1, 12/2, 18/1, 18/2, 18/3, 18/4, 18/5, 18/6, 20, 22, 28/1, 28/2, 30, 32, 34.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z30" w:id="26"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z30" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 509 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Ақтөбе облысының білім басқармасы Шалқар ауданының білім бөлімі" мемлекеттік мекемесінің "Сарысай мектеп-бөбекжай-бақшасы" коммуналдық мемлекеттік мекемесі, Ақтөбе облысы, Шалқар ауданы, Сарысай ауылы, Желтоқсан көшесі № 10.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сарысай ауылы:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7267,68 +7819,88 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тауелсіздік көшесі: № 3/1, 3/2, 4, 5, 6/1, 6/2, 7/1, 7/2, 9/1, 9/2, 11/1, 11/2;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қарабұлақ көшесі: № 1, 2, 3, 5, 6, 7/1, 7/2, 9, 10.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z31" w:id="27"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z31" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 510 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Ақтөбе облысының білім басқармасы Шалқар ауданының білім бөлімі" мемлекеттік мекемесінің "Алабас негізгі орта мектебі" коммуналдық мемлекеттік мекемесі, Ақтөбе облысы, Шалқар ауданы, Алабас ауылы, Қазақстан көшесі № 2.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Алабас ауылы:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7375,102 +7947,122 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Казақстан көшесі: № 1/1, 1/2, 3/1, 3/2, 5/1, 5/2, 6, 7, 8, 9, 10, 12, 14;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тотан ата көшесі: № 1, 2, 3, 4, 5, 7, 9, 10, 11, 12.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z32" w:id="28"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z32" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 511 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Сары Батақұлы атындағы Шалқар аудандық мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорны Біршоғыр ауылдық клубы, Ақтөбе облысы, Шалқар ауданы, Бершүгір станциясы, Тихонов көшесі № 3.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № 1 көше: № 1, 1а, 3, 5, 7, 8, 9, 13, 16, 17;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      А. Тихонов көшесі: № 1/1, 1/2, 1/4, 5/1, 5/2, 5/3, 7а, 7/1, 7/2, 7/3, 7/4, 7/5, 7/6, 7/7, 7/8, 7/9, 7/10, 7/11, 7/12, 9/1, 9/2, 11/1, 11/2, 12, 13/1, 13/2, 15/1, 15/2, 16, 18, 19/1, 19/2, 20, 21/1, 21/2, 22, 23/1, 23/2, 24, 25/1, 25/2, 26, 27/1, 27/2, 29а, 29/1, 29/2, 30, 31/1, 31/2, 32/1, 32/2, 33, 40;</w:t>
+      А.Тихонов көшесі: № 1/1, 1/2, 1/4, 5/1, 5/2, 5/3, 7а, 7/1, 7/2, 7/3, 7/4, 7/5, 7/6, 7/7, 7/8, 7/9, 7/10, 7/11, 7/12, 9/1, 9/2, 11/1, 11/2, 12, 13/1, 13/2, 15/1, 15/2, 16, 18, 19/1, 19/2, 20, 21/1, 21/2, 22, 23/1, 23/2, 24, 25/1, 25/2, 26, 27/1, 27/2, 29а, 29/1, 29/2, 30, 31/1, 31/2, 32/1, 32/2, 33, 40;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Актан Баба көшесі: № 1, 2, 2а, 3, 3а, 4, 4а, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 20, 21, 22, 23, 24, 25, 26, 27, 27а, 28, 29, 30, 31, 32, 35/1, 35/2, 33а;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -7645,68 +8237,88 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       І. Жетпісбаев көшесі: № 1, 2, 3, 3а, 4, 5, 5а, 6, 6а, 7, 8, 9, 11, 12, 13, 14, 15, 15а, 16, 17, 18, 19, 21, 23;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Достық көшесі: № 1, 2, 3, 4, 5, 6, 6а, 7, 8, 9, 10, 11, 12, 13, 15, 17, 19, 21.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z33" w:id="29"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z33" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 513 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Ақтөбе облысының білім басқармасы Шалқар ауданының білім бөлімі" мемлекеттік мекемесінің "Т. Шанов атындағы жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесі, Ақтөбе облысы, Шалқар ауданы, Жылтыр ауылы, Дамбар көшесі № 12.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ардагер көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8092,89 +8704,109 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мешіт қыстағы: № 1;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Отаралы қыстағы: № 1;</w:t>
-[...37 lines deleted...]
-    <w:bookmarkEnd w:id="30"/>
+      Отаралы қыстағы: №1;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шиқұдық қыстағы: №1.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z34" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 514 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Ақтөбе облысының білім басқармасы Шалқар ауданының білім бөлімі" мемлекеттік мекемесінің "М.Орынбасаров атындағы жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесі, Ақтөбе облысы, Шалқар ауданы, Тұмалыкөл ауылы, Тәуелсіздік көшесі № 3а.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мектеп көшесі: № 1, 2, 3/1, 3/2, 5, 6, 7, 9/1, 9/2, 10, 14, 16, 18, 20, 22;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8218,87 +8850,107 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Достық көшесі: № 2, 3, 4, 5, 6, 8;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қарағайлы қыстағы: № 1.</w:t>
-[...35 lines deleted...]
-      С. Маманов көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 15, 17, 19, 19а, 21, 23, 25, 25б, 27, 29, 31, 33, 33а, 35, 37, 39, 41, 43;</w:t>
+      Қарағайлы қыстағы: №1.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z35" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 515 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Ақтөбе облысының білім басқармасы Шалқар ауданының білім бөлімі" мемлекеттік мекемесінің "Қаратоғай жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесі, Ақтөбе облысы, Шалқар ауданы, Қаратоғай ауылы, Т. Басенов көшесі № 8а.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      С. Маманов көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 15, 17, 17а, 19, 19а, 21, 23, 25, 25б, 27, 29, 31, 33, 33а, 35, 37, 39, 41, 43;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8 Март көшесі: № 1, 3, 5;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -8308,69 +8960,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Т. Бәсенов көшесі: № 1/1, 1/2, 2/1, 2/2, 3/1, 3/2, 4, 5/1, 5/2, 7, 8, 9, 10а, 12, 13, 14, 19, 21, 23;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      М. Айтасов көшесі: № 1, 2, 3, 4, 6, 7/1, 7/2, 8, 9/1, 9/2, 11, 12, 13, 14, 15, 16, 18, 20, 22, 26/1, 26/2, 28;</w:t>
-[...17 lines deleted...]
-      І. Үргенішбаев көшесі: № 1, 2, 3, 5/1, 5/2, 6, 7, 8, 9, 10, 11, 12, 13, 15;</w:t>
+      М. Айтасов көшесі: № 1, 2, 2а, 3, 4, 6, 7/1, 7/2, 8, 9/1, 9/2, 11, 12, 13, 14, 15, 16, 18, 20, 22, 26/1, 26/2, 28;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      І. Үргенішбаев көшесі: № 1, 1а, 2, 3, 5/1, 5/2, 6, 6а, 7, 8, 9, 10, 11, 12, 13, 15;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мектеп көшесі: № 2, 4, 5, 6, 11;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -8398,107 +9050,127 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Томан қыстағы: № 1;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қара шұқыр қыстағы: № 1;</w:t>
-[...55 lines deleted...]
-    <w:bookmarkEnd w:id="32"/>
+      Қара шұқыр қыстағы: №1;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Асауғара қыстағы: №1;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Байбарақ қыстағы: №1.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z36" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 516 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Ақтөбе облысының білім басқармасы Шалқар ауданының білім бөлімі" мемлекеттік мекемесінің "№36 бастауыш мектебі" коммуналдық мемлекеттік мекемесі, Ақтөбе облысы, Шалқар ауданы, Көпмола станциясы, Теміржолшылар көшесі № 4.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көпмола станциясы:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8563,68 +9235,88 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қаратал көшесі: № 1, 2, 3, 4;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Үшкурай көшесі: № 1, 2, 3, 4, 5, 7.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z37" w:id="33"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z37" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 517 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Ақтөбе облысының білім басқармасы Шалқар ауданының білім бөлімі" мемлекеттік мекемесінің "№ 33 бастауыш мектебі" коммуналдық мемлекеттік мекемесі, Ақтөбе облысы, Шалқар ауданы, Жылан станциясы, Жылан көшесі № 21.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жылан станциясы:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8689,68 +9381,88 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кеңдала көшесі: № 2, 3, 4, 7, 8, 9, 10, 11, 13, 13а, 15, 15а, 15б, 16, 19, 20, 21, 24;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ханжалы көшесі: № 1, 4, 5, 6, 8.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z38" w:id="34"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z38" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 518 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Сары Батақұлы атындағы Шалқар аудандық мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорны Тоғыз ауылдық клубы, Ақтөбе облысы, Шалқар ауданы, Тоғыз станциясы, Толағай көшесі № 4а.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тоғыз станциясы:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8815,68 +9527,88 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Төсбұлақ разъезді:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Теміржолшылар көшесі: № 1, 2, 3, 4, 5,6, 7, 8, 9, 11, 13, 15, 16, 17, 18.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z39" w:id="35"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z39" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 519 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Ақтөбе облысының білім басқармасы Шалқар ауданының білім бөлімі" мемлекеттік мекемесінің "Қарашоқат жалпы орта білім беретін мектебі" коммуналдық мемлекттік мекемесі, Ақтөбе облысы, Шалқар ауданы, Қарашоқат станциясы, Кішіқұм көшесі № 26.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қарашоқат станциясы:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8959,68 +9691,88 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ақеспе разъезді:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отан көшесі: № 1/1, 1/2, 3, 3а, 4, 5, 7а, 8, 9.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z40" w:id="36"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z40" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 520 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Ақтөбе облысының білім басқармасы Шалқар ауданының білім бөлімі" мемлекеттік мекемесінің "Шоқысу жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесі, Ақтөбе облысы, Шалқар ауданы, Шоқысу станциясы, Жерұйық көшесі № 5.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шоқысу станциясы:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9064,71 +9816,91 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Құлагер көшесі: № 1, 1а, 3, 3а, 5, 7, 9, 11, 15, 17, 19, 21, 23, 25, 27, 29, 31, 33;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жастар көшесі: № 1, 3, 5, 7, 9, 13, 14, 15.</w:t>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="37"/>
+      Жастар көшесі: №1, 3, 5, 7, 9, 13, 14, 15.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z41" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 521 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Ақтөбе облысының білім басқармасы Шалқар ауданының білім бөлімі" мемлекеттік мекемесінің "Тоғыз жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесі, Ақтөбе облысы, Шалқар ауданы, Шілікті ауылы, Сартепсен көшесі № 2.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шілікті ауылы:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9337,642 +10109,572 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қоңыртөбе көшесі: № 3, 5, 9, 11, 13/1, 13/2;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шілікті көшесі: № 1, 3, 5, 10.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z42" w:id="38"/>
-[...248 lines deleted...]
-      Наурыз көшесі: № 1, 3, 5, 5а, 6, 7, 8, 12;</w:t>
+    <w:bookmarkStart w:name="z42" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 547 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Ақтөбе облысының білім басқармасы Шалқар ауданының білім бөлімі" мемлекеттік мекемесінің "№ 8 жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесі, Ақтөбе облысы, Шалқар ауданы, Шалқар қаласы, Бауыржан Момышұлы көшесі № 1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      С. Боранбайұлы көшесі: № 1, 2, 3, 4, 5, 6, 10, 10а, 11, 12а, 14, 15, 16, 17, 17а, 18, 19, 20, 21, 22, 25, 27, 29, 33, 33а, 35;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дәрменқұл Қалағанов көшесі: № 1, 2/1, 2/2, 3, 4, 4/2, 5, 7, 7а, 9, 11, 13, 15, 16, 17, 22, 27, 27а, 31а, 58;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бостандық көшесі: № 1, 1/1, 1а, 2/1, 2/2, 3, 4, 5, 6, 6/1, 6/2, 7, 8/1, 8/2, 10/1, 10/2, 12, 12/1, 12/2, 13, 14, 14/1, 14/2, 16;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Байланыс көшесі: № 1, 2, 3, 4, 6, 8, 9, 10, 11, 12, 12а, 13, 14, 15, 16, 17, 19, 20, 21, 22, 23, 24, 25, 27;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Үркінбай Адилшинов көшесі: № 1, 1а, 2, 2а, 3, 3а, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 17, 19, 22, 28, 28а, 30, 32;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сарқамыс көшесі: № 1, 1а, 4, 4а, 6, 6А, 6/1, 7, 9, 13, 16, 17, 18, 19, 21, 23, 24, 25, 26, 30;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ақирек көшесі: № 1, 1а, 3, 5, 7, 9, 11, 13;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наурыз көшесі: № 1, 2, 3, 5, 5а, 6, 7, 8, 12, 14;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ынтымақ көшесі: № 1, 1/1, 1/2, 2, 2/1, 2/2, 3/1, 3/2;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Аяққұм көшесі: № 1/2, 2/2, 7, 8а, 10, 12, 12/1, 12/2, 14, 14а, 14/1; 14/2, 15, 16, 17, 24, 51, 52, 53, 54, 68, 68а, 70, 72, 76, 77, 78, 80;</w:t>
-[...107 lines deleted...]
-      И. Тұңғатаров көшесі: № 13, 16, 17, 18, 21, 22, 38б, 147, 148, 153, 154, 383/2, 386/2, 387;</w:t>
+      Б. Момышұлы көшесі: № 1/2, 2/2, 7, 8а, 10, 11, 12, 12/1, 12/2, 14, 14а, 14/1; 14/2, 15, 16, 17, 24, 51, 52, 53, 54, 56, 68, 68а, 70, 72, 76, 77, 78, 80;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ы. Абдуллин көшесі: № 1, 2, 3, 4, 4а, 5, 6, 6а, 7, 7/1, 7/2, 8, 9, 9/2, 10, 11, 12, 14, 16, 17а, 19, 21, 23, 23а, 26, 32, 42, 45, 47, 48, 49, 51, 51а, 53, 55, 74, 78, 80;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мәдениет тұйық көшесі: № 2/1, 11;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Т. Жұмағалиев көшесі: № 1, 2, 2а, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 15а, 15б, 16, 17, 18, 19, 20, 21, 22, 23, 24, 24а, 25, 26, 27, 27а, 28, 29, 29а, 31, 31а, 32, 32а, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 50, 55, 56, 59, 64;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақай Ахун көшесі: № 1/1, 1/2, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 18, 19, 20, 21, 22, 24, 25, 26, 27, 28, 29, 30, 30а, 31, 32, 33, 34, 35, 36, 37, 37а, 38, 39, 40, 41, 42, 43, 44, 46, 50, 52;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ерназар Бекет көшесі: № 1, 3, 4, 5, 8, 8а, 9, 10, 11б, 12, 13, 13а, 14, 16, 17, 18, 19, 20, 21, 22, 22а, 23, 24, 25, 26, 28, 29, 30, 34, 36, 36а, 36б, 38, 40, 44;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      И.Тұңғатаров көшесі: № 1, 2, 3, 4, 5, 6, 7, 9, 10, 11, 13, 14, 16, 17, 18, 19, 20, 21, 22, 24, 25, 27, 28, 29, 30, 33, 35, 37, 38б, 41, 43, 47, 49, 51, 147, 148, 153, 154, 383/2, 386/2, 387;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әдіман Жанаманов көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 47, 49, 51;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ағайынды Қалжановтар көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 48, 50, 52;</w:t>
-[...107 lines deleted...]
-      Жанұзақовтар көшесі: № 1-1, 1-2, 3-1, 3-2, 5-1, 5-2, 7-1, 7-2, 9А-1, 9А-2, 11, 13, 15, 17, 19, 21, 23, 25, 27, 29, 31, 33, 35, 37, 39, 41;</w:t>
+      Ағайынды Қалжановтар көшесі: № 1, 1/1, 1/2, 2, 2/2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 48, 50, 52;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қайып Сәлпенов көшесі: № 1, 3, 5, 5/2, 7, 9, 11, 13, 15, 17, 19, 21, 23, 25, 27, 29, 31, 33, 35, 37, 39, 41, 43, 45, 47, 49, 51, 53;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жұмағали Қабақбаев көшесі: № 1, 2, 2а, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 24, 26, 28, 30, 32, 34, 36, 38, 40;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мұханбетжан Қадыров көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28-1, 28-2, 29, 30, 30-1, 30-2, 31, 32, 32-1, 32-2, 34, 34-1, 34-2, 36, 38, 40;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Елеукен Жоламанов көшесі: № 1, 1а, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 49, 51, 53, 55, 57, 59, 61;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қ. Қаратайұлы көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 13, 15, 17, 19, 21, 23, 25, 27, 29, 31, 33, 35, 36, 37;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жанұзақовтар көшесі: № 1-1, 1-2, 3, 3-1, 3-2, 5, 5-1, 5-2, 7-1, 7-2, 9А-1, 9А-2, 11, 13, 15, 17, 19, 21, 23, 25, 27, 29, 31, 33, 35, 37, 39, 41;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1 көшесі: № 179, 180, 181, 182, 183, 184, 185, 186, 187, 188, 189, 190, 191, 192, 193, 194, 195, 196, 197, 198, 199, 200, 201, 202, 203, 204, 205, 244, 245, 246, 247, 248, 249, 250, 251, 252, 253, 254, 255, 256, 257, 258, 259, 260, 261, 262, 263, 264;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Даму аймағы: № 4, 10, 19, 20, 21, 26, 29, 33, 40, 44, 59, 61, 64, 81, 89, 91, 100, 110, 112, 119, 122, 126, 135, 145, 146, 161, 165, 167, 170, 213, 221, 230, 240, 254, 256, 294, 298, 299.</w:t>
-[...17 lines deleted...]
-      6 көшесі: № 302, 329, 678-1, 678-2, 679-1, 679-2, 680-1, 680-2, 682-1, 682-2, 711-1, 711-2, 712-1, 712-2, 713-1, 713-2, 714-1, 714-2, 715-1, 715-2, 716-1, 716-2, 717-1, 717-2, 718-1, 718-2, 719-1, 719-2, 722-1, 722-2, 723-1, 723-2, 725-1, 725-2.</w:t>
+      Даму аймағы: № 4, 10, 19, 20, 21, 24, 26, 27, 28, 29, 30, 33, 40, 41, 42, 44, 47, 48, 59, 61, 64, 68, 79, 81, 83, 86, 89, 91, 94, 97, 100, 110, 112, 116, 118, 119, 122, 126, 128, 130, 131, 132, 135, 142, 145, 146, 151, 153, 161, 165, 167, 168, 170, 190, 191, 213, 221, 230, 240, 254, 256, 294, 298, 299.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6 көшесі: № 254, 261, 262, 267, 271, 281, 290, 294, 298, 299, 302, 329, 367, 426, 678-1, 678-2, 679-1, 679-2, 680-1, 680-2, 682-1, 682-2, 711-1, 711-2, 712-1, 712-2, 713-1, 713-2, 714-1, 714-2, 715-1, 715-2, 716-1, 716-2, 717-1, 717-2, 718-1, 718-2, 719-1, 719-2, 722-1, 722-2, 723-1, 723-2, 725-1, 725-2, 685-1, 685-2, 686-1, 686-2, 688-1, 688-2, 689-1, 689-2, 691-1, 691-2, 747-1, 747-2, 748-1, 748-2, 750-1, 750-2, 751-1, 751-2, 753-1, 753-2, 755-1, 755-2, 756-1, 756-2, 757-1, 757-2, 759-1, 759-2, 760-1, 760-2, 762-1, 762-2, 763-1, 763-2.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -9980,55 +10682,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -10354,31 +11056,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>