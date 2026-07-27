--- v0 (2025-11-07)
+++ v1 (2026-07-27)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2998532" w14:textId="2998532">
+    <w:p w14:paraId="9bbaa8b" w14:textId="9bbaa8b">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Темір ауданы аумағында сайлау учаскелерін құру туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Ақтөбе облысы Темір ауданының әкімінің 2014 жылғы 3 ақпандағы № 1 шешімі. Ақтөбе облысының Әділет департаментінде 2014 жылғы 12 ақпанда № 3778 болып тіркелді</w:t>
+        <w:t>Ақтөбе облысы Темір ауданының әкімінің 2014 жылғы 3 ақпандағы № 1 шешімі. Ақтөбе облысының Әділет департаментінде 2014 жылғы 12 ақпанда № 3778 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z2" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының 1995 жылғы 28 қыркүйектегi "Қазақстан Республикасындағы сайлау туралы" Конституциялық Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -626,50 +626,68 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>М. Әміров</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -703,1604 +721,1554 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Темір ауданы әкімінің 2014 жылғы 3 ақпандағы № 1 шешіміне қосымша</w:t>
+              <w:t xml:space="preserve">Темір ауданы әкімінің 2014 </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">жылғы 3 ақпандағы № 1 </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шешіміне қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Темір ауданының аумағындағы сайлау учаскелері</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Қосымша жаңа редакцияда - Ақтөбе облысы Темір ауданы әкімінің 28.12.2022 </w:t>
+      Ескерту. Қосымша жаңа редакцияда - Ақтөбе облысы Темір ауданы әкімінің 23.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 2</w:t>
+        <w:t>№ 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгерістер енгізілді - Ақтөбе облысы Темір ауданы әкімінің 18.01.2024 </w:t>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      № 358 сайлау учаскесі</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 358 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орналасқан жері: Алтықарасу ауылы, Қарабас көшесі 12, "Н.Байғанин атындағы Темір аудандық мәдениет үйі" мемлекеттік коммуналдық қазынашылық кәсіпорыны Алтықарасу ауылдық мәдениет үйінің ғимараты.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...18 lines deleted...]
-      № 359 сайлау учаскесі</w:t>
+        <w:t>
+      Алтықарасу ауылының Астана, Бақаев Қаблен, Қарабас, С.Аманғосов, Қарағанды, Қызыл керуен көшелерінің шекараларында.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 359 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орналасқан жері: Еңбекші ауылы, Шығырлы көшесі 37б, "Н.Байғанин атындағы Темір аудандық мәдениет үйі" мемлекеттік коммуналдық қазынашылық кәсіпорыны Шығырлы ауылдық клубының ғимараты.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Еңбекші ауылының Еңбекші, Қаракемер, Шилітоғай, Шығырлы көшесі көшелерінің шекараларында.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...64 lines deleted...]
-      № 361 сайлау учаскесі</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 360 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан жері: Сартоғай ауылы, Мектеп көшесі 7, "Ақтөбе облысының білім басқармасы Темір ауданының білім бөлімі" мемлекеттік мекемесінің "Сартоғай негізгі орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сартоғай ауылының Нұрлепес ата, Мектеп, Абай көшелерінің шекараларында.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 361 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орналасқан жері: Ақсай ауылы, Төсбұлақ көшесі 4, "Н.Байғанин атындағы Темір аудандық мәдениет үйі" мемлекеттік коммуналдық қазынашылық кәсіпорыны Ақсай ауылдық мәдениет үйінің ғимараты.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ақсай ауылының Мүсіртау, Латыпов Қарағұл, Жаманағаш, Нұрпейс Байғанин, Қален Тұрдалин, Төсбұлақ, Жасыл, Мектеп, Рауан көшелерінің шекараларында.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      № 362 сайлау учаскесі</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 362 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орналасқан жері: Бабатай ауылы, Қ.Тұрдалыұлы көшесі 1, "Ақтөбе облысының білім басқармасы Темір ауданының білім бөлімі" мемлекеттік мекемесінің "Бабатай негізгі орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бабатай ауылының шекараларында, көшелер: Жиенәлі Хазірет, Қызыл Тұрдалыұлы, Жансен Кереев.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      № 363 сайлау учаскесі</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 363 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орналасқан жері: Құмқұдық ауылы, Мектеп көшесі 6, "Н.Байғанин атындағы Темір аудандық мәдениет үйі" мемлекеттік коммуналдық қазынашылық кәсіпорыны Құмқұдық ауылдық клубының ғимараты.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...72 lines deleted...]
-      № 365 сайлау учаскесі</w:t>
+        <w:t>
+      Құмқұдық ауылының; Шибұлақ ауылының Ойыл, Батыс, Мектеп, Достық, Жастар, Бабатай, Жігер, Астана, Орман көшелерінің шекараларында.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 364 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан жері: Шұбарқұдық кенті, "Қызылжар" мөлтек ауданы 55 В, "Темір аудандық мәдениет, дене шынықтыру және спорт бөлімі" мемлекеттік мекемесінің "Темір аудандық орталықтандырылған кітапхана жүйесі" коммуналдық мемлекеттік мекемесі ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шұбарқұдық кентінің Астана, Қызылжар мөлтек ауданы, Қызылжар 2 мөлтек ауданы, А.Оразбаев, Қызылжар 3 мөлтек ауданы, А.Төребаев, Ө.Қалниязов көшелерінің шекараларында.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 365 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орналасқан жері: Қопа ауылы, Саябақ көшесі 43, "Н.Байғанин атындағы Темір аудандық мәдениет үйі" мемлекеттік коммуналдық қазынашылық кәсіпорыны Қопа ауылдық клубының ғимараты.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қопа ауылының; Шитүбек ауылының Ақбұлақ, Ықсан Ниетов, Орталық, Талшын Ержанова, Мектеп, Саябақ көшелерінің шекараларында.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...64 lines deleted...]
-      №367 сайлау учаскесі</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 366 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан жері: Қалмаққырған бекеті, С.Бекниязова көшесі 38, "Ақтөбе облысының білім басқармасы Темір ауданының білім бөлімі" мемлекеттік мекемесінің "Кеңесту негізгі орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қалмаққырған бекетінің Теміржолшы, Сара Бекниязова, Завод көшелерінің шекараларында.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 367 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орналасқан жері: Шұбарқұдық кенті, Н.Байғанин көшесі 45, "Ақтөбе облысының білім басқармасы Темір ауданының білім бөлімі" мемлекеттік мекемесінің "Шұбарқұдық балалар музыка мектебі" мемлекеттік коммуналдық қазыналық кәсіпорынының ғимараты.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шұбарқұдық кентінің Локомотив, Шығанақ Берсеев, Наурыз, Құрылыс, Темір, Қаратау би, Ойыл, Геолог, Ізтлеу Балмұханбедов көшелерінің шекараларында.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      № 368 сайлау учаскесі</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 368 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орналасқан жері: Кеңқияқ ауылы, Қ.Балуанов көшесі 11В, "Ақтөбе облысының білім басқармасы Темір ауданының білім бөлімі" мемлекеттік мекемесінің "Кеңқияқ жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...18 lines deleted...]
-      № 369 сайлау учаскесі</w:t>
+        <w:t>
+      Кеңқияқ ауылының; Бәшенкөл ауылының Абай Құнанбаев, Корпусы, Сазда – 1, Сазда – 2, Смағұлов Әжмағи, Сәңкібай ата, Сәкен Сейфуллин көшелерінің шекараларында.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 369 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орналасқан жері: Кеңқияқ ауылы, Парк көшесі 9 Б, "Н.Байғанин атындағы Темір аудандық мәдениет үйі" мемлекеттік коммуналдық қазынашылық кәсіпорыны Кеңқияқ ауылдық мәдениет үйінің ғимараты.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кеңқияқ ауылының Парк, Дербесалин, Жағалау, Мұнайшылар, Қабылғазы Балуанов, Әлия Молдағулова, Кеңқияқ, Нұрпейіс Байғанин, Құрманғазы Сағырбайұлы, Ыбырай Алтынсарин көшелерінің шекараларында.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      №371 сайлау учаскесі</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 371 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орналасқан жері: Саркөл ауылы, Мектеп көшесі 32, "Н.Байғанин атындағы Темір аудандық мәдениет үйі" мемлекеттік коммуналдық қазынашылық кәсіпорыны Саркөл ауылдық клубының ғимараты.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Саркөл ауылының Мектеп, Мешіт, Мәуішев, Сәңкібай Батыр, Тәуелсіздік, Степная, КазССР 50 жылдығы көшелерінің шекараларында.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      №372 сайлау учаскесі</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 372 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орналасқан жері: Құмсай ауылы, О.Жауымбаев көшесі 25, "Ақтөбе облысының білім басқармасы Темір ауданының білім бөлімі" мемлекеттік мекемесінің "Құмсай негізгі орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Құмсай ауылының Жауымбаев Обай, Құмсай көшелерінің шекараларында.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      №373 сайлау учаскесі</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 373 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орналасқан жері: Қопа ауылы, Қ.Жайлыбаев көшесі 5, "Ақтөбе облысының білім басқармасы Темір ауданының білім бөлімі" мемлекеттік мекемесінің "М.Әуезов атындағы негізгі орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...18 lines deleted...]
-      № 374 сайлау учаскесі</w:t>
+        <w:t>
+      Қопа ауылының Дәрібаев Жексенбай, Жайлыбаев Куан, Жалғасбаев Орыналы көшелерінің шекараларында.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 374 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орналасқан жері: Тасқопа ауылы, Мектеп көшесі 20, "Ақтөбе облысының білім басқармасы Темір ауданының білім бөлімі" мемлекеттік мекемесінің "Теректі мектеп-балабақшасы" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...18 lines deleted...]
-      № 375 сайлау учаскесі</w:t>
+        <w:t>
+      Тасқопа ауылының Ащы-ойыл, Астана, Мектеп көшелерінің шекараларында.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 375 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орналасқан жері: Темір қаласы, Ы.Алтынсарин көшесі 38, "Ақтөбе облысының білім басқармасы Темір ауданының білім бөлімі" мемлекеттік мекемесінің "С.Байшев атындағы жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Темір қаласының Сәнкібай Батыр, Сайын Балмұханов, Өмірбай Нағауов, Абай, Ыбырай Алтынсарин, Әбілқайыр Хан, Қаныш Сәтбаев, Қожабай Жазықов көшелерінің шекараларында.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      № 376 сайлау учаскесі</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 376 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орналасқан жері: Темір қаласы, С.Бәйішев көшесі 6, "Н.Байғанин атындағы Темір аудандық мәдениет үйі" мемлекеттік коммуналдық қазынашылық кәсіпорыны Темір қалалық клубының ғимараты.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Темір қаласының Сақтаған Бәйішев, Дінмұхамед Қонаев, Ағайынды Жұбановтар, Әбу Тәкенов, Шоқан Уәлиханов, Бауыржан Момышұлы, Ахмет Халфе, Нұрпейіс Байғанин, Бөгенбай Батыр, Толғанай, Мәншүк Мәметова, Әлия Молдағұлова көшелерінің шекараларында.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      № 377 сайлау учаскесі</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 377 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орналасқан жері: Жамбыл ауылы, Бірлік көшесі 10, "Ақтөбе облысының білім басқармасы Темір ауданының білім бөлімі" мемлекеттік мекемесінің "Жамбыл негізгі орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...18 lines deleted...]
-      № 378 сайлау учаскесі</w:t>
+        <w:t>
+      Жамбыл ауылының Бейбітшілік, Бірлік, Тәуелсіздік көшелерінің шекараларында</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 378 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орналасқан жері: Шұбарқұдық кенті, Ж.Кереев көшесі 17 Б, "Ақтөбе облысының білім басқармасы Темір ауданының білім бөлімі" мемлекеттік мекемесінің "Темір аудандық оқушылар үйі" мемлекеттік коммуналдық қазыналық кәсіпорынының ғимараты.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шұбарқұдық кентінің Терискей, Нефтебаза, Аққұдық тұйық, Аққұдық көшелерінің шекараларында.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      № 379 сайлау учаскесі</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 379 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орналасқан жері: Шұбарқұдық кенті, Жамбыл көшесі 1, "Ақтөбе облысының білім басқармасы Темір ауданының білім бөлімі" мемлекеттік мекемесінің "№3 Шұбарқұдық жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шұбарқұдық кентінің Алма Оразбаева, Жамбыл, Жастар, Ақтас, СМП 555, Жұмағазы Махимов көшелерінің шекараларында.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      № 380 сайлау учаскесі</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 380 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орналасқан жері: Шұбарқұдық кенті, Н.Байғанин көшесі 3, "Н.Байғанин атындағы Темір аудандық мәдениет үйі" мемлекеттік коммуналдық қазынашылық кәсіпорынының ғимараты.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шұбарқұдық кентінің Теміржол, Барақ, Нұрпейіс Байғанин, Абай, Кенжалы, Кенесту, Депо көшелерінің шекараларында.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      № 381 сайлау учаскесі</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 381 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орналасқан жері: Шұбарқұдық кенті, Ж.Кереев көшесі 4 В, "Ақтөбе облысының білім басқармасы Темір ауданының білім бөлімі" мемлекеттік мекемесінің "Шұбарқұдық гимназиясы" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шұбарқұдық кентінің Мектеп, Шили, Қызылжар, Брусковый, Асау Барақ, Нарен Имашев, Жансен Кереев көшелерінің шекараларында.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      "№ 382 сайлау учаскесі</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 382 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орналасқан жері: Шұбарқұдық кенті, Юрий Гагарин көшесі, құрылыс 22, "Ақтөбе облысының білім басқармасы Темір ауданының білім бөлімі" мемлекеттік мекемесінің "Ж.Кереев атындағы жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шұбарқұдық кентінің Юрий Гагарин, Вокзал алаңы, Желтоқсан, Кірпіш көшелерінің шекараларында.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...64 lines deleted...]
-      № 384 сайлау учаскесі</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 383 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан жері: Шұбарқұдық ауылы, Темір көшесі 33 учаске, "Н.Байғанин атындағы Темір аудандық мәдениет үйі" мемлекеттік коммуналдық қазынашылық кәсіпорыны Шұбарқұдық кәсіпшілігі ауылдық клубының ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шұбарқұдық ауылының Жақсымай бекетінің Әлия Молдағулова, Новостройка, Пожар, Пошта, Кооператив, Аптека, Нефтяник, Темір, Техникум, Мектеп көшелерінің шекараларында.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 384 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орналасқан жері: Шұбарши кенті, Аэродром көшесі 21А, "Ақтөбе облысының білім басқармасы Темір ауданының білім бөлімі" мемлекеттік мекемесінің "Шұбарши жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шұбарши кентінің Аэродром, Аврова, Желтоқсан, Бауыржан Момышұлы, Нарен Имашев, Бірінші Мамыр көшелерінің шекараларында.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      № 385 сайлау учаскесі</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 385 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орналасқан жері: Шұбарши кенті, Геолог көшесі 25А, "Н.Байғанин атындағы Темір аудандық мәдениет үйі" мемлекеттік коммуналдық қазынашылық кәсіпорыны Шұбарши ауылдық клубының ғимараты.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шұбарши кентінің Геолог, Жағалау, Мұнайшылар, Парк, Подхозная, Құрылысшылар, Наурыз, Қаныш Сәтбаев, Октябрь көшелерінің шекараларында.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      № 386 сайлау учаскесі</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 386 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орналасқан жері: Шығырлы ауылы, Ә.Молдағұлова көшесі 2, "Н.Байғанин атындағы Темір аудандық мәдениет үйі" мемлекеттік коммуналдық қазынашылық кәсіпорыны Шығырлы ауылдық клубының ғимараты.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2344,55 +2312,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2718,31 +2686,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>