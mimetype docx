--- v0 (2025-11-07)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f5318fd" w14:textId="f5318fd">
+    <w:p w14:paraId="86ff9e6" w14:textId="86ff9e6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Мәртөк ауданы аумағында сайлау учаскелерін құру туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Ақтөбе облысы Мәртөк аудандық әкімінің 2014 жылғы 31 қаңтардағы № 2 шешімі. Ақтөбе облысының Әділет департаментінде 2014 жылғы 12 ақпанда № 3776 болып тіркелді</w:t>
+        <w:t>Ақтөбе облысы Мәртөк аудандық әкімінің 2014 жылғы 31 қаңтардағы № 2 шешімі. Ақтөбе облысының Әділет департаментінде 2014 жылғы 12 ақпанда № 3776 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       РҚАО ескертпесі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -667,128 +667,150 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Мәртөк ауданы әкімінің 2014 жылғы 31 қаңтардағы № 2 шешіміне қосымша</w:t>
+              <w:t xml:space="preserve">Мәртөк ауданы әкімінің </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2014 жылғы "31" қаңтардағы </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 2 шешіміне қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z6" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мәртөк ауданының аумағындағы сайлау учаскелерi</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Қосымша жаңа редакцияда – Ақтөбе облысы Мәртөк ауданы әкімінің 03.10.2022 </w:t>
+      Ескерту. Қосымша жаңа редакцияда – Ақтөбе облысы Мәртөк ауданы әкімінің 13.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 1</w:t>
+        <w:t>№ 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
-[...17 lines deleted...]
-      № 266 сайлау учаскесі</w:t>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 266 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекарасы: Мәртөк ауылы: М.Әуезов көшесі № 5, 5а, 13, 16, 17, 18, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 38, 39, 42, 43, 44, 46, 47, 49, 50, 50б, 51, 53, 55, 56, 58, 59, 60, 62, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 79, 81, 82, 83, 84, 85, 86, 88, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 103, 105;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -816,87 +838,87 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Р.Мир-Хайдаров көшесі № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 25, 27;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Абай көшесі № 1, 1а, 1д, 2, 2д, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 20а, 20б, 21, 23, 25, 27, 29, 31, 33;</w:t>
-[...35 lines deleted...]
-      А.Байтұрсынов көшесі № 1, 1б, 2, 3, 4, 5, 6, 7, 8, 9, 9а, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 20а, 21, 22, 23, 24, 24а, 26, 28, 30, 32, 34, 36, 38, 40, 42, 44;</w:t>
+      Абай көшесі № 1, 1а, 1д, 2, 2д, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 20а, 20б, 21, 23, 25, 27, 29, 31, 32, 33;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қ.Медетов көшесі № 1, 2, 2а, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 33, 34, 35, 36, 38, 40, 41;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      А.Байтұрсынов көшесі № 1, 1б, 2, 3, 4, 5, 6, 7, 8, 9, 9а, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 20а, 21, 22, 23, 24, 24а, 25, 26, 27, 28, 30, 31, 32, 34, 36, 38, 40, 41, 42, 43, 44;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       М.Дулатов көшесі № 2, 4, 6, 8, 9, 10, 11, 12, 12а, 13, 14, 15, 16, 18, 19, 20, 22, 23, 25, 27, 29, 31, 33;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -960,51 +982,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жанғалиев көшесі № 9/1, 9/2, 9а, 10/1, 10/2, 11/1, 11/2, 11/3, 11а, 12, 14, 15, 16, 18, 19, 20, 21/1, 22, 25/1, 25/2, 27/1, 27/2, 29/2, 30, 31/1, 31/2, 33;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      С.Сейфуллин көшесі № 11, 12, 14, 15, 20, 22, 24, 32, 34, 40, 48, 55, 58, 60, 75, 87, 89, 93, 127, 129, 143, 167;</w:t>
+      С.Сейфуллин көшесі № 11, 12, 14, 15, 20, 22, 24, 32, 34, 40, 46, 47, 48, 49, 50, 51, 53, 55, 56, 58, 60, 67, 68, 69, 71, 75, 81, 87, 89, 91, 93, 95, 103, 109, 111, 119, 123, 125, 127, 129, 135, 137, 139, 143, 149, 151, 163, 165, 167, 169, 173;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       312 Атқыштар дивизиясы көшесі № 14, 16, 18, 18а, 19, 19а, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 33, 34/1, 34/2, 35/1, 35/2, 36, 37, 37а, 37б, 38, 38а, 39, 39а, 40, 41/1, 41/2, 41/3, 42, 43/1, 43/2, 43/3, 43/4, 44, 45/1, 45/2, 45/3, 45/4, 46/1, 46/2, 47, 48/2, 49, 50, 50а, 51, 52, 52а, 53, 54, 55/1, 55/2, 56, 56а, 57/1, 57/2, 58, 59, 60, 61, 63, 65, 66, 66а, 67, 69, 69а, 71а, 73, 73а;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1093,62 +1115,60 @@
       Кожемякин, Желтоқсан,Тәуелсіздік, Астана көшелері.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Учаскенің орналасқан жері: Мәртөк ауылдық округі, Мәртөк ауылы, Абай көшесі 20А, "Ақтөбе облысының білім басқармасы Мәртөк ауданының білім бөлімі" мемлекеттік мекемесінің "№ 1 Мәртөк жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      № 267 сайлау учаскесі</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 267 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекарасы: Мәртөк ауылы: Есет Көкеұлы көшесі № 1, 1а, 1б, 1ж, 1и, 1л, 1н, 1п, 1р, 1с, 1ф, 1э, 1ю, 1/1, 2а, 2б, 2г, 2к, 3, 3б, 5, 7, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25/1, 25/2, 26, 28, 29/1, 29/2, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 46, 47, 48, 49, 50, 52, 53, 54, 56, 58, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 69а, 70, 72, 74, 76, 78, 80, 82, 84, 88, 90, 94, 98/1, 98/2, 98/3, 98/4, 100/2, 100/4;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1320,87 +1340,103 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Б.Майлин көшесі № 1, 1а, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 13а, 15, 15а, 17,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Т.Өтебалинов, Жангельдин, Нефтебаза, К.Бәйсеитова, Мұканов, Мұратбаев, Жастар, Ю.Бондарев, О.Бердиев, Ш.Берсиев, Достық, Жұмысшылар, Пономаренко көшелері.</w:t>
+      Т.Өтебалинов, Жангельдин, Нефтебаза, К.Бәйсеитова, Мұканов, Мұратбаев, Жастар, Ю.Бондарев, О.Бердиев, Ш.Берсиев, Достық, Жұмысшылар, Пономаренко, 39 көшелері.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тұран, Темір жол, Болашақ, Алғыс, Ақжар, Сауран, Өрлеу, Сырдария, Ұлытау тұйық көшелері.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Учаскенің орналасқан жері: Мәртөк ауылдық округі, Мәртөк ауылы, Озмитель көшесі 5, "Ақтөбе облысының білім басқармасы Мәртөк ауданының білім бөлімі" мемлекеттік мекемесінің "Балалар техникалық шығармашылығы орталығы" мемлекеттік коммуналдық қазыналық кәсіпорны.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      № 268 сайлау учаскесі</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 268 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекарасы: Мәртөк ауылы: Есет Көкіұлы көшесі № 77, 79, 83, 85, 87, 93, 95, 97, 99, 101, 101а, 102, 103, 104, 105, 106, 108, 110, 111а/1, 111а/2, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122/1, 122/2, 124, 125, 126, 127, 128, 129, 130;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1428,69 +1464,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бөкенбай батыр көшесі № 86, 86а, 87, 88, 90, 91, 93, 94, 95, 97, 98, 100, 101, 102, 103, 104, 105, 106, 107, 108, 110, 111, 112, 113, 114, 116, 117, 118, 119, 120, 121/1, 121/2, 123/2, 124, 125, 126, 127, 128, 129, 131, 132, 133, 135, 136, 137, 138, 139, 140, 141, 142, 143,144, 146, 147, 148, 149, 150, 151, 152;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      М.Әуезов көшесі № 102, 104, 106, 108, 109/1, 110, 111, 112, 113, 115, 116, 117, 118, 119, 120, 121, 123, 124, 125, 126, 127, 128, 129, 130, 132, 134, 135, 136, 136а, 137, 138, 139, 140, 141, 143, 145, 146, 147, 148, 149, 150, 152, 156, 157, 158, 162, 164, 166, 168;</w:t>
-[...17 lines deleted...]
-      Жамбыл көшесі № 87, 89, 91, 93, 95, 97, 99, 101, 102, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 124, 126, 127, 128, 130, 132, 136, 138, 140, 144/1, 144/2, 144/3, 144/4, 144/5, 144/6, 144/7, 144/8;</w:t>
+      М.Әуезов көшесі № 102, 103, 104, 105, 106, 107, 108, 109/1, 110, 111, 112, 113, 115, 116, 117, 118, 119, 120, 121, 123, 124, 125, 126, 127, 128, 129, 130, 132, 134, 135, 136, 136а, 137, 138, 139, 140, 141, 143, 145, 146, 147, 148, 149, 150, 152, 156, 157, 158, 162, 164, 165, 166, 168;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жамбыл көшесі № 87, 88, 89, 90, 91, 93, 95, 97, 98, 99, 101, 102, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 124, 126, 127, 128, 129, 130, 132, 135, 136, 138, 139, 140, 141, 144/1, 144/2, 144/3, 144/4, 144/5, 144/6, 144/7, 144/8;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Р.Мир - Хайдаров көшесі № 26, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 41, 42, 44, 45, 46, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 60, 61, 62, 63, 64, 65, 66, 67, 69, 70, 71, 72, 73, 74, 76, 77, 79, 80;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1572,105 +1608,103 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ш.Уәлиханов көшесі № 14/2, 14/3, 14/4, 16, 18/1, 18/2, 20, 22, 24, 26, 28, 30, 32/1, 32/2;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      А.Байтұрсынов көшесі № 25, 25а, 27, 29, 31, 33, 35, 37, 39, 41, 43, 45, 46, 47, 48, 49, 49а, 49б, 50, 51, 52, 53/1, 53/2, 54, 55, 56, 57, 57а, 58, 58а, 59, 59а, 59б, 60, 61, 62, 64, 66, 70, 72, 74, 74а, 76, 76а, 78, 80, 82, 84, 86, 88, 90, 92, 94, 94а,</w:t>
+      А.Байтұрсынов көшесі № 25, 25а, 27, 29, 31, 33, 35, 37, 39, 41, 43, 45, 46, 47, 48, 49, 49а, 49б, 50, 51, 52, 53/1, 53/2, 54, 55, 56, 57, 57а, 58, 58а, 59, 59а, 59б, 60, 61, 62, 64, 66, 70, 72, 74, 74а, 76, 76а, 78, 80, 82, 84, 86, 88, 90, 92, 94, 94а;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Иманов, М.Маметова, Ә.Молдағұлова, Батурин көшелері.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Учаскенің орналасқан жері: Мәртөк ауылдық округі, Мәртөк ауылы, Жамбыл көшесі № 125, "Ақтөбе облысының білім басқармасы Мәртөк ауданының білім бөлімі" мемлекеттік мекемесінің "№ 2 Мәртөк мектеп-гимназия" коммуналдық мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      № 269 сайлау учаскесі</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 269 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекарасы: Мәртөк ауылы: Есет Көкеұлы көшесі № 133, 135, 137, 139, 140/1, 140/2, 142/1, 142/2, 143, 144/1, 144/2, 145, 146, 147, 148/1, 148/2, 149, 150/1, 151, 152/1, 152/2, 153, 153а, 154/1, 154/2, 155, 156, 157, 161/1, 161/2, 162, 163/1, 164, 165, 166, 167/1, 167/2, 168, 169/1, 169/2, 170, 171/1, 171/2, 172, 173/1, 173/2, 176, 177/1, 177/2, 178, 179/1, 179/2, 180, 181/1, 181/2, 182, 183/1, 183/2, 183/3, 184, 185/1, 185/2, 185/3, 186, 188, 190, 192, 194, 196, 198, 200, 206/1, 206/2, 207а, 208/1, 208/2, 210/1, 210/2, 212;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1849,1790 +1883,1572 @@
       Жаңатан ауылы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Учаскенің орналасқан жері: Мәртөк ауылдық округі, Мәртөк ауылы, Е. Көкіұлы көшесі 132, "Ақтөбе облысының білім басқармасы Мәртөк ауданының білім бөлімі" мемлекеттік мекемесінің "Қамбар Медетов атындағы балалар өнер мектебі" мемлекеттік коммуналдық қазыналық кәсіпорны.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      № 270 сайлау учаскесі</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 270 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекарасы: Қазан ауылы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Учаскенің орналасқан жері: Мәртөк ауылдық округі, Қазан ауылы, Орталық көшесі 56 Б, "Ақтөбе облысының білім басқармасы Мәртөк ауданының білім бөлімі" мемлекеттік мекемесінің "Қазан жалпы негізгі білім беретін мектебі" коммуналдық мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      № 271 сайлау учаскесі</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 271 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекарасы: Құмсай ауылы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Учаскенің орналасқан жері: Мәртөк ауылдық округі, Құмсай ауылы, Құрылысшылар көшесі 57, "Ақтөбе облысының білім басқармасы Мәртөк ауданының білім бөлімі" мемлекеттік мекемесінің "Құмсай бастауыш мектебі" коммуналдық мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...64 lines deleted...]
-      Д. Қонаев көшесі №1/1, 1/2, 2а, 2, 3/2 , 3/2, 4, 5/1, 5/2, 6, 7/1, 7/2, 8, 9/1, 9/2, 10, 10б, 11/1, 11/2, 12, 13/1, 13/2, 14, 15,/1, 15/2, 16, 17/1, 17/2, 18, 18б, 18в, 18а, 18/1, 19/2, 20, 21/1, 21/2, 22, 23/1, 23/2, 24, 25/1, 25/2, 26, 27/1, 27/2, 28, 29/1, 29/2, 30, 32, 32а, 33, 34, 35/1, 35/2, 36, 37/1, 37/2, 38, 39/1, 39/2, 40, 40а, 41/1, 41/2, 42, 43/1, 43/2, 44, 45, 46, 47, 48, 49, 50, 50а, 51, 53;</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 272 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Сарыжар ауылы: Әйтеке би көшесі №1, 2, 3, 4, 4а, 5, 6, 6а, 8, 9, 10, 11, 11а, 12, 12а, 12г, 12б, 13,14,14а, 15, 16, 17, 18, 19, 20, 20а, 20б, 21, 22, 23, 24, 25, 26, 29/3, 32, 35, 36/1, 36/2, 36/3, 36/4, 36/5, 36/6, 36/7, 36/8, 38/1, 38/2, 38/3, 38/4, 38/5, 38/6, 38/7, 38/8, 39, 40, 41, 42/1, 42/3, 43, 44/1, 44/2, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 56, 58а;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Иманов көшесі №1, 2/1, 2/2, 3, 4, 5, 6/1, 6/2, 7, 8/1, 8/2, 9, 10/1, 10/2, 11, 11а, 12, 12а, 12в, 12б, 13а, 13, 14, 15, 16, 16а, 17, 18, 19, 20, 20а, 20в, 21, 23, 24, 24а, 25, 26, 27, 28, 29, 30, 31, 32, 32, 33, 34, 35, 36, 37, 38, 39, 41, 41а, 43/1, 43/2, 45/1, 45/2, 47/1, 47/2, 49/1, 49/2, 52, 53, 55, 57, 59;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Д. Қонаев көшесі №1/1, 1/2, 2а, 2, 3/2 , 3/2, 4, 5/1, 5/2, 6, 6б, 7/1, 7/2, 8, 9/1, 9/2, 10, 10б, 11/1, 11/2, 12, 13/1, 13/2, 14, 15,/1, 15/2, 16, 17/1, 17/2, 18, 18б, 18в, 18а, 18/1, 19/2, 20, 21/1, 21/2, 22, 23/1, 23/2, 24, 25/1, 25/2, 26, 27/1, 27/2, 28, 29/1, 29/2, 30, 31, 32, 32а, 33, 34, 35/1, 35/2, 36, 37/1, 37/2, 38, 38а, 39/1, 39/2, 40, 40а, 41/1, 41/2, 42, 43/1, 43/2, 44, 45, 46, 47, 48, 49, 50, 50а, 51, 53;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ардагерлер, Саржар, М. Шоқай, Комсомол, Бәйтерек, Төлеген Айбергенов, Бірлік, Мектеп, Желтоқсан, Жастар, Жаңа талап, Жасыл ел, Жеңіс, М. Өтемісұлы, Тәуелсіздікке 20 жыл, Т. Бегелдинов, Солтүстік, Нұрпейіс Байғанин, Күншуақ, Кең дала, Жағалау, Т. Рысқұлов көшелері.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Учаскенің орналасқан жері: Сарыжар ауылдық округі, Сарыжар ауылы, Иманов көшесі 10, "Мәртөк аудандық мәдениет, дене шынықтыру және спорт бөлімі" мемлекеттік мекемесінің "Мәртөк аудандық мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорнының Сарыжар ауылдық Мәдениет үйі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...82 lines deleted...]
-      Жаңа қоныс көшесі, № 310, 567, 158В, 249, 344 учаскелері.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 273 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Сарыжар ауылы: Әйтеке би көшесі № 57/2, 59, 61, 62, 63, 64 , 65, 66, 67, 68, 69, 70, 71, 72, 73, 73а, 74, 75, 76,77, 78, 79, 80, 81, 82, 84, 85, 85Б, 86, 87, 87а, 88, 89, 89а, 90, 91, 92, 92а, 92б, 93, 94, 95, 96, 97, 97а, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117,118, 118а, 119, 120, 121, 122,123, 124, 125, 126, 128, 130, 131, 131А, 136, 137, 138, 142, 144, 145, 147, 148, 150, 152, 154, 157, 166, 170, 192;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Иманов көшесі № 36, 38, 40, 42, 44, 46, 48, 48А, 50, 52, 54, 56, 58, 60, 61, 61а, 62, 63, 64, 65, 66, 67, 68, 69, 70, 70А, 71, 72, 73, 74, 74а, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 94, 95, 96, 97, 97а, 98, 99, 100, 101,102,103,104,105,106/1, 106/2, 107, 109, 111, 112, 113, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127,129, 130, 131, 133, 135, 136, 137, 138, 144, 148, 153, 157, 159, 161, 163, 165, 167, 169, 175, 177;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Д.Қонаев көшесі № 52, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 64а, 65, 66, 67, 68, 69, 69а, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 83а, 84, 85, 86, 87, 88, 88а, 89, 89а, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 114, 115, 116, 117, 118, 119, 120, 121, 121а, 122, 123, 127, 130, 133, 135, 136, 138, 141, 142, 143, 144, 145, 148, 151, 156, 158, 160, 161, 163,165,168, 169, 171, 173;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жаңа қоныс, Абай, Әл-фараби, Әбілқайыр хан, Бөкенбай батыр, Алтын орда, Жездібай батыр көшелері.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Учаскенің орналасқан жері: Сарыжар ауылдық округі, Сарыжар ауылы, Жаңа қоныс көшесі 70, "Ақтөбе облысының білім басқармасы Мәртөк ауданының білім бөлімі" мемлекеттік мекемесінің "Сарыжар жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...28 lines deleted...]
-      Шекарасы: № 33 разъезд, Жайсаң ауылы: Партизанская, Әлия Молдағұлова, Болашақ, Братьев Ходатаевых көшелері.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 274 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Көкпекі ауылы, № 33 разъезд, Жайсаң ауылы: Партизанская, Әлия Молдағұлова, Болашақ, Братьев Ходатаевых көшелері.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Учаскенің орналасқан жері: Жайсаң ауылы, Болашақ көшесі 33, "Мәртөк аудандық мәдениет, дене шынықтыру және спорт бөлімі" мемлекеттік мекемесінің "Мәртөк аудандық мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорнының Жайсаң ауылдық клубы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      № 275 сайлау учаскесі</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 275 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекарасы: Жайсаң ауылы: Мира, Қамбар Медетов, Сағынбай Есенғалиев, Дінмұхамед Қонаев, Садовая көшелері.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Учаскенің орналасқан жері: Жайсаң ауылдық округі, Жайсаң ауылы, Қамбар Медетов көшесі 34а, "Ақтөбе облысының білім басқармасы" мемлекеттік мекемесінің "Жайсаң арнайы білім беру ұйымы" коммуналдық мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...82 lines deleted...]
-      Шекарасы: Вознесеновка ауылы.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 278 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Вознесеновка ауылы, Жаңажол ауылы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Учаскенің орналасқан жері: Аққұдық ауылдық округі, Вознесеновка ауылы, Есет Батыр көшесі 18, "Ақтөбе облысының білім басқармасы Мәртөк ауданының білім бөлімі" мемлекеттік мекемесінің "Вознесеновка жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      № 279 сайлау учаскесі</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 279 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекарасы: Достық ауылы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Учаскенің орналасқан жері: Аққұдық ауылдық округі, Достық ауылы, Бауыржан Момышұлы көшесі 19, "Ақтөбе облысының білім басқармасы Мәртөк ауданының білім бөлімі" мемлекеттік мекемесінің "Веренка жалпы негізгі білім беретін мектебі" коммуналдық мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      № 280 сайлау учаскесі</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 280 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекарасы: Первомайка ауылы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Учаскенің орналасқан жері: Аққұдық ауылдық округі, Первомайка ауылы, Исатай Тайманұлы көшесі 14, "Мәртөк аудандық мәдениет, дене шынықтыру және спорт бөлімі" мемлекеттік мекемесінің "Мәртөк аудандық мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорнының Первомайка ауылдық клубы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...64 lines deleted...]
-      № 282 сайлау учаскесі</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 282 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекарасы: Қарабұлақ ауылы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Учаскенің орналасқан жері: Аққұдық ауылдық округі, Қарабұлақ ауылы, Желтоқсан көшесі 19.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      № 283 сайлау учаскесі</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 283 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекарасы: Байнассай ауылы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Учаскенің орналасқан жері: Байнассай ауылдық округі, Байнассай ауылы, Бөгенбай батыр көшесі 7, "Ақтөбе облысының білім басқармасы Мәртөк ауданының білім бөлімі" мемлекеттік мекемесінің "Байнассай жалпы негізгі білім беретін мектебі" коммуналдық мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      № 284 сайлау учаскесі</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 284 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекарасы: Ақмоласай ауылы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Учаскенің орналасқан жері: Байнассай ауылдық округі, Ақмоласай ауылы, Ә. Молдағұлова көшесі 24, "Мәртөк аудандық мәдениет, дене шынықтыру және спорт бөлімі" мемлекеттік мекемесінің "Мәртөк аудандық мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорнының Ақмоласай ауылдық клубы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      № 286 сайлау учаскесі</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 286 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекарасы: Байторысай ауылы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Учаскенің орналасқан жері: Байторысай ауылдық округі, Байторысай ауылы, Бөкенбай батыр көшесі 8, "Ақтөбе облысының білім басқармасы Мәртөк ауданының білім бөлімі" мемлекеттік мекемесінің "Байторысай жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      № 287 сайлау учаскесі</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 287 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекарасы: Дмитриевка ауылы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Учаскенің орналасқан жері: Байторысай ауылдық округі, Дмитриевка ауылы, Достық көшесі 39, "Ақтөбе облысының білім басқармасы Мәртөк ауданының білім бөлімі" мемлекеттік мекемесінің "Дмитриевка жалпы негізгі білім беретін мектебі" коммуналдық мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      № 288 сайлау учаскесі</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 288 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекарасы: Покровка ауылы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Учаскенің орналасқан жері: Байторысай ауылдық округі, Покровка ауылы, Жеңіс көшесі 8, "Мәртөк аудандық мәдениет, дене шынықтыру және спорт бөлімі" мемлекеттік мекемесінің "Мәртөк аудандық мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорнының Покровка ауылдық клубы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      № 289 сайлау учаскесі</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 289 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекарасы: Полтавка ауылы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Учаскенің орналасқан жері: Байторысай ауылдық округі, Полтавка ауылы, Жастар көшесі 27, "Мәртөк аудандық мәдениет, дене шынықтыру және спорт бөлімі" мемлекеттік мекемесінің "Мәртөк аудандық мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорнының Полтавка ауылдық клубы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      № 290 сайлау учаскесі</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 290 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекарасы: Родниковка ауылы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Учаскенің орналасқан жері: Родников ауылдық округі, Родниковка ауылы, Гагарин көшесі 12, "Мәртөк аудандық мәдениет, дене шынықтыру және спорт бөлімі" мемлекеттік мекемесінің "Мәртөк аудандық мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорнының Родниковка ауылдық клубы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      № 291 сайлау учаскесі</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 291 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекарасы: Саржансай ауылы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Учаскенің орналасқан жері: Тәңірберген ауылдық округі, Саржансай ауылы, Ақтөбе көшесі 3Г, "Мәртөк аудандық мәдениет, дене шынықтыру және спорт бөлімі" мемлекеттік мекемесінің "Мәртөк аудандық мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорнының Саржансай ауылдық клубы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      № 292 сайлау учаскесі</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 292 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекарасы: Кеңсахара ауылы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Учаскенің орналасқан жері: Тәңірберген ауылдық округі, Кеңсахара ауылы, Болашақ көшесі 17, "Ақтөбе облысының білім басқармасы Мәртөк ауданының білім бөлімі" мемлекеттік мекемесінің "Кеңсахара жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      № 293 сайлау учаскесі</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 293 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекарасы: Қаратоғай ауылы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Учаскенің орналасқан жері: Қаратоғай ауылдық округі, Қаратоғай ауылы, Болашақ көшесі 2, "Мәртөк аудандық мәдениет, дене шынықтыру және спорт бөлімі" мемлекеттік мекемесінің "Мәртөк аудандық мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорнының Қаратоғай ауылдық клубы.</w:t>
-[...17 lines deleted...]
-      № 294 сайлау учаскесі</w:t>
+      Учаскенің орналасқан жері: Қаратоғай ауылдық округі, Қаратоғай ауылы, Байтұрсынов көшесі 18А, "Мәртөк аудандық мәдениет, дене шынықтыру және спорт бөлімі" мемлекеттік мекемесінің "Мәртөк аудандық мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорнының Қаратоғай ауылдық клубы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 294 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекарасы: Қаратаусай ауылы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Учаскенің орналасқан жері: Қарашай ауылдық округі, Қаратаусай ауылы, Квиндт көшесі 20, "Мәртөк аудандық мәдениет, дене шынықтыру және спорт бөлімі" мемлекеттік мекемесінің "Мәртөк аудандық мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорнының Қаратаусай ауылдық клубы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      № 295 сайлау учаскесі</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 295 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекарасы: Аққайың ауылы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Учаскенің орналасқан жері: Қарашай ауылдық округі, Аққайың ауылы, К.Балгазин көшесі 21, "Мәртөк аудандық мәдениет, дене шынықтыру және спорт бөлімі" мемлекеттік мекемесінің "Мәртөк аудандық мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорнының Аққайың ауылдық клубы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      № 296 сайлау учаскесі</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 296 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекарасы: Қызылжар ауылы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Учаскенің орналасқан жері: Қызылжар ауылдық округі, Қызылжар ауылы, 10 жылдық Астана көшесі 1, "Мәртөк аудандық мәдениет, дене шынықтыру және спорт бөлімі" мемлекеттік мекемесінің "Мәртөк аудандық мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорнының Қызылжар ауылдық клубы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      № 297 сайлау учаскесі</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 297 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекарасы: Шевченко ауылы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Учаскенің орналасқан жері: Қызылжар ауылдық округі, Шевченко ауылы, 10 жылдық Астана көшесі 4, "Ақтөбе облысының білім басқармасы Мәртөк ауданының білім бөлімі" мемлекеттік мекемесінің "Шевченко жалпы негізгі білім беретін мектебі" коммуналдық мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      № 298 сайлау учаскесі</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 298 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекарасы: Бөрте ауылы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Учаскенің орналасқан жері: Қызылжар ауылдық округі, Бөрте ауылы, Абай көшесі 25А, "Мәртөк аудандық мәдениет, дене шынықтыру және спорт бөлімі" мемлекеттік мекемесінің "Мәртөк аудандық мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорнының Бөрте ауылдық клубы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      № 299 сайлау учаскесі</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 299 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекарасы: Құрмансай ауылы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Учаскенің орналасқан жері: Құрмансай ауылдық округі, Құрмансай ауылы, Ы.Алтынсарин көшесі 15, "Мәртөк аудандық мәдениет, дене шынықтыру және спорт бөлімі" мемлекеттік мекемесінің "Мәртөк аудандық мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорнының Құрмансай ауылдық клубы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...118 lines deleted...]
-      № 303 сайлау учаскесі</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 302 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Шанды ауылы, Егізата ауылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Учаскенің орналасқан жері: Құрмансай ауылдық округі, Шанды ауылы, Есет батыр 29, "Ақтөбе облыстық денсаулық сақтау басқармасы" мемлекеттік мекемесінің шаруашылық жүргізу құқығындағы "Мәртөк аудандық ауруханасы" мемлекеттік коммуналдық кәсіпорнының Шаңды медициналық пункті.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 303 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекарасы: Хазірет ауылы, Жездібай ауылы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3676,55 +3492,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4050,31 +3866,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>