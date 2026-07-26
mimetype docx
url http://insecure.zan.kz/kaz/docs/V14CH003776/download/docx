--- v1 (2026-06-08)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="86ff9e6" w14:textId="86ff9e6">
+    <w:p w14:paraId="1d17948" w14:textId="1d17948">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -3492,55 +3492,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3866,31 +3866,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>