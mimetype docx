--- v0 (2025-11-08)
+++ v1 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="c92f02e" w14:textId="c92f02e">
+    <w:p w14:paraId="bee5755" w14:textId="bee5755">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,59 +93,52 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Барлық кандидаттар үшін үгіттік баспа материалдарын орналастыруға арналған орындарды белгілеу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Ақтөбе облысы Әйтеке би аудандық әкімдігінің 2014 жылғы 8 қыркүйектегі № 168 қаулысы. Ақтөбе облысының Әділет департаментінде 2014 жылғы 11 қыркүйекте № 4032 болып тіркелді.</w:t>
+        <w:t>Ақтөбе облысы Әйтеке би аудандық әкімдігінің 2014 жылғы 8 қыркүйектегі № 168 қаулысы. Ақтөбе облысының Әділет департаментінде 2014 жылғы 11 қыркүйекте № 4032 болып тіркелді</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Атауы жаңа редакцияда - Ақтөбе облысы Әйтеке би ауданы әкімдігінің 14.12.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
@@ -283,51 +276,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 1 тармақ жаңа редакцияда - Ақтөбе облысы Әйтеке би ауданы әкімдігінің 14.12.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 288</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -734,110 +727,94 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Әйтеке би ауданы әкімідігінің 2014 жылғы 8 қыркүйектегі № 168 қаулысына қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z16" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Әйтеке би ауданының аумағында барлық кандидаттарға үгіттік баспа материалдарын орналастыру үшін арналған орындар</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Косымша жаңа редакцияда – Ақтөбе облысы Әйтеке би ауданы әкімдігінің 16.02.2023 </w:t>
+      Ескерту. Косымша жаңа редакцияда – Ақтөбе облысы Әйтеке би ауданы әкімдігінің 20.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 28</w:t>
+        <w:t>№ 203</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
@@ -1157,51 +1134,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Абай көшесі, № 1 мекенжайында орналасқан "Ақтөбе облысының білім басқармасы Әйтеке би ауданының білім бөлімі" мемлекеттік мекемесінің "Абай атындағы жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесінің ғимараты алдындағы стенд</w:t>
+Абай көшесі, № 1 мекенжайында орналасқан "Ақтөбе облысының білім басқармасы Әйтеке би ауданының білім бөлімі" мемлекеттік мекемесінің "Абай атындағы жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесінің ғимаратындағы стенд</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1344,51 +1321,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Әйтеке би көшесі, № 15 мекенжайында орналасқан "Ақтөбе облысы Әйтеке би аудандық мәдениет, тілдерді дамыту, дене шынықтыру және спорт бөлімі" мемлекеттік мекемесі "Әйтеке би аудандық "Целинник" мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорынының Ақтасты ауылдық клубыныңның ғимараты алдындағы стенд</w:t>
+Әйтеке би көшесі № 5, мекенжайында орналасқан "Ақтөбе облысының білім басқармасы Әйтеке би ауданының білім бөлімі" мемлекеттік мекемесінің "Ақтасты жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесінің ғимаратындағы стенд</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1483,51 +1460,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Темірбек Жүргенов көшесі, № 10 мекенжайында орналасқан "Ақтөбе облысы Әйтеке би аудандық мәдениет, тілдерді дамыту, дене шынықтыру және спорт бөлімі" мемлекеттік мекемесі "Әйтеке би аудандық "Целинник" мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорынының Толыбай ауылдық клубыныңның ғимараты алдындағы стенд</w:t>
+Темірбек Жүргенов көшесі, № 10 мекенжайында орналасқан "Ақтөбе облысы Әйтеке би аудандық мәдениет, тілдерді дамыту, дене шынықтыру және спорт бөлімі" мемлекеттік мекемесі "Әйтеке би аудандық "Целинник" мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорынының Толыбай ауылдық клубының ғимаратындағы стенд</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1670,51 +1647,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жанқожа батыр көшесі, № 4 мекенжайында орналасқан "Ақтөбе облысы Әйтеке би аудандық мәдениет, тілдерді дамыту, дене шынықтыру және спорт бөлімі" мемлекеттік мекемесі "Әйтеке би аудандық "Целинник" мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорынының Аралтоғай ауылдық клубыныңның ғимараты алдындағы стенд</w:t>
+Жанқожа батыр көшесі, № 4 мекенжайында орналасқан "Ақтөбе облысы Әйтеке би аудандық мәдениет, тілдерді дамыту, дене шынықтыру және спорт бөлімі" мемлекеттік мекемесі "Әйтеке би аудандық "Целинник" мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорынының Аралтоғай ауылдық клубының ғимаратындағы стенд</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1809,51 +1786,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бүркітәлі Сейсекенов көшесі, № 14 мекенжайында орналасқан "Ақтөбе облысы Әйтеке би аудандық мәдениет, тілдерді дамыту, дене шынықтыру және спорт бөлімі" мемлекеттік мекемесі "Әйтеке би аудандық "Целинник" мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорынының Ұлғайсын ауылдық клубының ғимараты алдындағы стенд</w:t>
+Бүркітәлі Сейсекенов көшесі, № 14 мекенжайында орналасқан "Ақтөбе облысы Әйтеке би аудандық мәдениет, тілдерді дамыту, дене шынықтыру және спорт бөлімі" мемлекеттік мекемесі "Әйтеке би аудандық "Целинник" мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорынының Ұлғайсын ауылдық клубының ғимаратындағы стенд</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1948,51 +1925,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ыбырай Алтынсарин көшесі, № 19 мекенжайында орналасқан "Ақтөбе облысының білім басқармасы Әйтеке би ауданының білім бөлімі" мемлекеттік мекемесінің "Милы бастауыш білім беретін мектебі" коммуналдық мемлекеттік мекемесінің ғимараты алдындағы стенд</w:t>
+Ыбырай Алтынсарин көшесі, № 19 мекенжайында орналасқан "Ақтөбе облысының білім басқармасы Әйтеке би ауданының білім бөлімі" мемлекеттік мекемесінің "Милы бастауыш білім беретін мектебі" коммуналдық мемлекеттік мекемесінің ғимаратындағы стенд</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2087,51 +2064,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Әлия Молдағұлова көшесі, № 12 мекенжайында орналасқан "Ақтөбе облысының білім басқармасы Әйтеке би ауданының білім бөлімі" мемлекеттік мекемесінің "Қыналы негізгі орта білім беретін мектебі" коммуналдық мемлекеттік мекемесінің ғимараты алдындағы стенд</w:t>
+Әлия Молдағұлова көшесі, № 12 мекенжайында орналасқан "Ақтөбе облысының білім басқармасы Әйтеке би ауданының білім бөлімі" мемлекеттік мекемесінің "Қыналы негізгі орта білім беретін мектебі" коммуналдық мемлекеттік мекемесінің ғимаратындағы стенд</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2274,51 +2251,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Д.Қонаев көшесі, № 15 мекенжайында орналасқан "Ақтөбе облысының білім басқармасы Әйтеке би ауданының білім бөлімі" мемлекеттік мекемесінің "Әйке жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесінің ғимараты алдындағы стенд</w:t>
+Д.Қонаев көшесі, № 15 мекенжайында орналасқан "Ақтөбе облысының білім басқармасы Әйтеке би ауданының білім бөлімі" мемлекеттік мекемесінің "Әйке жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесінің ғимаратындағы стенд</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2413,51 +2390,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Нұрпейіс Байғанин көшесі, № 2а мекенжайында орналасқан "Ақтөбе облысы Әйтеке би аудандық мәдениет, тілдерді дамыту, дене шынықтыру және спорт бөлімі" мемлекеттік мекемесі "Әйтеке би аудандық "Целинник" мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорынының Тереңсай ауылдық клубының ғимараты алдындағы стенд</w:t>
+Нұрпейіс Байғанин көшесі, № 2а мекенжайында орналасқан "Ақтөбе облысы Әйтеке би аудандық мәдениет, тілдерді дамыту, дене шынықтыру және спорт бөлімі" мемлекеттік мекемесі "Әйтеке би аудандық "Целинник" мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорынының Тереңсай ауылдық клубының ғимаратындағы стенд</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2600,51 +2577,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бейбітшілік көшесі, № 9 мекенжайында орналасқан "Ақтөбе облысының білім басқармасы Әйтеке би ауданының білім бөлімі" мемлекеттік мекемесінің "Басқұдық жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесінің ғимараты алдындағы стенд</w:t>
+Бейбітшілік көшесі, № 9 мекенжайында орналасқан "Ақтөбе облысының білім басқармасы Әйтеке би ауданының білім бөлімі" мемлекеттік мекемесінің "Басқұдық жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесінің ғимаратындағы стенд</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2739,51 +2716,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Шаруашылық көшесі, № 14 мекенжайында орналасқан "Ақтөбе облысының білім басқармасы Әйтеке би ауданының білім бөлімі" мемлекеттік мекемесінің "Мамыт негізгі орта білім беру мектебі" коммуналдық мемлекеттік мекемесінің ғимараты алдындағы стенд</w:t>
+Шаруашылық көшесі, № 14 мекенжайында орналасқан "Ақтөбе облысының білім басқармасы Әйтеке би ауданының білім бөлімі" мемлекеттік мекемесінің "Мамыт негізгі орта білім беру мектебі" коммуналдық мемлекеттік мекемесінің ғимаратындағы стенд</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2924,51 +2901,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тыңгерлер көшесі, № 3 мекенжайында орналасқан "Ақтөбе облысының білім басқармасы Әйтеке би ауданының білім бөлімі" мемлекеттік мекемесінің "Жамбыл жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесінің ғимараты алдындағы стенд</w:t>
+Тыңгерлер көшесі, № 3 мекенжайында орналасқан "Ақтөбе облысының білім басқармасы Әйтеке би ауданының білім бөлімі" мемлекеттік мекемесінің "Жамбыл жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесінің ғимаратындағы стенд</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3111,51 +3088,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ұ.Құлымбетов көшесі, № 2 мекенжайында орналасқан "Ақтөбе облысының білім басқармасы Әйтеке би ауданының білім бөлімі" мемлекеттік мекемесінің "Жабасақ жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесінің ғимараты алдындағы стенд</w:t>
+Ұ.Құлымбетов көшесі, № 2 мекенжайында орналасқан "Ақтөбе облысының білім басқармасы Әйтеке би ауданының білім бөлімі" мемлекеттік мекемесінің "Жабасақ жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесінің ғимаратындағы стенд</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3250,51 +3227,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Абай Құнанбаев көшесі, № 15а мекенжайында орналасқан "Ақтөбе облысының білім басқармасы Әйтеке би ауданының білім бөлімі" мемлекеттік мекемесінің "Байжанкөл бастауыш білім беретін мектебі" коммуналдық мемлекеттік мекемесінің ғимараты алдындағы стенд</w:t>
+Абай Құнанбаев көшесі, № 15а мекенжайында орналасқан "Ақтөбе облысының білім басқармасы Әйтеке би ауданының білім бөлімі" мемлекеттік мекемесінің "Байжанкөл бастауыш білім беретін мектебі" коммуналдық мемлекеттік мекемесінің ғимаратындағы стенд</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3389,51 +3366,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Темірбек Жүргенов көшесі, № 9 мекенжайында орналасқан "Ақтөбе облысының білім басқармасы Әйтеке би ауданының білім бөлімі" мемлекеттік мекемесінің "Аққұм негізгі орта білім беретін мектебі" коммуналдық мемлекеттік мекемесінің ғимараты алдындағы стенд</w:t>
+Темірбек Жүргенов көшесі, № 9 мекенжайында орналасқан "Ақтөбе облысының білім басқармасы Әйтеке би ауданының білім бөлімі" мемлекеттік мекемесінің "Аққұм негізгі орта білім беретін мектебі" коммуналдық мемлекеттік мекемесінің ғимаратындағы стенд</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3574,51 +3551,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Былшық би көшесі, № 28 мекенжайында орналасқан "Ақтөбе облысының білім басқармасы Әйтеке би ауданының білім бөлімі" мемлекеттік мекемесінің "Жақия Сәрсенов атындағы жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесінің ғимараты алдындағы стенд</w:t>
+Былшық би көшесі, № 28 мекенжайында орналасқан "Ақтөбе облысының білім басқармасы Әйтеке би ауданының білім бөлімі" мемлекеттік мекемесінің "Жақия Сәрсенов атындағы жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесінің ғимаратындағы стенд</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3759,51 +3736,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Байтаза Бисембаев көшесі, № 1 мекенжайында орналасқан "Ақтөбе облысының білім басқармасы Әйтеке би ауданының білім бөлімі" мемлекеттік мекемесінің "Қарашатау жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесінің ғимараты алдындағы стенд</w:t>
+Байтаза Бисембаев көшесі, № 1 мекенжайында орналасқан "Ақтөбе облысының білім басқармасы Әйтеке би ауданының білім бөлімі" мемлекеттік мекемесінің "Қарашатау жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесінің ғимаратындағы стенд</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3947,51 +3924,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Б.Момышұлы көшесі № 43 мекенжайында орналасқан "Ақтөбе облысының білім басқармасы Әйтеке би ауданының білім бөлімі" мемлекеттік мекемесінің "Қ.Шаңғытбаев атындағы жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесінің ғимараты алдындағы стенд</w:t>
+Б.Момышұлы көшесі № 43 мекенжайында орналасқан "Ақтөбе облысының білім басқармасы Әйтеке би ауданының білім бөлімі" мемлекеттік мекемесінің "Қ.Шаңғытбаев атындағы жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесінің ғимаратындағы стенд</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4063,51 +4040,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ө.Алдабергенов көшесі, № 19 мекенжайында орналасқан "Ақтөбе облысының білім басқармасы Әйтеке би ауданының білім бөлімі" мемлекеттік мекемесінің "Т.Г.Шевченко атындағы жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесінің ғимараты алдындағы стенд</w:t>
+Ө.Алдабергенов көшесі, № 19 мекенжайында орналасқан "Ақтөбе облысының білім басқармасы Әйтеке би ауданының білім бөлімі" мемлекеттік мекемесінің "Т.Г.Шевченко атындағы жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесінің ғимаратындағы стенд</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4202,51 +4179,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жолай Жүсіп көшесі, № 8а мекенжайында орналасқан "Ақтөбе облысының білім басқармасы Әйтеке би ауданының білім бөлімі" мемлекеттік мекемесінің "Белқопа жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесінің ғимараты алдындағы стенд</w:t>
+Жолай Жүсіп көшесі, № 8а мекенжайында орналасқан "Ақтөбе облысының білім басқармасы Әйтеке би ауданының білім бөлімі" мемлекеттік мекемесінің "Белқопа жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесінің ғимаратындағы стенд</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4341,51 +4318,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Әлия Молдағұлова көшесі, № 7 мекенжайында орналасқан "Ақтөбе облысының білім басқармасы Әйтеке би ауданының білім бөлімі" мемлекеттік мекемесінің "Жарөткел негізгі орта білім беретін мектебі" коммуналдық мемлекеттік мекемесінің ғимараты алдындағы стенд</w:t>
+Әлия Молдағұлова көшесі, № 7 мекенжайында орналасқан "Ақтөбе облысының білім басқармасы Әйтеке би ауданының білім бөлімі" мемлекеттік мекемесінің "Жарөткел негізгі орта білім беретін мектебі" коммуналдық мемлекеттік мекемесінің ғимаратындағы стенд</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4480,51 +4457,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Нұрман Әлдекешов көшесі, № 3 мекенжайында орналасқан "Ақтөбе облысының білім басқармасы Әйтеке би ауданының білім бөлімі" мемлекеттік мекемесінің "Еңбекту жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесінің ғимараты алдындағы стенд</w:t>
+Нұрман Әлдекешов көшесі, № 3 мекенжайында орналасқан "Ақтөбе облысының білім басқармасы Әйтеке би ауданының білім бөлімі" мемлекеттік мекемесінің "Еңбекту жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесінің ғимаратындағы стенд</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4668,51 +4645,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Темірбек Жүргенов көшесі, № 66 мекенжайында орналасқан "Ақтөбе облысының білім басқармасы Әйтеке би ауданының білім бөлімі" мемлекеттік мекемесінің "М.Жұмабаев атындағы жалпы білім беретін орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты алдындағы стенд</w:t>
+Темірбек Жүргенов көшесі № 67, мекенжайында орналасқан "Ақтөбе облысы Әйтеке би аудандық мәдениет, тілдерді дамыту, дене шынықтыру және спорт бөлімі" мемлекеттік мекемесі "Әйтеке би аудандық "Целинник" мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорынның ғимаратындағы стенд</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4784,51 +4761,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ардагер көшесі, № 9Б мекенжайында орналасқан "Ақтөбе облысы Әйтеке би аудандық мәдениет, тілдерді дамыту, дене шынықтыру және спорт бөлімі" мемлекеттік мекемесінің "Әйтеке би аудандық орталықтандырылған кітапханалар жүйесі" коммуналдық мемлекеттік мекемесінің ғимараты алдындағы стенд</w:t>
+Ардагер көшесі, № 9Б мекенжайында орналасқан "Ақтөбе облысы Әйтеке би аудандық мәдениет, тілдерді дамыту, дене шынықтыру және спорт бөлімі" мемлекеттік мекемесінің "Әйтеке би аудандық орталықтандырылған кітапханалар жүйесі" коммуналдық мемлекеттік мекемесінің ғимаратындағы стенд</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4900,51 +4877,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қ.Айтазин көшесі, № 16а мекенжайында орналасқан "Ақтөбе облысының білім басқармасы Әйтеке би ауданының білім бөлімі" мемлекеттік мекемесінің "Т.Жүргенов атындағы жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесінің ғимараты алдындағы стенд</w:t>
+Қ.Айтазин көшесі, № 16а мекенжайында орналасқан "Ақтөбе облысының білім басқармасы Әйтеке би ауданының білім бөлімі" мемлекеттік мекемесінің "Т.Жүргенов атындағы жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесінің ғимаратындағы стенд</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5016,88 +4993,84 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Абылай хан көшесі, № 26 мекенжайында орналасқан "Энергосистема" жауапкершілігі шектеулі серіктестігінің Әйтеке би электр желілері учаскесінің ғимараты алдындағы стенд</w:t>
-[...36 lines deleted...]
-            </w:r>
+Ө.Канахин көшесі, № 36 мекенжайында орналасқан "Ақтөбе облысының білім басқармасы Әйтеке би ауданының білім бөлімі" мемлекеттік мекемесінің "Комсомол жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесінің ғимаратындағы стенд</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -5155,51 +5128,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-М.Сарбасов көшесі, № 34 мекенжайында орналасқан "Ақтөбе облысының білім басқармасы Әйтеке би ауданының білім бөлімі" мемлекеттік мекемесінің "Талдысай жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесінің ғимараты алдындағы стенд</w:t>
+М.Сарбасов көшесі, № 34 мекенжайында орналасқан "Ақтөбе облысының білім басқармасы Әйтеке би ауданының білім бөлімі" мемлекеттік мекемесінің "Талдысай жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесінің ғимаратындағы стенд</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5340,51 +5313,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Нұрман Әлдекешов көшесі, № 1 мекенжайында орналасқан "Ақтөбе облысының білім басқармасы Әйтеке би ауданының білім бөлімі" мемлекеттік мекемесінің "Талдық негізгі орта білім беретін мектебі" коммуналдық мемлекеттік мекемесінің ғимараты алдындағы стенд</w:t>
+Нұрман Әлдекешов көшесі, № 1 мекенжайында орналасқан "Ақтөбе облысының білім басқармасы Әйтеке би ауданының білім бөлімі" мемлекеттік мекемесінің "Талдық негізгі орта білім беретін мектебі" коммуналдық мемлекеттік мекемесінің ғимаратындағы стенд</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5525,51 +5498,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Т.Жүргенов көшесі, № 2 мекенжайында орналасқан "Ақтөбе облысының білім басқармасы Әйтеке би ауданының білім бөлімі" мемлекеттік мекемесінің "Сарат жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесінің ғимараты алдындағы стенд</w:t>
+Т.Жүргенов көшесі, № 2 мекенжайында орналасқан "Ақтөбе облысының білім басқармасы Әйтеке би ауданының білім бөлімі" мемлекеттік мекемесінің "Сарат жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесінің ғимаратындағы стенд</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5710,51 +5683,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Д.Қонаев көшесі, № 16 мекенжайында орналасқан "Ақтөбе облысының білім басқармасы Әйтеке би ауданының білім бөлімі" мемлекеттік мекемесінің "Сұлукөл жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесінің ғимараты алдындағы стенд</w:t>
+Д.Қонаев көшесі, № 16 мекенжайында орналасқан "Ақтөбе облысының білім басқармасы Әйтеке би ауданының білім бөлімі" мемлекеттік мекемесінің "Сұлукөл жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесінің ғимаратындағы стенд</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5895,51 +5868,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Желтоқсан көшесі, № 2 мекенжайында орналасқан "Ақтөбе облысы Әйтеке би аудандық мәдениет, тілдерді дамыту, дене шынықтыру және спорт бөлімі" мемлекеттік мекемесі "Әйтеке би аудандық "Целинник" мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорынының Үшқатты ауылдық клубының ғимараты алдындағы стенд</w:t>
+Желтоқсан көшесі, № 2 мекенжайында орналасқан "Ақтөбе облысы Әйтеке би аудандық мәдениет, тілдерді дамыту, дене шынықтыру және спорт бөлімі" мемлекеттік мекемесі "Әйтеке би аудандық "Целинник" мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорынының Үшқатты ауылдық клубының ғимаратындағы стенд</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6007,55 +5980,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>