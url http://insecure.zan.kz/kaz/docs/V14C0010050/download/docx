--- v0 (2025-11-30)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="82685cd" w14:textId="82685cd">
+    <w:p w14:paraId="897c21a" w14:textId="897c21a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -102,150 +102,156 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Ішкі істер министрінің 2014 жылғы 28 қарашадағы № 853 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2014 жылы 30 желтоқсанда № 10050 тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z1" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасының Қылмыстық-атқару кодексiнiң 16-бабы 1-бөлігінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>17) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>БҰЙЫРАМЫН:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...90 lines deleted...]
-    <w:bookmarkEnd w:id="0"/>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Ішкі істер министрінің 16.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 504</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қоса берiлiп отырған Қылмыстық жазаларды және өзге де қылмыстық-құқықтық ықпал ету шараларын орындайтын мекемелер мен органдардың қызметіне жәрдемдесу, сондай-ақ қылмыстық жазаларын өтеген адамдарға әлеуметтік және өзге де көмекті ұйымдастыру бойынша жергілікті атқарушы органдардың жанындағы консультациялық-кеңесші орган туралы үлгі </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -771,90 +777,90 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Ереже Қазақстан Республикасының Қылмыстық-атқару кодексінің 16-бабы 1-бөлігінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>17) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес Қазақстан Республикасы облыстың, республикалық маңызы бар қаланың, астананың, ауданның, облыстық маңызы бар қаланың жергілікті атқарушы органдары жанынан құрылатын консультациялық-кеңесші органның (бұдан әрі – консультациялық-кеңесші орган) мәртебесін және өкілеттіктерін айқындайды.</w:t>
+        <w:t xml:space="preserve"> сәйкес Қазақстан Республикасы астананың, облыстың, республикалық маңызы бар қаланың, жергілікті атқарушы органдары жанынан құрылатын консультациялық-кеңесші органның (бұдан әрі – консультациялық-кеңесші орган) мәртебесін және өкілеттіктерін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Ішкі істер министрінің 26.04.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 330</w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Ішкі істер министрінің 16.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 504</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -1177,530 +1183,548 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z16" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Қазақстан Республикасы облыстың, республикалық маңызы бар қаланың, астананың, ауданның, облыстық маңызы бар қаланың жергілікті атқарушы органдары жанындағы консультациялық-кеңесші органның міндеттеріне:</w:t>
+      4. Қазақстан Республикасы астана, облыс, республикалық маңызы бар қала, жергілікті атқарушы органдары жанындағы консультациялық-кеңесші органның міндеттеріне:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z104" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       босатылатын сотталғандарды еңбекке және тұрмыстық орналастыруға көмек көрсету бойынша жергілікті атқарушы органдардың қылмыстық-атқару жүйесі мекемелерімен өзара іс-қимыл жасасуын үйлестіру;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z105" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қылмыстық жазаларын өтеген адамдарға әлеуметтік және өзге де көмекті, оның ішінде мүгедектігі бар адамдарды және зейнеткерлерді мүгедектігі бар адамдарға және қарттарға арналған үйлерге орналастыруды ұйымдастыру;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z106" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сотталғандардың шағымдары мен өтініштерін қылмыстық-атқару жүйесі мекемелері әкімшілігінің уақтылы және дұрыс шешуіне көмек көрсету;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z107" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жергілікті атқарушы органдар өкілдерінің қылмыстық-атқару жүйесі мекемелері комиссиясының қызметіне қатысуы;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z108" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сотталғандарды ұстаудың коммуналдық-тұрмыстық және медициналық-санитарлық жағдайларын жақсартуға көмек көрсету;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z109" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қылмыстық-атқару жүйесі мекемелерінде жалпы білім беретін және кәсіптік мектептерді ұйымдастыру;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z110" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қылмыстық жаза қолдану тәртібінде қоғамдық жұмыстарға тартылған адамдар үшін қоғамдық жұмыс объектілерін белгілеу бойынша жергілікті атқарушы органдардың жұмысын ұйымдастыру;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z111" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қылмыстық-атқару жүйесі мекемелерінен босатылған, сондай-ақ қоғамнан оқшаулаумен байланысты емес жазасын өтеп жатқан адамдарға еңбекке және тұрмыстық орналасуға, әлеуметтік және өзге де көмектің басқа түрлерін ұйымдастыруға көмек көрсету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z112" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бас бостандығынан айыру орындарынан босатылған адамдарға әлеуметтік-құқықтық көмектер көрсету жұмыстарын жүзеге асыратын үкіметтік емес ұйымдар мен қоғамдық бірлестіктер үшін мемлекеттік әлеуметтік тапсырыс пен гранттар бөлу бойынша көмек көрсету жөніндегі ұсыныстарды да қарау жатады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда – ҚР Ішкі істер министрінің 26.04.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 330</w:t>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда – ҚР Ішкі істер министрінің 16.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 504</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z17" w:id="15"/>
+    <w:bookmarkStart w:name="z17" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Консультациялық-кеңесші органның функциялары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 3-тараудың тақырыбы жаңа редакцияда – ҚР Ішкі істер министрінің 04.12.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1034</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z18" w:id="16"/>
+    <w:bookmarkStart w:name="z18" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Консультациялық-кеңесші орган:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z19" w:id="17"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z19" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) мемлекеттiк органдарға құзыретiне кiретiн мәселелер бойынша ұсыныстар енгізеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z20" w:id="18"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z20" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) мемлекеттiк органдардан консультациялық-кеңесші органның мiндеттерiн iске асыру үшiн қажеттi ақпаратты, материалдарды сұратады және алады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z21" w:id="19"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z21" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заңнамада</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгiленген тәртiппен қылмыстық-атқару жүйесi мекемелеріне, түзеу жұмыстарындағы сотталғандардың жұмыс орындарына, мерзiмiнен бұрын шартты түрде, шартты түрде босатылғандарға және бас бостандығынан айыруға байланысты емес жазалау шараларына сотталған басқа да адамдарға барады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z22" w:id="20"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z22" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) қылмыстық-атқару жүйесi мекемелерiнің басшыларын, сондай-ақ жергiлiктi атқарушы органдардың басшыларын консультациялық-кеңесші органның құзыретiне кiретiн мәселелер бойынша алайда жылына кемінде екi рет тыңдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z23" w:id="21"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z23" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Консультациялық-кеңесші органның жұмысын ұйымдастыру</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 4-тараудың тақырыбы жаңа редакцияда – ҚР Ішкі істер министрінің 04.12.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1034</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z24" w:id="22"/>
+    <w:bookmarkStart w:name="z24" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Консультативтік-кеңесші органның құрамы денсаулық сақтау, жұмыспен қамту, әлеуметтік бағдарламалар, мәдениет, білім беру, кәсіпкерлік, өнеркәсіп, жер қатынастары, дене шынықтыру салаларында басқаруды және үйлестiрудi жүзеге асыратын жергiлiктi атқарушы орган басшыларының, сондай-ақ қылмыстық жазаларды орындау саласындағы қызметті жүзеге асыратын үкіметтік емес ұйымдар мен қоғамдық бірлестіктердің өкілдерінен құрылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1719,244 +1743,244 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z25" w:id="23"/>
+    <w:bookmarkStart w:name="z25" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Консультациялық-кеңесші органның құрамына лауазымы бойынша аумақтық қылмыстық-атқару жүйесi органының бастығы кiредi.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z26" w:id="24"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z26" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Консультациялық-кеңесші органның құрамына орталық атқарушы органдардың аумақтық бөлiністерiнiң басшылары, сондай-ақ келiсiм бойынша прокуратура өкiлдерi, мәслихат депутаттары да кiреді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z27" w:id="25"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z27" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Консультациялық-кеңесші органды жергiлiктi атқарушы орган басшысының орынбасары басқарады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z28" w:id="26"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z28" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Консультациялық-кеңесші органның отырыстары қажеттiлiгіне қарай, бiрақ тоқсанына кемінде бiр рет өткiзiледi.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z29" w:id="27"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z29" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Консультациялық-кеңесші орган жыл сайын мәслихат алдында өз қызметінің нәтижелері туралы есеп береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z30" w:id="28"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z30" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Консультациялық-кеңесші органның кезектi отырысының күн тәртiбiн, сондай-ақ оның өтетiн орнын, уақытын, тәртiбiн және мерзiмiн консультациялық-кеңесші органның басшысы белгілейдi.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z31" w:id="29"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z31" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Консультациялық-кеңесші органның шешiмдерi ұсынымдық сипатта болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>